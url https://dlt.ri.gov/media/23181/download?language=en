--- v0 (2026-03-12)
+++ v1 (2026-06-10)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rigov-my.sharepoint.com/personal/lisa_dutilly_dlt_ri_gov/Documents/H Drive Documents/My Documents/My Documents/Web Update/towns/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{84ADEA26-D154-45F4-BA7D-3CDEA394F10E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{84ADEA26-D154-45F4-BA7D-3CDEA394F10E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{67BBDBA6-D5B1-4F87-A790-BF71D0E998BD}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2024" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2024'!$A$1:$E$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -62,171 +62,171 @@
   <si>
     <t>Rhode Island City/Town</t>
   </si>
   <si>
     <t>Resident</t>
   </si>
   <si>
     <t>Labor</t>
   </si>
   <si>
     <t>Employment</t>
   </si>
   <si>
     <t>Unemployment</t>
   </si>
   <si>
     <t>Force</t>
   </si>
   <si>
     <t>Rate</t>
   </si>
   <si>
     <t>Rhode Island</t>
   </si>
   <si>
-    <t xml:space="preserve">Barrington </t>
-[...118 lines deleted...]
-  <si>
     <t>2024 Annual Average Labor Force Statistics</t>
+  </si>
+  <si>
+    <t>Source: RI Department of Labor and Training, Labor Market Information             updated 4/2026</t>
+  </si>
+  <si>
+    <t>Barrington</t>
+  </si>
+  <si>
+    <t>Bristol</t>
+  </si>
+  <si>
+    <t>Burrillville</t>
+  </si>
+  <si>
+    <t>Central Falls</t>
+  </si>
+  <si>
+    <t>Charlestown</t>
+  </si>
+  <si>
+    <t>Coventry</t>
+  </si>
+  <si>
+    <t>Cranston</t>
+  </si>
+  <si>
+    <t>Cumberland</t>
+  </si>
+  <si>
+    <t>East Greenwich</t>
+  </si>
+  <si>
+    <t>East Providence</t>
+  </si>
+  <si>
+    <t>Exeter</t>
+  </si>
+  <si>
+    <t>Foster</t>
+  </si>
+  <si>
+    <t>Glocester</t>
+  </si>
+  <si>
+    <t>Hopkinton</t>
+  </si>
+  <si>
+    <t>Jamestown</t>
+  </si>
+  <si>
+    <t>Johnston</t>
+  </si>
+  <si>
+    <t>Lincoln</t>
+  </si>
+  <si>
+    <t>Little Compton</t>
+  </si>
+  <si>
+    <t>Middletown</t>
+  </si>
+  <si>
+    <t>Narragansett</t>
+  </si>
+  <si>
+    <t>New Shoreham</t>
+  </si>
+  <si>
+    <t>Newport</t>
+  </si>
+  <si>
+    <t>North Kingstown</t>
+  </si>
+  <si>
+    <t>North Providence</t>
+  </si>
+  <si>
+    <t>North Smithfield</t>
+  </si>
+  <si>
+    <t>Pawtucket</t>
+  </si>
+  <si>
+    <t>Portsmouth</t>
+  </si>
+  <si>
+    <t>Providence</t>
+  </si>
+  <si>
+    <t>Richmond</t>
+  </si>
+  <si>
+    <t>Scituate</t>
+  </si>
+  <si>
+    <t>Smithfield</t>
+  </si>
+  <si>
+    <t>South Kingstown</t>
+  </si>
+  <si>
+    <t>Tiverton</t>
+  </si>
+  <si>
+    <t>Warren</t>
+  </si>
+  <si>
+    <t>Warwick</t>
+  </si>
+  <si>
+    <t>West Greenwich</t>
+  </si>
+  <si>
+    <t>West Warwick</t>
+  </si>
+  <si>
+    <t>Westerly</t>
+  </si>
+  <si>
+    <t>Woonsocket</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
@@ -658,951 +658,953 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J163"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.6"/>
   <cols>
-    <col min="1" max="1" width="31.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="9.5703125" customWidth="1"/>
+    <col min="1" max="1" width="31.6640625" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.88671875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:10" ht="13.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" ht="13.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
-    <row r="3" spans="1:10" ht="20.25">
+    <row r="3" spans="1:10" ht="20.399999999999999">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:10" ht="20.25">
+    <row r="4" spans="1:10" ht="20.399999999999999">
       <c r="A4" s="2" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
-    <row r="5" spans="1:10" ht="18">
+    <row r="5" spans="1:10" ht="17.399999999999999">
       <c r="A5" s="4"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" ht="13.2">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" ht="13.2">
       <c r="A7" s="6"/>
       <c r="B7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="9"/>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" ht="13.2">
       <c r="A8" s="10"/>
       <c r="B8" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="24" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:10" ht="13.2">
       <c r="A9" s="6"/>
       <c r="B9" s="6"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="13"/>
     </row>
     <row r="10" spans="1:10" s="18" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="27">
-        <v>590678</v>
+        <v>593828</v>
       </c>
       <c r="C10" s="27">
-        <v>565041</v>
+        <v>568593</v>
       </c>
       <c r="D10" s="27">
-        <v>25637</v>
+        <v>25235</v>
       </c>
       <c r="E10" s="30">
-        <v>4.2999999999999997E-2</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
     </row>
     <row r="11" spans="1:10" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="26"/>
       <c r="B11" s="28"/>
       <c r="C11" s="28"/>
       <c r="D11" s="28"/>
       <c r="E11" s="31"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
     </row>
     <row r="12" spans="1:10" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="26" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B12" s="29">
-        <v>8904</v>
+        <v>8809</v>
       </c>
       <c r="C12" s="29">
-        <v>8641</v>
+        <v>8552</v>
       </c>
       <c r="D12" s="29">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="E12" s="31">
-        <v>0.03</v>
+        <v>2.8999999999999998E-2</v>
       </c>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
     </row>
     <row r="13" spans="1:10" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="26" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B13" s="29">
-        <v>11751</v>
+        <v>11624</v>
       </c>
       <c r="C13" s="29">
-        <v>11302</v>
+        <v>11185</v>
       </c>
       <c r="D13" s="29">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="E13" s="31">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="F13" s="20"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
       <c r="J13" s="22"/>
     </row>
     <row r="14" spans="1:10" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="26" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B14" s="29">
-        <v>9436</v>
+        <v>9575</v>
       </c>
       <c r="C14" s="29">
-        <v>9032</v>
+        <v>9176</v>
       </c>
       <c r="D14" s="29">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="E14" s="31">
-        <v>4.2999999999999997E-2</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="F14" s="20"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
       <c r="J14" s="22"/>
     </row>
     <row r="15" spans="1:10" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="26" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B15" s="29">
-        <v>10143</v>
+        <v>10264</v>
       </c>
       <c r="C15" s="29">
-        <v>9633</v>
+        <v>9761</v>
       </c>
       <c r="D15" s="29">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="E15" s="31">
-        <v>0.05</v>
+        <v>4.9000000000000002E-2</v>
       </c>
       <c r="F15" s="20"/>
       <c r="G15" s="23"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="22"/>
     </row>
     <row r="16" spans="1:10" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A16" s="26" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B16" s="29">
-        <v>4482</v>
+        <v>4451</v>
       </c>
       <c r="C16" s="29">
-        <v>4297</v>
+        <v>4269</v>
       </c>
       <c r="D16" s="29">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E16" s="31">
         <v>4.0999999999999995E-2</v>
       </c>
       <c r="F16" s="20"/>
       <c r="G16" s="20"/>
     </row>
     <row r="17" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A17" s="26" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B17" s="29">
-        <v>20332</v>
+        <v>20295</v>
       </c>
       <c r="C17" s="29">
-        <v>19573</v>
+        <v>19551</v>
       </c>
       <c r="D17" s="29">
-        <v>759</v>
+        <v>744</v>
       </c>
       <c r="E17" s="31">
         <v>3.7000000000000005E-2</v>
       </c>
       <c r="F17" s="20"/>
       <c r="G17" s="20"/>
     </row>
     <row r="18" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A18" s="26" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B18" s="29">
-        <v>44340</v>
+        <v>44880</v>
       </c>
       <c r="C18" s="29">
-        <v>42428</v>
+        <v>42992</v>
       </c>
       <c r="D18" s="29">
-        <v>1912</v>
+        <v>1888</v>
       </c>
       <c r="E18" s="31">
-        <v>4.2999999999999997E-2</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
     </row>
     <row r="19" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A19" s="26" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B19" s="29">
-        <v>21394</v>
+        <v>21723</v>
       </c>
       <c r="C19" s="29">
-        <v>20617</v>
+        <v>20955</v>
       </c>
       <c r="D19" s="29">
-        <v>777</v>
+        <v>768</v>
       </c>
       <c r="E19" s="31">
-        <v>3.6000000000000004E-2</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
     </row>
     <row r="20" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A20" s="26" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B20" s="29">
-        <v>7680</v>
+        <v>7683</v>
       </c>
       <c r="C20" s="29">
-        <v>7383</v>
+        <v>7392</v>
       </c>
       <c r="D20" s="29">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="E20" s="31">
-        <v>3.9E-2</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
     </row>
     <row r="21" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A21" s="26" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B21" s="29">
-        <v>25582</v>
+        <v>25910</v>
       </c>
       <c r="C21" s="29">
-        <v>24465</v>
+        <v>24808</v>
       </c>
       <c r="D21" s="29">
-        <v>1117</v>
+        <v>1102</v>
       </c>
       <c r="E21" s="31">
-        <v>4.4000000000000004E-2</v>
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
     </row>
     <row r="22" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A22" s="26" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B22" s="29">
-        <v>3590</v>
+        <v>3550</v>
       </c>
       <c r="C22" s="29">
-        <v>3455</v>
+        <v>3418</v>
       </c>
       <c r="D22" s="29">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="E22" s="31">
-        <v>3.7999999999999999E-2</v>
+        <v>3.7000000000000005E-2</v>
       </c>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
     </row>
     <row r="23" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A23" s="26" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B23" s="29">
-        <v>2712</v>
+        <v>2754</v>
       </c>
       <c r="C23" s="29">
-        <v>2595</v>
+        <v>2639</v>
       </c>
       <c r="D23" s="29">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E23" s="31">
-        <v>4.2999999999999997E-2</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="F23" s="20"/>
       <c r="G23" s="20"/>
     </row>
     <row r="24" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A24" s="26" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B24" s="29">
-        <v>5648</v>
+        <v>5765</v>
       </c>
       <c r="C24" s="29">
-        <v>5434</v>
+        <v>5552</v>
       </c>
       <c r="D24" s="29">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="E24" s="31">
-        <v>3.7999999999999999E-2</v>
+        <v>3.7000000000000005E-2</v>
       </c>
       <c r="F24" s="20"/>
       <c r="G24" s="20"/>
     </row>
     <row r="25" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A25" s="26" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B25" s="29">
-        <v>4892</v>
+        <v>4867</v>
       </c>
       <c r="C25" s="29">
-        <v>4726</v>
+        <v>4704</v>
       </c>
       <c r="D25" s="29">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E25" s="31">
-        <v>3.4000000000000002E-2</v>
+        <v>3.3000000000000002E-2</v>
       </c>
       <c r="F25" s="20"/>
       <c r="G25" s="20"/>
     </row>
     <row r="26" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="26" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B26" s="29">
-        <v>2800</v>
+        <v>2778</v>
       </c>
       <c r="C26" s="29">
-        <v>2705</v>
+        <v>2685</v>
       </c>
       <c r="D26" s="29">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="E26" s="31">
-        <v>3.4000000000000002E-2</v>
+        <v>3.3000000000000002E-2</v>
       </c>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
     </row>
     <row r="27" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A27" s="26" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B27" s="29">
-        <v>14727</v>
+        <v>14919</v>
       </c>
       <c r="C27" s="29">
-        <v>13969</v>
+        <v>14171</v>
       </c>
       <c r="D27" s="29">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="E27" s="31">
-        <v>5.0999999999999997E-2</v>
+        <v>0.05</v>
       </c>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
     </row>
     <row r="28" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A28" s="26" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B28" s="29">
-        <v>12436</v>
+        <v>12673</v>
       </c>
       <c r="C28" s="29">
-        <v>11954</v>
+        <v>12196</v>
       </c>
       <c r="D28" s="29">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="E28" s="31">
-        <v>3.9E-2</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
     </row>
     <row r="29" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A29" s="26" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B29" s="29">
-        <v>1777</v>
+        <v>1758</v>
       </c>
       <c r="C29" s="29">
-        <v>1718</v>
+        <v>1701</v>
       </c>
       <c r="D29" s="29">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E29" s="31">
-        <v>3.3000000000000002E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
     </row>
     <row r="30" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A30" s="26" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B30" s="29">
-        <v>8080</v>
+        <v>8018</v>
       </c>
       <c r="C30" s="29">
-        <v>7750</v>
+        <v>7695</v>
       </c>
       <c r="D30" s="29">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="E30" s="31">
-        <v>4.0999999999999995E-2</v>
+        <v>0.04</v>
       </c>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
     </row>
     <row r="31" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A31" s="26" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B31" s="29">
-        <v>7395</v>
+        <v>7329</v>
       </c>
       <c r="C31" s="29">
-        <v>7160</v>
+        <v>7099</v>
       </c>
       <c r="D31" s="29">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="E31" s="31">
-        <v>3.2000000000000001E-2</v>
+        <v>3.1E-2</v>
       </c>
       <c r="F31" s="20"/>
       <c r="G31" s="20"/>
     </row>
     <row r="32" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A32" s="26" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B32" s="29">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="C32" s="29">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="D32" s="29">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E32" s="31">
-        <v>8.1000000000000003E-2</v>
+        <v>0.08</v>
       </c>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
     </row>
     <row r="33" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A33" s="26" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B33" s="29">
-        <v>11847</v>
+        <v>11632</v>
       </c>
       <c r="C33" s="29">
-        <v>11339</v>
+        <v>11137</v>
       </c>
       <c r="D33" s="29">
-        <v>508</v>
+        <v>495</v>
       </c>
       <c r="E33" s="31">
         <v>4.2999999999999997E-2</v>
       </c>
       <c r="F33" s="20"/>
       <c r="G33" s="20"/>
     </row>
     <row r="34" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A34" s="26" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B34" s="29">
-        <v>15592</v>
+        <v>15545</v>
       </c>
       <c r="C34" s="29">
-        <v>15071</v>
+        <v>15034</v>
       </c>
       <c r="D34" s="29">
-        <v>521</v>
+        <v>511</v>
       </c>
       <c r="E34" s="31">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
     </row>
     <row r="35" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A35" s="26" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B35" s="29">
-        <v>18339</v>
+        <v>18634</v>
       </c>
       <c r="C35" s="29">
-        <v>17458</v>
+        <v>17764</v>
       </c>
       <c r="D35" s="29">
-        <v>881</v>
+        <v>870</v>
       </c>
       <c r="E35" s="31">
-        <v>4.8000000000000001E-2</v>
+        <v>4.7E-2</v>
       </c>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
     </row>
     <row r="36" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A36" s="26" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B36" s="29">
-        <v>7324</v>
+        <v>7427</v>
       </c>
       <c r="C36" s="29">
-        <v>7063</v>
+        <v>7169</v>
       </c>
       <c r="D36" s="29">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="E36" s="31">
-        <v>3.6000000000000004E-2</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="F36" s="20"/>
       <c r="G36" s="20"/>
     </row>
     <row r="37" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A37" s="26" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B37" s="29">
-        <v>42644</v>
+        <v>43167</v>
       </c>
       <c r="C37" s="29">
-        <v>40555</v>
+        <v>41107</v>
       </c>
       <c r="D37" s="29">
-        <v>2089</v>
+        <v>2060</v>
       </c>
       <c r="E37" s="31">
-        <v>4.9000000000000002E-2</v>
+        <v>4.8000000000000001E-2</v>
       </c>
       <c r="F37" s="20"/>
       <c r="G37" s="20"/>
     </row>
     <row r="38" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A38" s="26" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B38" s="29">
-        <v>9538</v>
+        <v>9424</v>
       </c>
       <c r="C38" s="29">
-        <v>9187</v>
+        <v>9081</v>
       </c>
       <c r="D38" s="29">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="E38" s="31">
-        <v>3.7000000000000005E-2</v>
+        <v>3.6000000000000004E-2</v>
       </c>
       <c r="F38" s="20"/>
       <c r="G38" s="20"/>
     </row>
     <row r="39" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A39" s="26" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B39" s="29">
-        <v>100098</v>
+        <v>101155</v>
       </c>
       <c r="C39" s="29">
-        <v>94778</v>
+        <v>95907</v>
       </c>
       <c r="D39" s="29">
-        <v>5320</v>
+        <v>5248</v>
       </c>
       <c r="E39" s="31">
-        <v>5.2999999999999999E-2</v>
+        <v>5.2000000000000005E-2</v>
       </c>
       <c r="F39" s="20"/>
       <c r="G39" s="20"/>
     </row>
     <row r="40" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A40" s="26" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B40" s="29">
-        <v>5165</v>
+        <v>5125</v>
       </c>
       <c r="C40" s="29">
-        <v>5052</v>
+        <v>5015</v>
       </c>
       <c r="D40" s="29">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="E40" s="31">
-        <v>2.2000000000000002E-2</v>
+        <v>2.1000000000000001E-2</v>
       </c>
       <c r="F40" s="20"/>
       <c r="G40" s="20"/>
     </row>
     <row r="41" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A41" s="26" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B41" s="29">
-        <v>6448</v>
+        <v>6536</v>
       </c>
       <c r="C41" s="29">
-        <v>6193</v>
+        <v>6284</v>
       </c>
       <c r="D41" s="29">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="E41" s="31">
-        <v>0.04</v>
+        <v>3.9E-2</v>
       </c>
       <c r="F41" s="20"/>
       <c r="G41" s="20"/>
     </row>
     <row r="42" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A42" s="26" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B42" s="29">
-        <v>11270</v>
+        <v>11390</v>
       </c>
       <c r="C42" s="29">
-        <v>10821</v>
+        <v>10946</v>
       </c>
       <c r="D42" s="29">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="E42" s="31">
-        <v>0.04</v>
+        <v>3.9E-2</v>
       </c>
       <c r="F42" s="20"/>
       <c r="G42" s="20"/>
     </row>
     <row r="43" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A43" s="26" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B43" s="29">
-        <v>15644</v>
+        <v>15535</v>
       </c>
       <c r="C43" s="29">
-        <v>15040</v>
+        <v>14946</v>
       </c>
       <c r="D43" s="29">
-        <v>604</v>
+        <v>589</v>
       </c>
       <c r="E43" s="31">
-        <v>3.9E-2</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="F43" s="20"/>
       <c r="G43" s="20"/>
     </row>
     <row r="44" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A44" s="26" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B44" s="29">
-        <v>9348</v>
+        <v>9211</v>
       </c>
       <c r="C44" s="29">
-        <v>8976</v>
+        <v>8847</v>
       </c>
       <c r="D44" s="29">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="E44" s="31">
         <v>0.04</v>
       </c>
       <c r="F44" s="20"/>
       <c r="G44" s="20"/>
     </row>
     <row r="45" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A45" s="26" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B45" s="29">
-        <v>6562</v>
+        <v>6487</v>
       </c>
       <c r="C45" s="29">
-        <v>6306</v>
+        <v>6236</v>
       </c>
       <c r="D45" s="29">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="E45" s="31">
         <v>3.9E-2</v>
       </c>
       <c r="F45" s="20"/>
       <c r="G45" s="20"/>
     </row>
     <row r="46" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A46" s="26" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B46" s="29">
-        <v>46138</v>
+        <v>46024</v>
       </c>
       <c r="C46" s="29">
-        <v>44357</v>
+        <v>44278</v>
       </c>
       <c r="D46" s="29">
-        <v>1781</v>
+        <v>1746</v>
       </c>
       <c r="E46" s="31">
-        <v>3.9E-2</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="F46" s="20"/>
       <c r="G46" s="20"/>
     </row>
     <row r="47" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A47" s="26" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B47" s="29">
-        <v>3724</v>
+        <v>3711</v>
       </c>
       <c r="C47" s="29">
-        <v>3600</v>
+        <v>3590</v>
       </c>
       <c r="D47" s="29">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="E47" s="31">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="F47" s="20"/>
       <c r="G47" s="20"/>
     </row>
     <row r="48" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A48" s="26" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B48" s="29">
-        <v>18522</v>
+        <v>18457</v>
       </c>
       <c r="C48" s="29">
-        <v>17731</v>
+        <v>17681</v>
       </c>
       <c r="D48" s="29">
-        <v>791</v>
+        <v>776</v>
       </c>
       <c r="E48" s="31">
-        <v>4.2999999999999997E-2</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="F48" s="20"/>
       <c r="G48" s="20"/>
     </row>
     <row r="49" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A49" s="26" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B49" s="29">
-        <v>12439</v>
+        <v>12362</v>
       </c>
       <c r="C49" s="29">
-        <v>11974</v>
+        <v>11907</v>
       </c>
       <c r="D49" s="29">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="E49" s="31">
         <v>3.7000000000000005E-2</v>
       </c>
       <c r="F49" s="20"/>
       <c r="G49" s="20"/>
     </row>
     <row r="50" spans="1:7" s="21" customFormat="1" ht="15.75" customHeight="1">
       <c r="A50" s="26" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B50" s="29">
-        <v>21219</v>
+        <v>21669</v>
       </c>
       <c r="C50" s="29">
-        <v>20045</v>
+        <v>20508</v>
       </c>
       <c r="D50" s="29">
-        <v>1174</v>
+        <v>1161</v>
       </c>
       <c r="E50" s="31">
-        <v>5.5E-2</v>
+        <v>5.4000000000000006E-2</v>
       </c>
       <c r="F50" s="20"/>
       <c r="G50" s="20"/>
     </row>
     <row r="51" spans="1:7" ht="12.75" customHeight="1">
       <c r="A51" s="6"/>
       <c r="B51" s="6"/>
       <c r="C51" s="15"/>
       <c r="D51" s="15"/>
       <c r="E51" s="15"/>
       <c r="F51" s="14"/>
       <c r="G51" s="14"/>
     </row>
     <row r="52" spans="1:7" ht="12.75" customHeight="1">
       <c r="A52" s="6"/>
       <c r="B52" s="6"/>
       <c r="C52" s="15"/>
       <c r="D52" s="15"/>
       <c r="E52" s="15"/>
       <c r="F52" s="14"/>
       <c r="G52" s="14"/>
     </row>
     <row r="53" spans="1:7" ht="12.75" customHeight="1">
       <c r="A53" s="17"/>
       <c r="B53" s="17"/>
       <c r="C53" s="17"/>
       <c r="D53" s="17"/>
       <c r="E53" s="17"/>
       <c r="F53" s="16"/>
     </row>
     <row r="54" spans="1:7" ht="12.75" customHeight="1">
       <c r="A54" s="6" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="16"/>
     </row>
     <row r="55" spans="1:7" ht="12.75" customHeight="1">
       <c r="A55" s="17"/>
       <c r="B55" s="17"/>
       <c r="C55" s="17"/>
       <c r="D55" s="17"/>
       <c r="E55" s="17"/>
       <c r="F55" s="16"/>
     </row>
     <row r="56" spans="1:7" ht="12.75" customHeight="1">
       <c r="A56" s="17"/>
       <c r="B56" s="17"/>
       <c r="C56" s="17"/>
       <c r="D56" s="17"/>
       <c r="E56" s="17"/>
       <c r="F56" s="16"/>
     </row>
     <row r="57" spans="1:7" ht="12.75" customHeight="1">
       <c r="A57" s="17"/>