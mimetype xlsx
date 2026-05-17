--- v0 (2025-10-19)
+++ v1 (2026-05-17)
@@ -1,227 +1,227 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rigov-my.sharepoint.com/personal/lisa_dutilly_dlt_ri_gov/Documents/H Drive Documents/My Documents/My Documents/Web Update/towns/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CD4CA41E-5196-40AE-9398-B6C9B05898E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="13_ncr:1_{CD4CA41E-5196-40AE-9398-B6C9B05898E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4C5A3E68-1E97-4638-9795-924D6B644C4C}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2022" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2022'!$A$1:$E$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="50">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Rhode Island City/Town</t>
   </si>
   <si>
     <t>Resident</t>
   </si>
   <si>
     <t>Labor</t>
   </si>
   <si>
     <t>Employment</t>
   </si>
   <si>
     <t>Unemployment</t>
   </si>
   <si>
     <t>Force</t>
   </si>
   <si>
     <t>Rate</t>
   </si>
   <si>
     <t>Rhode Island</t>
   </si>
   <si>
-    <t xml:space="preserve">Barrington </t>
-[...115 lines deleted...]
-  <si>
     <t>2022 Annual Average Labor Force Statistics</t>
   </si>
   <si>
-    <t>Source: RI Department of Labor and Training, Labor Market Information             updated 3/2025</t>
+    <t>Source: RI Department of Labor and Training, Labor Market Information             updated 4/2026</t>
+  </si>
+  <si>
+    <t>Barrington</t>
+  </si>
+  <si>
+    <t>Bristol</t>
+  </si>
+  <si>
+    <t>Burrillville</t>
+  </si>
+  <si>
+    <t>Central Falls</t>
+  </si>
+  <si>
+    <t>Charlestown</t>
+  </si>
+  <si>
+    <t>Coventry</t>
+  </si>
+  <si>
+    <t>Cranston</t>
+  </si>
+  <si>
+    <t>Cumberland</t>
+  </si>
+  <si>
+    <t>East Greenwich</t>
+  </si>
+  <si>
+    <t>East Providence</t>
+  </si>
+  <si>
+    <t>Exeter</t>
+  </si>
+  <si>
+    <t>Foster</t>
+  </si>
+  <si>
+    <t>Glocester</t>
+  </si>
+  <si>
+    <t>Hopkinton</t>
+  </si>
+  <si>
+    <t>Jamestown</t>
+  </si>
+  <si>
+    <t>Johnston</t>
+  </si>
+  <si>
+    <t>Lincoln</t>
+  </si>
+  <si>
+    <t>Little Compton</t>
+  </si>
+  <si>
+    <t>Middletown</t>
+  </si>
+  <si>
+    <t>Narragansett</t>
+  </si>
+  <si>
+    <t>New Shoreham</t>
+  </si>
+  <si>
+    <t>Newport</t>
+  </si>
+  <si>
+    <t>North Kingstown</t>
+  </si>
+  <si>
+    <t>North Providence</t>
+  </si>
+  <si>
+    <t>North Smithfield</t>
+  </si>
+  <si>
+    <t>Pawtucket</t>
+  </si>
+  <si>
+    <t>Portsmouth</t>
+  </si>
+  <si>
+    <t>Providence</t>
+  </si>
+  <si>
+    <t>Richmond</t>
+  </si>
+  <si>
+    <t>Scituate</t>
+  </si>
+  <si>
+    <t>Smithfield</t>
+  </si>
+  <si>
+    <t>South Kingstown</t>
+  </si>
+  <si>
+    <t>Tiverton</t>
+  </si>
+  <si>
+    <t>Warren</t>
+  </si>
+  <si>
+    <t>Warwick</t>
+  </si>
+  <si>
+    <t>West Greenwich</t>
+  </si>
+  <si>
+    <t>West Warwick</t>
+  </si>
+  <si>
+    <t>Westerly</t>
+  </si>
+  <si>
+    <t>Woonsocket</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
@@ -679,951 +679,953 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J163"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.6"/>
   <cols>
-    <col min="1" max="1" width="31.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="9.5703125" customWidth="1"/>
+    <col min="1" max="1" width="31.6640625" customWidth="1"/>
+    <col min="2" max="2" width="9.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.88671875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:10" ht="13.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" ht="13.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
-    <row r="3" spans="1:10" ht="20.25">
+    <row r="3" spans="1:10" ht="20.399999999999999">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:10" ht="20.25">
+    <row r="4" spans="1:10" ht="20.399999999999999">
       <c r="A4" s="2" t="s">
-        <v>48</v>
+        <v>9</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
     </row>
-    <row r="5" spans="1:10" ht="18">
+    <row r="5" spans="1:10" ht="17.399999999999999">
       <c r="A5" s="4"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" ht="13.2">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" ht="13.2">
       <c r="A7" s="6"/>
       <c r="B7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="9"/>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:10" ht="13.2">
       <c r="A8" s="10"/>
       <c r="B8" s="11" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="33" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="1:10">
+    <row r="9" spans="1:10" ht="13.2">
       <c r="A9" s="6"/>
       <c r="B9" s="6"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="13"/>
     </row>
     <row r="10" spans="1:10" s="19" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="18">
-        <v>572735</v>
+        <v>576096</v>
       </c>
       <c r="C10" s="18">
-        <v>554144</v>
+        <v>557492</v>
       </c>
       <c r="D10" s="18">
-        <v>18591</v>
+        <v>18604</v>
       </c>
       <c r="E10" s="34">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
     </row>
     <row r="11" spans="1:10" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="32"/>
       <c r="B11" s="21"/>
       <c r="C11" s="21"/>
       <c r="D11" s="21"/>
       <c r="E11" s="35"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
     </row>
     <row r="12" spans="1:10" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="24" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B12" s="21">
-        <v>8692</v>
+        <v>8715</v>
       </c>
       <c r="C12" s="21">
-        <v>8502</v>
+        <v>8526</v>
       </c>
       <c r="D12" s="21">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="E12" s="35">
         <v>2.2000000000000002E-2</v>
       </c>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
     </row>
     <row r="13" spans="1:10" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="24" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B13" s="21">
-        <v>11463</v>
+        <v>11485</v>
       </c>
       <c r="C13" s="21">
-        <v>11121</v>
+        <v>11144</v>
       </c>
       <c r="D13" s="21">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E13" s="35">
         <v>0.03</v>
       </c>
       <c r="F13" s="22"/>
       <c r="G13" s="25"/>
       <c r="H13" s="25"/>
       <c r="I13" s="25"/>
       <c r="J13" s="25"/>
     </row>
     <row r="14" spans="1:10" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="24" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B14" s="21">
-        <v>9125</v>
+        <v>9194</v>
       </c>
       <c r="C14" s="21">
-        <v>8830</v>
+        <v>8898</v>
       </c>
       <c r="D14" s="21">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E14" s="35">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="F14" s="22"/>
       <c r="G14" s="25"/>
       <c r="H14" s="25"/>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
     </row>
     <row r="15" spans="1:10" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="24" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B15" s="26">
-        <v>9812</v>
+        <v>9892</v>
       </c>
       <c r="C15" s="26">
-        <v>9446</v>
+        <v>9525</v>
       </c>
       <c r="D15" s="26">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E15" s="36">
         <v>3.7000000000000005E-2</v>
       </c>
       <c r="F15" s="22"/>
       <c r="G15" s="27"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
     </row>
     <row r="16" spans="1:10" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A16" s="24" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B16" s="26">
-        <v>4383</v>
+        <v>4397</v>
       </c>
       <c r="C16" s="26">
-        <v>4225</v>
+        <v>4238</v>
       </c>
       <c r="D16" s="26">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E16" s="36">
         <v>3.6000000000000004E-2</v>
       </c>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
     </row>
     <row r="17" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A17" s="28" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B17" s="29">
-        <v>19847</v>
+        <v>19907</v>
       </c>
       <c r="C17" s="29">
-        <v>19254</v>
+        <v>19314</v>
       </c>
       <c r="D17" s="29">
         <v>593</v>
       </c>
       <c r="E17" s="37">
         <v>0.03</v>
       </c>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
     </row>
     <row r="18" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A18" s="28" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B18" s="29">
-        <v>42917</v>
+        <v>43248</v>
       </c>
       <c r="C18" s="29">
-        <v>41553</v>
+        <v>41884</v>
       </c>
       <c r="D18" s="29">
         <v>1364</v>
       </c>
       <c r="E18" s="37">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
     </row>
     <row r="19" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A19" s="24" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B19" s="21">
-        <v>20712</v>
+        <v>20884</v>
       </c>
       <c r="C19" s="21">
-        <v>20149</v>
+        <v>20321</v>
       </c>
       <c r="D19" s="21">
         <v>563</v>
       </c>
       <c r="E19" s="35">
         <v>2.7000000000000003E-2</v>
       </c>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
     </row>
     <row r="20" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A20" s="24" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B20" s="21">
-        <v>7420</v>
+        <v>7442</v>
       </c>
       <c r="C20" s="21">
-        <v>7225</v>
+        <v>7248</v>
       </c>
       <c r="D20" s="21">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E20" s="35">
         <v>2.6000000000000002E-2</v>
       </c>
       <c r="F20" s="22"/>
       <c r="G20" s="22"/>
     </row>
     <row r="21" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A21" s="24" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B21" s="21">
-        <v>24824</v>
+        <v>25025</v>
       </c>
       <c r="C21" s="21">
-        <v>23966</v>
+        <v>24167</v>
       </c>
       <c r="D21" s="21">
         <v>858</v>
       </c>
       <c r="E21" s="35">
-        <v>3.5000000000000003E-2</v>
+        <v>3.4000000000000002E-2</v>
       </c>
       <c r="F21" s="22"/>
       <c r="G21" s="22"/>
     </row>
     <row r="22" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A22" s="24" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B22" s="21">
-        <v>3524</v>
+        <v>3533</v>
       </c>
       <c r="C22" s="21">
-        <v>3410</v>
+        <v>3419</v>
       </c>
       <c r="D22" s="21">
         <v>114</v>
       </c>
       <c r="E22" s="35">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
     </row>
     <row r="23" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A23" s="24" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B23" s="21">
-        <v>2625</v>
+        <v>2647</v>
       </c>
       <c r="C23" s="21">
-        <v>2535</v>
+        <v>2557</v>
       </c>
       <c r="D23" s="21">
         <v>90</v>
       </c>
       <c r="E23" s="35">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
     </row>
     <row r="24" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A24" s="24" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B24" s="21">
-        <v>5452</v>
+        <v>5495</v>
       </c>
       <c r="C24" s="21">
-        <v>5293</v>
+        <v>5336</v>
       </c>
       <c r="D24" s="21">
         <v>159</v>
       </c>
       <c r="E24" s="35">
         <v>2.8999999999999998E-2</v>
       </c>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
     </row>
     <row r="25" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A25" s="24" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B25" s="21">
-        <v>4787</v>
+        <v>4804</v>
       </c>
       <c r="C25" s="21">
-        <v>4650</v>
+        <v>4666</v>
       </c>
       <c r="D25" s="21">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E25" s="35">
         <v>2.8999999999999998E-2</v>
       </c>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
     </row>
     <row r="26" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A26" s="24" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B26" s="21">
-        <v>2750</v>
+        <v>2758</v>
       </c>
       <c r="C26" s="21">
-        <v>2676</v>
+        <v>2684</v>
       </c>
       <c r="D26" s="21">
         <v>74</v>
       </c>
       <c r="E26" s="35">
         <v>2.7000000000000003E-2</v>
       </c>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
     </row>
     <row r="27" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A27" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B27" s="21">
-        <v>14225</v>
+        <v>14340</v>
       </c>
       <c r="C27" s="21">
-        <v>13647</v>
+        <v>13762</v>
       </c>
       <c r="D27" s="21">
         <v>578</v>
       </c>
       <c r="E27" s="35">
-        <v>4.0999999999999995E-2</v>
+        <v>0.04</v>
       </c>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
     </row>
     <row r="28" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A28" s="24" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B28" s="21">
-        <v>11965</v>
+        <v>12063</v>
       </c>
       <c r="C28" s="21">
-        <v>11621</v>
+        <v>11719</v>
       </c>
       <c r="D28" s="21">
         <v>344</v>
       </c>
       <c r="E28" s="35">
         <v>2.8999999999999998E-2</v>
       </c>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
     </row>
     <row r="29" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A29" s="24" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B29" s="21">
-        <v>1756</v>
+        <v>1760</v>
       </c>
       <c r="C29" s="21">
-        <v>1700</v>
+        <v>1704</v>
       </c>
       <c r="D29" s="21">
         <v>56</v>
       </c>
       <c r="E29" s="35">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="F29" s="22"/>
       <c r="G29" s="22"/>
     </row>
     <row r="30" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A30" s="24" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B30" s="21">
-        <v>7940</v>
+        <v>7958</v>
       </c>
       <c r="C30" s="21">
-        <v>7708</v>
+        <v>7726</v>
       </c>
       <c r="D30" s="21">
         <v>232</v>
       </c>
       <c r="E30" s="35">
         <v>2.8999999999999998E-2</v>
       </c>
       <c r="F30" s="22"/>
       <c r="G30" s="22"/>
     </row>
     <row r="31" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A31" s="24" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B31" s="21">
-        <v>7262</v>
+        <v>7282</v>
       </c>
       <c r="C31" s="21">
-        <v>7078</v>
+        <v>7097</v>
       </c>
       <c r="D31" s="21">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E31" s="35">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
     </row>
     <row r="32" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A32" s="24" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B32" s="21">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="C32" s="21">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="D32" s="21">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E32" s="35">
-        <v>7.4999999999999997E-2</v>
+        <v>7.5999999999999998E-2</v>
       </c>
       <c r="F32" s="22"/>
       <c r="G32" s="22"/>
     </row>
     <row r="33" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A33" s="24" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B33" s="21">
-        <v>11658</v>
+        <v>11686</v>
       </c>
       <c r="C33" s="21">
-        <v>11274</v>
+        <v>11301</v>
       </c>
       <c r="D33" s="21">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E33" s="35">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="F33" s="22"/>
       <c r="G33" s="22"/>
     </row>
     <row r="34" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A34" s="24" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B34" s="21">
-        <v>15209</v>
+        <v>15262</v>
       </c>
       <c r="C34" s="21">
-        <v>14819</v>
+        <v>14871</v>
       </c>
       <c r="D34" s="21">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E34" s="35">
         <v>2.6000000000000002E-2</v>
       </c>
       <c r="F34" s="22"/>
       <c r="G34" s="22"/>
     </row>
     <row r="35" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A35" s="24" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B35" s="21">
-        <v>17731</v>
+        <v>17877</v>
       </c>
       <c r="C35" s="21">
-        <v>17129</v>
+        <v>17275</v>
       </c>
       <c r="D35" s="21">
         <v>602</v>
       </c>
       <c r="E35" s="35">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="F35" s="22"/>
       <c r="G35" s="22"/>
     </row>
     <row r="36" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A36" s="30" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B36" s="21">
-        <v>7114</v>
+        <v>7176</v>
       </c>
       <c r="C36" s="21">
-        <v>6917</v>
+        <v>6978</v>
       </c>
       <c r="D36" s="21">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E36" s="35">
         <v>2.7999999999999997E-2</v>
       </c>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
     </row>
     <row r="37" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A37" s="24" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B37" s="21">
-        <v>41183</v>
+        <v>41526</v>
       </c>
       <c r="C37" s="21">
-        <v>39723</v>
+        <v>40066</v>
       </c>
       <c r="D37" s="21">
         <v>1460</v>
       </c>
       <c r="E37" s="35">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="F37" s="22"/>
       <c r="G37" s="22"/>
     </row>
     <row r="38" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A38" s="24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B38" s="21">
-        <v>9374</v>
+        <v>9398</v>
       </c>
       <c r="C38" s="21">
-        <v>9122</v>
+        <v>9146</v>
       </c>
       <c r="D38" s="21">
         <v>252</v>
       </c>
       <c r="E38" s="35">
         <v>2.7000000000000003E-2</v>
       </c>
       <c r="F38" s="22"/>
       <c r="G38" s="22"/>
     </row>
     <row r="39" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A39" s="24" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B39" s="21">
-        <v>96176</v>
+        <v>96901</v>
       </c>
       <c r="C39" s="21">
-        <v>92538</v>
+        <v>93260</v>
       </c>
       <c r="D39" s="21">
-        <v>3638</v>
+        <v>3641</v>
       </c>
       <c r="E39" s="35">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="F39" s="22"/>
       <c r="G39" s="22"/>
     </row>
     <row r="40" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A40" s="24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B40" s="21">
-        <v>5052</v>
+        <v>5063</v>
       </c>
       <c r="C40" s="21">
-        <v>4971</v>
+        <v>4983</v>
       </c>
       <c r="D40" s="21">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="E40" s="35">
         <v>1.6E-2</v>
       </c>
       <c r="F40" s="22"/>
       <c r="G40" s="22"/>
     </row>
     <row r="41" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A41" s="24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B41" s="21">
-        <v>6219</v>
+        <v>6270</v>
       </c>
       <c r="C41" s="21">
-        <v>6034</v>
+        <v>6085</v>
       </c>
       <c r="D41" s="21">
         <v>185</v>
       </c>
       <c r="E41" s="35">
         <v>0.03</v>
       </c>
       <c r="F41" s="22"/>
       <c r="G41" s="22"/>
     </row>
     <row r="42" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A42" s="24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B42" s="21">
-        <v>10923</v>
+        <v>10998</v>
       </c>
       <c r="C42" s="21">
-        <v>10588</v>
+        <v>10663</v>
       </c>
       <c r="D42" s="21">
         <v>335</v>
       </c>
       <c r="E42" s="35">
-        <v>3.1E-2</v>
+        <v>0.03</v>
       </c>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
     </row>
     <row r="43" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A43" s="24" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B43" s="21">
-        <v>15283</v>
+        <v>15319</v>
       </c>
       <c r="C43" s="21">
-        <v>14801</v>
+        <v>14837</v>
       </c>
       <c r="D43" s="21">
         <v>482</v>
       </c>
       <c r="E43" s="35">
-        <v>3.2000000000000001E-2</v>
+        <v>3.1E-2</v>
       </c>
       <c r="F43" s="22"/>
       <c r="G43" s="22"/>
     </row>
     <row r="44" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A44" s="24" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B44" s="21">
-        <v>9171</v>
+        <v>9192</v>
       </c>
       <c r="C44" s="21">
-        <v>8898</v>
+        <v>8918</v>
       </c>
       <c r="D44" s="21">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E44" s="35">
         <v>0.03</v>
       </c>
       <c r="F44" s="22"/>
       <c r="G44" s="22"/>
     </row>
     <row r="45" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A45" s="24" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B45" s="21">
-        <v>6361</v>
+        <v>6379</v>
       </c>
       <c r="C45" s="21">
-        <v>6183</v>
+        <v>6201</v>
       </c>
       <c r="D45" s="21">
         <v>178</v>
       </c>
       <c r="E45" s="35">
         <v>2.7999999999999997E-2</v>
       </c>
       <c r="F45" s="22"/>
       <c r="G45" s="22"/>
     </row>
     <row r="46" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A46" s="24" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B46" s="21">
-        <v>44843</v>
+        <v>44982</v>
       </c>
       <c r="C46" s="21">
-        <v>43564</v>
+        <v>43703</v>
       </c>
       <c r="D46" s="21">
         <v>1279</v>
       </c>
       <c r="E46" s="35">
-        <v>2.8999999999999998E-2</v>
+        <v>2.7999999999999997E-2</v>
       </c>
       <c r="F46" s="22"/>
       <c r="G46" s="22"/>
     </row>
     <row r="47" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A47" s="24" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B47" s="21">
-        <v>3633</v>
+        <v>3642</v>
       </c>
       <c r="C47" s="21">
-        <v>3529</v>
+        <v>3538</v>
       </c>
       <c r="D47" s="21">
         <v>104</v>
       </c>
       <c r="E47" s="35">
         <v>2.8999999999999998E-2</v>
       </c>
       <c r="F47" s="22"/>
       <c r="G47" s="22"/>
     </row>
     <row r="48" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A48" s="24" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B48" s="21">
-        <v>17966</v>
+        <v>18024</v>
       </c>
       <c r="C48" s="21">
-        <v>17392</v>
+        <v>17449</v>
       </c>
       <c r="D48" s="21">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E48" s="35">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="F48" s="22"/>
       <c r="G48" s="22"/>
     </row>
     <row r="49" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A49" s="24" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B49" s="21">
-        <v>12177</v>
+        <v>12215</v>
       </c>
       <c r="C49" s="21">
-        <v>11802</v>
+        <v>11839</v>
       </c>
       <c r="D49" s="21">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E49" s="35">
         <v>3.1E-2</v>
       </c>
       <c r="F49" s="22"/>
       <c r="G49" s="22"/>
     </row>
     <row r="50" spans="1:7" s="23" customFormat="1" ht="15.75" customHeight="1">
       <c r="A50" s="24" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B50" s="21">
-        <v>20482</v>
+        <v>20649</v>
       </c>
       <c r="C50" s="21">
-        <v>19624</v>
+        <v>19790</v>
       </c>
       <c r="D50" s="21">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="E50" s="35">
         <v>4.2000000000000003E-2</v>
       </c>
       <c r="F50" s="22"/>
       <c r="G50" s="22"/>
     </row>
     <row r="51" spans="1:7" ht="12.75" customHeight="1">
       <c r="A51" s="6"/>
       <c r="B51" s="6"/>
       <c r="C51" s="15"/>
       <c r="D51" s="15"/>
       <c r="E51" s="15"/>
       <c r="F51" s="14"/>
       <c r="G51" s="14"/>
     </row>
     <row r="52" spans="1:7" ht="12.75" customHeight="1">
       <c r="A52" s="6"/>
       <c r="B52" s="6"/>
       <c r="C52" s="15"/>
       <c r="D52" s="15"/>
       <c r="E52" s="15"/>
       <c r="F52" s="14"/>
       <c r="G52" s="14"/>
     </row>
     <row r="53" spans="1:7" ht="12.75" customHeight="1">
       <c r="A53" s="17"/>
       <c r="B53" s="17"/>
       <c r="C53" s="17"/>
       <c r="D53" s="17"/>
       <c r="E53" s="17"/>
       <c r="F53" s="16"/>
     </row>
     <row r="54" spans="1:7" ht="12.75" customHeight="1">
       <c r="A54" s="6" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="16"/>
     </row>
     <row r="55" spans="1:7" ht="12.75" customHeight="1">
       <c r="A55" s="17"/>
       <c r="B55" s="17"/>
       <c r="C55" s="17"/>
       <c r="D55" s="17"/>
       <c r="E55" s="17"/>
       <c r="F55" s="16"/>
     </row>
     <row r="56" spans="1:7" ht="12.75" customHeight="1">
       <c r="A56" s="17"/>
       <c r="B56" s="17"/>
       <c r="C56" s="17"/>
       <c r="D56" s="17"/>
       <c r="E56" s="17"/>
       <c r="F56" s="16"/>
     </row>
     <row r="57" spans="1:7" ht="12.75" customHeight="1">
       <c r="A57" s="17"/>