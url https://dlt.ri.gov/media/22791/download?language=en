--- v0 (2025-11-08)
+++ v1 (2026-05-15)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rigov-my.sharepoint.com/personal/lisa_dutilly_dlt_ri_gov/Documents/H Drive Documents/My Documents/My Documents/Web Update/towns/bmk/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rigov-my.sharepoint.com/personal/lisa_dutilly_dlt_ri_gov/Documents/H Drive Documents/My Documents/My Documents/Web Update/towns/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7F2817F1-0288-4B18-9D56-5C8CDD444EF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="55" documentId="8_{7F2817F1-0288-4B18-9D56-5C8CDD444EF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{25F8681B-72CD-4A5B-98EC-13558A92A0FC}"/>
   <bookViews>
-    <workbookView xWindow="21480" yWindow="-120" windowWidth="21840" windowHeight="13740" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="25080" yWindow="-120" windowWidth="25440" windowHeight="15270" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2018" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1252</definedName>
     <definedName name="HTML_Control" hidden="1">{"'Sheet1'!$A$1:$N$325"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"Sheet1"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"3/4/98"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"Maria"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Program Files\SoftQuad\HoTMetaL PRO\Document\benchmark98\laus97.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"BMK97EST"</definedName>
     <definedName name="PAGE1">'2018'!$A$4:$A$37</definedName>
     <definedName name="PAGE10">'2018'!$A$279:$A$296</definedName>
     <definedName name="PAGE11">'2018'!#REF!</definedName>
     <definedName name="PAGE2">'2018'!$A$39:$A$67</definedName>
     <definedName name="PAGE3">'2018'!$A$69:$A$97</definedName>
     <definedName name="PAGE4">'2018'!$A$99:$A$127</definedName>
@@ -676,95 +676,95 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N307"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="27.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="14" width="8.28515625" customWidth="1"/>
+    <col min="1" max="1" width="27.33203125" customWidth="1"/>
+    <col min="2" max="11" width="8.33203125" customWidth="1"/>
+    <col min="12" max="12" width="7.5546875" customWidth="1"/>
+    <col min="13" max="14" width="8.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15.75">
+    <row r="1" spans="1:14" ht="15.6">
       <c r="A1" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
       <c r="M1" s="14"/>
       <c r="N1" s="14"/>
     </row>
-    <row r="2" spans="1:14" ht="15.75">
+    <row r="2" spans="1:14" ht="15.6">
       <c r="A2" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
       <c r="N2" s="14"/>
     </row>
-    <row r="3" spans="1:14" ht="15.75">
+    <row r="3" spans="1:14" ht="15.6">
       <c r="A3" s="14">
         <v>2018</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
     </row>
     <row r="4" spans="1:14" ht="12" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
@@ -1072,175 +1072,175 @@
       </c>
       <c r="I13" s="6">
         <v>43313</v>
       </c>
       <c r="J13" s="6">
         <v>43344</v>
       </c>
       <c r="K13" s="6">
         <v>43374</v>
       </c>
       <c r="L13" s="6">
         <v>43405</v>
       </c>
       <c r="M13" s="6">
         <v>43435</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="3">
-        <v>868503</v>
+        <v>868442</v>
       </c>
       <c r="C14" s="3">
-        <v>875804</v>
+        <v>875742</v>
       </c>
       <c r="D14" s="3">
-        <v>873710</v>
+        <v>873650</v>
       </c>
       <c r="E14" s="3">
-        <v>870570</v>
+        <v>870506</v>
       </c>
       <c r="F14" s="3">
-        <v>874246</v>
+        <v>874183</v>
       </c>
       <c r="G14" s="3">
-        <v>881586</v>
+        <v>881520</v>
       </c>
       <c r="H14" s="3">
-        <v>885547</v>
+        <v>885479</v>
       </c>
       <c r="I14" s="3">
-        <v>875193</v>
+        <v>875127</v>
       </c>
       <c r="J14" s="3">
+        <v>875627</v>
+      </c>
+      <c r="K14" s="3">
+        <v>875504</v>
+      </c>
+      <c r="L14" s="3">
+        <v>876898</v>
+      </c>
+      <c r="M14" s="3">
         <v>875687</v>
       </c>
-      <c r="K14" s="3">
-[...7 lines deleted...]
-      </c>
       <c r="N14" s="3">
-        <v>875761</v>
+        <v>875697</v>
       </c>
     </row>
     <row r="15" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="3">
-        <v>820822</v>
+        <v>820763</v>
       </c>
       <c r="C15" s="3">
-        <v>827805</v>
+        <v>827746</v>
       </c>
       <c r="D15" s="3">
-        <v>831712</v>
+        <v>831655</v>
       </c>
       <c r="E15" s="3">
-        <v>836195</v>
+        <v>836134</v>
       </c>
       <c r="F15" s="3">
-        <v>840534</v>
+        <v>840473</v>
       </c>
       <c r="G15" s="3">
-        <v>845932</v>
+        <v>845871</v>
       </c>
       <c r="H15" s="3">
-        <v>847948</v>
+        <v>847884</v>
       </c>
       <c r="I15" s="3">
-        <v>838193</v>
+        <v>838131</v>
       </c>
       <c r="J15" s="3">
-        <v>844838</v>
+        <v>844780</v>
       </c>
       <c r="K15" s="3">
-        <v>846035</v>
+        <v>845974</v>
       </c>
       <c r="L15" s="3">
-        <v>846099</v>
+        <v>846036</v>
       </c>
       <c r="M15" s="3">
-        <v>843635</v>
+        <v>843571</v>
       </c>
       <c r="N15" s="3">
-        <v>839146</v>
+        <v>839085</v>
       </c>
     </row>
     <row r="16" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="3">
-        <v>47681</v>
+        <v>47679</v>
       </c>
       <c r="C16" s="3">
-        <v>47999</v>
+        <v>47996</v>
       </c>
       <c r="D16" s="3">
-        <v>41998</v>
+        <v>41995</v>
       </c>
       <c r="E16" s="3">
-        <v>34375</v>
+        <v>34372</v>
       </c>
       <c r="F16" s="3">
-        <v>33712</v>
+        <v>33710</v>
       </c>
       <c r="G16" s="3">
-        <v>35654</v>
+        <v>35649</v>
       </c>
       <c r="H16" s="3">
-        <v>37599</v>
+        <v>37595</v>
       </c>
       <c r="I16" s="3">
-        <v>37000</v>
+        <v>36996</v>
       </c>
       <c r="J16" s="3">
-        <v>30849</v>
+        <v>30847</v>
       </c>
       <c r="K16" s="3">
-        <v>29534</v>
+        <v>29530</v>
       </c>
       <c r="L16" s="3">
-        <v>30863</v>
+        <v>30862</v>
       </c>
       <c r="M16" s="3">
-        <v>32118</v>
+        <v>32116</v>
       </c>
       <c r="N16" s="3">
-        <v>36615</v>
+        <v>36612</v>
       </c>
     </row>
     <row r="17" spans="1:14" s="8" customFormat="1" ht="12.6" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="8">
         <v>5.5</v>
       </c>
       <c r="C17" s="8">
         <v>5.5</v>
       </c>
       <c r="D17" s="8">
         <v>4.8</v>
       </c>
       <c r="E17" s="8">
         <v>3.9</v>
       </c>
       <c r="F17" s="8">
         <v>3.9</v>
       </c>
       <c r="G17" s="8">
         <v>4</v>
       </c>
       <c r="H17" s="8">
@@ -1300,154 +1300,154 @@
       </c>
       <c r="J20" s="6">
         <v>43344</v>
       </c>
       <c r="K20" s="6">
         <v>43374</v>
       </c>
       <c r="L20" s="6">
         <v>43405</v>
       </c>
       <c r="M20" s="6">
         <v>43435</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="11">
         <v>567853</v>
       </c>
       <c r="C21" s="11">
-        <v>572253</v>
+        <v>572254</v>
       </c>
       <c r="D21" s="11">
-        <v>570069</v>
+        <v>570070</v>
       </c>
       <c r="E21" s="11">
-        <v>568267</v>
+        <v>568266</v>
       </c>
       <c r="F21" s="11">
-        <v>570634</v>
+        <v>570633</v>
       </c>
       <c r="G21" s="11">
-        <v>574940</v>
+        <v>574941</v>
       </c>
       <c r="H21" s="11">
-        <v>578003</v>
+        <v>578004</v>
       </c>
       <c r="I21" s="11">
         <v>569716</v>
       </c>
       <c r="J21" s="11">
-        <v>573031</v>
+        <v>573033</v>
       </c>
       <c r="K21" s="11">
-        <v>571974</v>
+        <v>571975</v>
       </c>
       <c r="L21" s="11">
-        <v>572741</v>
+        <v>572739</v>
       </c>
       <c r="M21" s="11">
         <v>570950</v>
       </c>
       <c r="N21" s="3">
         <v>571703</v>
       </c>
     </row>
     <row r="22" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A22" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="11">
         <v>538220</v>
       </c>
       <c r="C22" s="11">
-        <v>541869</v>
+        <v>541870</v>
       </c>
       <c r="D22" s="11">
         <v>543932</v>
       </c>
       <c r="E22" s="11">
-        <v>546471</v>
+        <v>546470</v>
       </c>
       <c r="F22" s="11">
-        <v>549434</v>
+        <v>549433</v>
       </c>
       <c r="G22" s="11">
         <v>553220</v>
       </c>
       <c r="H22" s="11">
         <v>554619</v>
       </c>
       <c r="I22" s="11">
         <v>545814</v>
       </c>
       <c r="J22" s="11">
-        <v>553505</v>
+        <v>553507</v>
       </c>
       <c r="K22" s="11">
-        <v>553408</v>
+        <v>553409</v>
       </c>
       <c r="L22" s="11">
-        <v>552073</v>
+        <v>552071</v>
       </c>
       <c r="M22" s="11">
         <v>550572</v>
       </c>
       <c r="N22" s="3">
         <v>548595</v>
       </c>
     </row>
     <row r="23" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A23" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="11">
         <v>29633</v>
       </c>
       <c r="C23" s="11">
         <v>30384</v>
       </c>
       <c r="D23" s="11">
-        <v>26137</v>
+        <v>26138</v>
       </c>
       <c r="E23" s="11">
         <v>21796</v>
       </c>
       <c r="F23" s="11">
         <v>21200</v>
       </c>
       <c r="G23" s="11">
-        <v>21720</v>
+        <v>21721</v>
       </c>
       <c r="H23" s="11">
-        <v>23384</v>
+        <v>23385</v>
       </c>
       <c r="I23" s="11">
         <v>23902</v>
       </c>
       <c r="J23" s="11">
         <v>19526</v>
       </c>
       <c r="K23" s="11">
         <v>18566</v>
       </c>
       <c r="L23" s="11">
         <v>20668</v>
       </c>
       <c r="M23" s="11">
         <v>20378</v>
       </c>
       <c r="N23" s="3">
         <v>23108</v>
       </c>
     </row>
     <row r="24" spans="1:14" s="8" customFormat="1" ht="12.6" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="12">
@@ -1548,175 +1548,175 @@
       </c>
       <c r="I27" s="6">
         <v>43313</v>
       </c>
       <c r="J27" s="6">
         <v>43344</v>
       </c>
       <c r="K27" s="6">
         <v>43374</v>
       </c>
       <c r="L27" s="6">
         <v>43405</v>
       </c>
       <c r="M27" s="6">
         <v>43435</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A28" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="11">
-        <v>300650</v>
+        <v>300589</v>
       </c>
       <c r="C28" s="11">
-        <v>303551</v>
+        <v>303488</v>
       </c>
       <c r="D28" s="11">
-        <v>303641</v>
+        <v>303580</v>
       </c>
       <c r="E28" s="11">
-        <v>302303</v>
+        <v>302240</v>
       </c>
       <c r="F28" s="11">
-        <v>303612</v>
+        <v>303550</v>
       </c>
       <c r="G28" s="11">
-        <v>306646</v>
+        <v>306579</v>
       </c>
       <c r="H28" s="11">
-        <v>307544</v>
+        <v>307475</v>
       </c>
       <c r="I28" s="11">
-        <v>305477</v>
+        <v>305411</v>
       </c>
       <c r="J28" s="11">
-        <v>302656</v>
+        <v>302594</v>
       </c>
       <c r="K28" s="11">
-        <v>303595</v>
+        <v>303529</v>
       </c>
       <c r="L28" s="11">
-        <v>304221</v>
+        <v>304159</v>
       </c>
       <c r="M28" s="11">
-        <v>304803</v>
+        <v>304737</v>
       </c>
       <c r="N28" s="3">
-        <v>304058</v>
+        <v>303994</v>
       </c>
     </row>
     <row r="29" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A29" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="11">
-        <v>282602</v>
+        <v>282543</v>
       </c>
       <c r="C29" s="11">
-        <v>285936</v>
+        <v>285876</v>
       </c>
       <c r="D29" s="11">
-        <v>287780</v>
+        <v>287723</v>
       </c>
       <c r="E29" s="11">
-        <v>289724</v>
+        <v>289664</v>
       </c>
       <c r="F29" s="11">
-        <v>291100</v>
+        <v>291040</v>
       </c>
       <c r="G29" s="11">
-        <v>292712</v>
+        <v>292651</v>
       </c>
       <c r="H29" s="11">
-        <v>293329</v>
+        <v>293265</v>
       </c>
       <c r="I29" s="11">
-        <v>292379</v>
+        <v>292317</v>
       </c>
       <c r="J29" s="11">
-        <v>291333</v>
+        <v>291273</v>
       </c>
       <c r="K29" s="11">
-        <v>292627</v>
+        <v>292565</v>
       </c>
       <c r="L29" s="11">
-        <v>294026</v>
+        <v>293965</v>
       </c>
       <c r="M29" s="11">
-        <v>293063</v>
+        <v>292999</v>
       </c>
       <c r="N29" s="3">
-        <v>290551</v>
+        <v>290490</v>
       </c>
     </row>
     <row r="30" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A30" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="11">
-        <v>18048</v>
+        <v>18046</v>
       </c>
       <c r="C30" s="11">
-        <v>17615</v>
+        <v>17612</v>
       </c>
       <c r="D30" s="11">
-        <v>15861</v>
+        <v>15857</v>
       </c>
       <c r="E30" s="11">
-        <v>12579</v>
+        <v>12576</v>
       </c>
       <c r="F30" s="11">
-        <v>12512</v>
+        <v>12510</v>
       </c>
       <c r="G30" s="11">
-        <v>13934</v>
+        <v>13928</v>
       </c>
       <c r="H30" s="11">
-        <v>14215</v>
+        <v>14210</v>
       </c>
       <c r="I30" s="11">
-        <v>13098</v>
+        <v>13094</v>
       </c>
       <c r="J30" s="11">
-        <v>11323</v>
+        <v>11321</v>
       </c>
       <c r="K30" s="11">
-        <v>10968</v>
+        <v>10964</v>
       </c>
       <c r="L30" s="11">
-        <v>10195</v>
+        <v>10194</v>
       </c>
       <c r="M30" s="11">
-        <v>11740</v>
+        <v>11738</v>
       </c>
       <c r="N30" s="3">
-        <v>13507</v>
+        <v>13504</v>
       </c>
     </row>
     <row r="31" spans="1:14" s="8" customFormat="1" ht="12.6" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="12">
         <v>6</v>
       </c>
       <c r="C31" s="12">
         <v>5.8</v>
       </c>
       <c r="D31" s="12">
         <v>5.2</v>
       </c>
       <c r="E31" s="12">
         <v>4.2</v>
       </c>
       <c r="F31" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="G31" s="12">
         <v>4.5</v>
       </c>
       <c r="H31" s="12">
@@ -1784,198 +1784,198 @@
       </c>
       <c r="I33" s="6">
         <v>43313</v>
       </c>
       <c r="J33" s="6">
         <v>43344</v>
       </c>
       <c r="K33" s="6">
         <v>43374</v>
       </c>
       <c r="L33" s="6">
         <v>43405</v>
       </c>
       <c r="M33" s="6">
         <v>43435</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A34" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B34" s="11">
-        <v>8550</v>
+        <v>8560</v>
       </c>
       <c r="C34" s="11">
-        <v>8626</v>
+        <v>8635</v>
       </c>
       <c r="D34" s="11">
-        <v>8592</v>
+        <v>8601</v>
       </c>
       <c r="E34" s="11">
-        <v>8603</v>
+        <v>8612</v>
       </c>
       <c r="F34" s="11">
-        <v>8657</v>
+        <v>8668</v>
       </c>
       <c r="G34" s="11">
-        <v>8733</v>
+        <v>8743</v>
       </c>
       <c r="H34" s="11">
-        <v>8765</v>
+        <v>8775</v>
       </c>
       <c r="I34" s="11">
-        <v>8638</v>
+        <v>8648</v>
       </c>
       <c r="J34" s="11">
-        <v>8718</v>
+        <v>8728</v>
       </c>
       <c r="K34" s="11">
-        <v>8707</v>
+        <v>8717</v>
       </c>
       <c r="L34" s="11">
-        <v>8717</v>
+        <v>8726</v>
       </c>
       <c r="M34" s="11">
-        <v>8694</v>
+        <v>8703</v>
       </c>
       <c r="N34" s="3">
-        <v>8666</v>
+        <v>8677</v>
       </c>
     </row>
     <row r="35" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A35" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="11">
-        <v>8266</v>
+        <v>8275</v>
       </c>
       <c r="C35" s="11">
-        <v>8319</v>
+        <v>8328</v>
       </c>
       <c r="D35" s="11">
-        <v>8340</v>
+        <v>8349</v>
       </c>
       <c r="E35" s="11">
-        <v>8390</v>
+        <v>8399</v>
       </c>
       <c r="F35" s="11">
-        <v>8433</v>
+        <v>8443</v>
       </c>
       <c r="G35" s="11">
-        <v>8493</v>
+        <v>8502</v>
       </c>
       <c r="H35" s="11">
-        <v>8518</v>
+        <v>8527</v>
       </c>
       <c r="I35" s="11">
-        <v>8378</v>
+        <v>8387</v>
       </c>
       <c r="J35" s="11">
-        <v>8473</v>
+        <v>8482</v>
       </c>
       <c r="K35" s="11">
-        <v>8485</v>
+        <v>8495</v>
       </c>
       <c r="L35" s="11">
-        <v>8475</v>
+        <v>8484</v>
       </c>
       <c r="M35" s="11">
-        <v>8475</v>
+        <v>8484</v>
       </c>
       <c r="N35" s="3">
-        <v>8420</v>
+        <v>8430</v>
       </c>
     </row>
     <row r="36" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="11">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C36" s="11">
         <v>307</v>
       </c>
       <c r="D36" s="11">
         <v>252</v>
       </c>
       <c r="E36" s="11">
         <v>213</v>
       </c>
       <c r="F36" s="11">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G36" s="11">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H36" s="11">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="I36" s="11">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="J36" s="11">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="K36" s="11">
         <v>222</v>
       </c>
       <c r="L36" s="11">
         <v>242</v>
       </c>
       <c r="M36" s="11">
         <v>219</v>
       </c>
       <c r="N36" s="3">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="37" spans="1:14" s="8" customFormat="1" ht="12.6" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="12">
         <v>3.3</v>
       </c>
       <c r="C37" s="12">
         <v>3.6</v>
       </c>
       <c r="D37" s="12">
         <v>2.9</v>
       </c>
       <c r="E37" s="12">
         <v>2.5</v>
       </c>
       <c r="F37" s="12">
         <v>2.6</v>
       </c>
       <c r="G37" s="12">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="H37" s="12">
         <v>2.8</v>
       </c>
       <c r="I37" s="12">
         <v>3</v>
       </c>
       <c r="J37" s="12">
         <v>2.8</v>
       </c>
       <c r="K37" s="12">
         <v>2.5</v>
       </c>
       <c r="L37" s="12">
         <v>2.8</v>
       </c>
       <c r="M37" s="12">
         <v>2.5</v>
       </c>
       <c r="N37" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="38" spans="1:14" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A38" s="9"/>
@@ -2020,175 +2020,175 @@
       </c>
       <c r="I39" s="6">
         <v>43313</v>
       </c>
       <c r="J39" s="6">
         <v>43344</v>
       </c>
       <c r="K39" s="6">
         <v>43374</v>
       </c>
       <c r="L39" s="6">
         <v>43405</v>
       </c>
       <c r="M39" s="6">
         <v>43435</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B40" s="11">
-        <v>11654</v>
+        <v>11665</v>
       </c>
       <c r="C40" s="11">
-        <v>11735</v>
+        <v>11746</v>
       </c>
       <c r="D40" s="11">
-        <v>11687</v>
+        <v>11697</v>
       </c>
       <c r="E40" s="11">
-        <v>11626</v>
+        <v>11636</v>
       </c>
       <c r="F40" s="11">
-        <v>11675</v>
+        <v>11686</v>
       </c>
       <c r="G40" s="11">
-        <v>11762</v>
+        <v>11772</v>
       </c>
       <c r="H40" s="11">
-        <v>11846</v>
+        <v>11857</v>
       </c>
       <c r="I40" s="11">
-        <v>11632</v>
+        <v>11643</v>
       </c>
       <c r="J40" s="11">
-        <v>11668</v>
+        <v>11678</v>
       </c>
       <c r="K40" s="11">
-        <v>11662</v>
+        <v>11674</v>
       </c>
       <c r="L40" s="11">
-        <v>11710</v>
+        <v>11721</v>
       </c>
       <c r="M40" s="11">
-        <v>11669</v>
+        <v>11680</v>
       </c>
       <c r="N40" s="3">
-        <v>11694</v>
+        <v>11705</v>
       </c>
     </row>
     <row r="41" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="11">
-        <v>11041</v>
+        <v>11051</v>
       </c>
       <c r="C41" s="11">
-        <v>11111</v>
+        <v>11121</v>
       </c>
       <c r="D41" s="11">
-        <v>11140</v>
+        <v>11150</v>
       </c>
       <c r="E41" s="11">
-        <v>11206</v>
+        <v>11216</v>
       </c>
       <c r="F41" s="11">
-        <v>11264</v>
+        <v>11274</v>
       </c>
       <c r="G41" s="11">
-        <v>11343</v>
+        <v>11353</v>
       </c>
       <c r="H41" s="11">
-        <v>11377</v>
+        <v>11387</v>
       </c>
       <c r="I41" s="11">
-        <v>11190</v>
+        <v>11200</v>
       </c>
       <c r="J41" s="11">
-        <v>11317</v>
+        <v>11327</v>
       </c>
       <c r="K41" s="11">
-        <v>11333</v>
+        <v>11344</v>
       </c>
       <c r="L41" s="11">
-        <v>11319</v>
+        <v>11329</v>
       </c>
       <c r="M41" s="11">
-        <v>11319</v>
+        <v>11330</v>
       </c>
       <c r="N41" s="3">
-        <v>11247</v>
+        <v>11257</v>
       </c>
     </row>
     <row r="42" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="11">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C42" s="11">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="D42" s="11">
         <v>547</v>
       </c>
       <c r="E42" s="11">
         <v>420</v>
       </c>
       <c r="F42" s="11">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G42" s="11">
         <v>419</v>
       </c>
       <c r="H42" s="11">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="I42" s="11">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="J42" s="11">
         <v>351</v>
       </c>
       <c r="K42" s="11">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="L42" s="11">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="M42" s="11">
         <v>350</v>
       </c>
       <c r="N42" s="3">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="43" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B43" s="12">
         <v>5.3</v>
       </c>
       <c r="C43" s="12">
         <v>5.3</v>
       </c>
       <c r="D43" s="12">
         <v>4.7</v>
       </c>
       <c r="E43" s="12">
         <v>3.6</v>
       </c>
       <c r="F43" s="12">
         <v>3.5</v>
       </c>
       <c r="G43" s="12">
         <v>3.6</v>
       </c>
       <c r="H43" s="12">
@@ -2256,160 +2256,160 @@
       </c>
       <c r="I45" s="6">
         <v>43313</v>
       </c>
       <c r="J45" s="6">
         <v>43344</v>
       </c>
       <c r="K45" s="6">
         <v>43374</v>
       </c>
       <c r="L45" s="6">
         <v>43405</v>
       </c>
       <c r="M45" s="6">
         <v>43435</v>
       </c>
       <c r="N45" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="46" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B46" s="11">
-        <v>8926</v>
+        <v>8925</v>
       </c>
       <c r="C46" s="11">
         <v>8985</v>
       </c>
       <c r="D46" s="11">
-        <v>8961</v>
+        <v>8960</v>
       </c>
       <c r="E46" s="11">
-        <v>8901</v>
+        <v>8900</v>
       </c>
       <c r="F46" s="11">
         <v>8911</v>
       </c>
       <c r="G46" s="11">
-        <v>8969</v>
+        <v>8968</v>
       </c>
       <c r="H46" s="11">
         <v>9069</v>
       </c>
       <c r="I46" s="11">
         <v>8960</v>
       </c>
       <c r="J46" s="11">
-        <v>8970</v>
+        <v>8969</v>
       </c>
       <c r="K46" s="11">
         <v>8932</v>
       </c>
       <c r="L46" s="11">
         <v>8944</v>
       </c>
       <c r="M46" s="11">
         <v>8944</v>
       </c>
       <c r="N46" s="3">
-        <v>8957</v>
+        <v>8956</v>
       </c>
     </row>
     <row r="47" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A47" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="11">
-        <v>8434</v>
+        <v>8433</v>
       </c>
       <c r="C47" s="11">
         <v>8500</v>
       </c>
       <c r="D47" s="11">
-        <v>8536</v>
+        <v>8535</v>
       </c>
       <c r="E47" s="11">
-        <v>8574</v>
+        <v>8573</v>
       </c>
       <c r="F47" s="11">
         <v>8613</v>
       </c>
       <c r="G47" s="11">
-        <v>8675</v>
+        <v>8674</v>
       </c>
       <c r="H47" s="11">
         <v>8695</v>
       </c>
       <c r="I47" s="11">
-        <v>8563</v>
+        <v>8562</v>
       </c>
       <c r="J47" s="11">
-        <v>8683</v>
+        <v>8682</v>
       </c>
       <c r="K47" s="11">
         <v>8670</v>
       </c>
       <c r="L47" s="11">
         <v>8653</v>
       </c>
       <c r="M47" s="11">
         <v>8622</v>
       </c>
       <c r="N47" s="3">
-        <v>8602</v>
+        <v>8601</v>
       </c>
     </row>
     <row r="48" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A48" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B48" s="11">
         <v>492</v>
       </c>
       <c r="C48" s="11">
         <v>485</v>
       </c>
       <c r="D48" s="11">
         <v>425</v>
       </c>
       <c r="E48" s="11">
         <v>327</v>
       </c>
       <c r="F48" s="11">
         <v>298</v>
       </c>
       <c r="G48" s="11">
         <v>294</v>
       </c>
       <c r="H48" s="11">
         <v>374</v>
       </c>
       <c r="I48" s="11">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="J48" s="11">
         <v>287</v>
       </c>
       <c r="K48" s="11">
         <v>262</v>
       </c>
       <c r="L48" s="11">
         <v>291</v>
       </c>
       <c r="M48" s="11">
         <v>322</v>
       </c>
       <c r="N48" s="3">
         <v>355</v>
       </c>
     </row>
     <row r="49" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A49" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B49" s="12">
         <v>5.5</v>
       </c>
       <c r="C49" s="12">
@@ -2492,131 +2492,131 @@
       </c>
       <c r="I51" s="6">
         <v>43313</v>
       </c>
       <c r="J51" s="6">
         <v>43344</v>
       </c>
       <c r="K51" s="6">
         <v>43374</v>
       </c>
       <c r="L51" s="6">
         <v>43405</v>
       </c>
       <c r="M51" s="6">
         <v>43435</v>
       </c>
       <c r="N51" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="52" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A52" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="11">
-        <v>9706</v>
+        <v>9709</v>
       </c>
       <c r="C52" s="11">
-        <v>9782</v>
+        <v>9785</v>
       </c>
       <c r="D52" s="11">
-        <v>9773</v>
+        <v>9776</v>
       </c>
       <c r="E52" s="11">
-        <v>9724</v>
+        <v>9727</v>
       </c>
       <c r="F52" s="11">
-        <v>9759</v>
+        <v>9762</v>
       </c>
       <c r="G52" s="11">
-        <v>9822</v>
+        <v>9826</v>
       </c>
       <c r="H52" s="11">
-        <v>9884</v>
+        <v>9888</v>
       </c>
       <c r="I52" s="11">
-        <v>9727</v>
+        <v>9731</v>
       </c>
       <c r="J52" s="11">
-        <v>9792</v>
+        <v>9796</v>
       </c>
       <c r="K52" s="11">
-        <v>9790</v>
+        <v>9794</v>
       </c>
       <c r="L52" s="11">
-        <v>9795</v>
+        <v>9798</v>
       </c>
       <c r="M52" s="11">
-        <v>9747</v>
+        <v>9751</v>
       </c>
       <c r="N52" s="3">
-        <v>9775</v>
+        <v>9778</v>
       </c>
     </row>
     <row r="53" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A53" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="11">
-        <v>9149</v>
+        <v>9152</v>
       </c>
       <c r="C53" s="11">
-        <v>9221</v>
+        <v>9224</v>
       </c>
       <c r="D53" s="11">
-        <v>9260</v>
+        <v>9263</v>
       </c>
       <c r="E53" s="11">
-        <v>9301</v>
+        <v>9304</v>
       </c>
       <c r="F53" s="11">
-        <v>9344</v>
+        <v>9347</v>
       </c>
       <c r="G53" s="11">
-        <v>9410</v>
+        <v>9414</v>
       </c>
       <c r="H53" s="11">
-        <v>9432</v>
+        <v>9436</v>
       </c>
       <c r="I53" s="11">
-        <v>9289</v>
+        <v>9293</v>
       </c>
       <c r="J53" s="11">
-        <v>9419</v>
+        <v>9423</v>
       </c>
       <c r="K53" s="11">
-        <v>9405</v>
+        <v>9409</v>
       </c>
       <c r="L53" s="11">
-        <v>9387</v>
+        <v>9390</v>
       </c>
       <c r="M53" s="11">
-        <v>9353</v>
+        <v>9357</v>
       </c>
       <c r="N53" s="3">
-        <v>9331</v>
+        <v>9334</v>
       </c>
     </row>
     <row r="54" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A54" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B54" s="11">
         <v>557</v>
       </c>
       <c r="C54" s="11">
         <v>561</v>
       </c>
       <c r="D54" s="11">
         <v>513</v>
       </c>
       <c r="E54" s="11">
         <v>423</v>
       </c>
       <c r="F54" s="11">
         <v>415</v>
       </c>
       <c r="G54" s="11">
         <v>412</v>
       </c>
       <c r="H54" s="11">
@@ -2633,51 +2633,51 @@
       </c>
       <c r="L54" s="11">
         <v>408</v>
       </c>
       <c r="M54" s="11">
         <v>394</v>
       </c>
       <c r="N54" s="3">
         <v>444</v>
       </c>
     </row>
     <row r="55" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A55" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B55" s="12">
         <v>5.7</v>
       </c>
       <c r="C55" s="12">
         <v>5.7</v>
       </c>
       <c r="D55" s="12">
         <v>5.2</v>
       </c>
       <c r="E55" s="12">
-        <v>4.4000000000000004</v>
+        <v>4.3</v>
       </c>
       <c r="F55" s="12">
         <v>4.3</v>
       </c>
       <c r="G55" s="12">
         <v>4.2</v>
       </c>
       <c r="H55" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="I55" s="12">
         <v>4.5</v>
       </c>
       <c r="J55" s="12">
         <v>3.8</v>
       </c>
       <c r="K55" s="12">
         <v>3.9</v>
       </c>
       <c r="L55" s="12">
         <v>4.2</v>
       </c>
       <c r="M55" s="12">
         <v>4</v>
       </c>
@@ -2728,131 +2728,131 @@
       </c>
       <c r="I57" s="6">
         <v>43313</v>
       </c>
       <c r="J57" s="6">
         <v>43344</v>
       </c>
       <c r="K57" s="6">
         <v>43374</v>
       </c>
       <c r="L57" s="6">
         <v>43405</v>
       </c>
       <c r="M57" s="6">
         <v>43435</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="58" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A58" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B58" s="11">
-        <v>4348</v>
+        <v>4338</v>
       </c>
       <c r="C58" s="11">
-        <v>4362</v>
+        <v>4352</v>
       </c>
       <c r="D58" s="11">
-        <v>4316</v>
+        <v>4306</v>
       </c>
       <c r="E58" s="11">
-        <v>4276</v>
+        <v>4266</v>
       </c>
       <c r="F58" s="11">
-        <v>4297</v>
+        <v>4287</v>
       </c>
       <c r="G58" s="11">
-        <v>4323</v>
+        <v>4313</v>
       </c>
       <c r="H58" s="11">
-        <v>4371</v>
+        <v>4361</v>
       </c>
       <c r="I58" s="11">
-        <v>4317</v>
+        <v>4307</v>
       </c>
       <c r="J58" s="11">
-        <v>4314</v>
+        <v>4304</v>
       </c>
       <c r="K58" s="11">
-        <v>4318</v>
+        <v>4308</v>
       </c>
       <c r="L58" s="11">
+        <v>4304</v>
+      </c>
+      <c r="M58" s="11">
+        <v>4331</v>
+      </c>
+      <c r="N58" s="3">
         <v>4315</v>
-      </c>
-[...4 lines deleted...]
-        <v>4325</v>
       </c>
     </row>
     <row r="59" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A59" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="11">
-        <v>4079</v>
+        <v>4069</v>
       </c>
       <c r="C59" s="11">
-        <v>4092</v>
+        <v>4082</v>
       </c>
       <c r="D59" s="11">
-        <v>4104</v>
+        <v>4094</v>
       </c>
       <c r="E59" s="11">
-        <v>4125</v>
+        <v>4115</v>
       </c>
       <c r="F59" s="11">
-        <v>4158</v>
+        <v>4148</v>
       </c>
       <c r="G59" s="11">
-        <v>4183</v>
+        <v>4173</v>
       </c>
       <c r="H59" s="11">
-        <v>4196</v>
+        <v>4186</v>
       </c>
       <c r="I59" s="11">
-        <v>4121</v>
+        <v>4111</v>
       </c>
       <c r="J59" s="11">
-        <v>4183</v>
+        <v>4173</v>
       </c>
       <c r="K59" s="11">
-        <v>4198</v>
+        <v>4188</v>
       </c>
       <c r="L59" s="11">
-        <v>4181</v>
+        <v>4170</v>
       </c>
       <c r="M59" s="11">
-        <v>4178</v>
+        <v>4167</v>
       </c>
       <c r="N59" s="3">
-        <v>4150</v>
+        <v>4140</v>
       </c>
     </row>
     <row r="60" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A60" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B60" s="11">
         <v>269</v>
       </c>
       <c r="C60" s="11">
         <v>270</v>
       </c>
       <c r="D60" s="11">
         <v>212</v>
       </c>
       <c r="E60" s="11">
         <v>151</v>
       </c>
       <c r="F60" s="11">
         <v>139</v>
       </c>
       <c r="G60" s="11">
         <v>140</v>
       </c>
       <c r="H60" s="11">
@@ -2881,66 +2881,66 @@
       <c r="A61" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B61" s="12">
         <v>6.2</v>
       </c>
       <c r="C61" s="12">
         <v>6.2</v>
       </c>
       <c r="D61" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="E61" s="12">
         <v>3.5</v>
       </c>
       <c r="F61" s="12">
         <v>3.2</v>
       </c>
       <c r="G61" s="12">
         <v>3.2</v>
       </c>
       <c r="H61" s="12">
         <v>4</v>
       </c>
       <c r="I61" s="12">
-        <v>4.5</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="J61" s="12">
         <v>3</v>
       </c>
       <c r="K61" s="12">
         <v>2.8</v>
       </c>
       <c r="L61" s="12">
         <v>3.1</v>
       </c>
       <c r="M61" s="12">
         <v>3.8</v>
       </c>
       <c r="N61" s="8">
-        <v>4</v>
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="62" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A62" s="9"/>
       <c r="B62" s="12"/>
       <c r="C62" s="12"/>
       <c r="D62" s="12"/>
       <c r="E62" s="12"/>
       <c r="F62" s="12"/>
       <c r="G62" s="12"/>
       <c r="H62" s="12"/>
       <c r="I62" s="12"/>
       <c r="J62" s="12"/>
       <c r="K62" s="12"/>
       <c r="L62" s="12"/>
       <c r="M62" s="12"/>
       <c r="N62" s="12"/>
     </row>
     <row r="63" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A63" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B63" s="6">
         <v>43101</v>
       </c>
@@ -2964,175 +2964,175 @@
       </c>
       <c r="I63" s="6">
         <v>43313</v>
       </c>
       <c r="J63" s="6">
         <v>43344</v>
       </c>
       <c r="K63" s="6">
         <v>43374</v>
       </c>
       <c r="L63" s="6">
         <v>43405</v>
       </c>
       <c r="M63" s="6">
         <v>43435</v>
       </c>
       <c r="N63" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="64" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A64" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B64" s="11">
-        <v>19494</v>
+        <v>19492</v>
       </c>
       <c r="C64" s="11">
-        <v>19621</v>
+        <v>19619</v>
       </c>
       <c r="D64" s="11">
-        <v>19526</v>
+        <v>19523</v>
       </c>
       <c r="E64" s="11">
-        <v>19425</v>
+        <v>19423</v>
       </c>
       <c r="F64" s="11">
-        <v>19466</v>
+        <v>19464</v>
       </c>
       <c r="G64" s="11">
-        <v>19635</v>
+        <v>19633</v>
       </c>
       <c r="H64" s="11">
-        <v>19767</v>
+        <v>19765</v>
       </c>
       <c r="I64" s="11">
-        <v>19550</v>
+        <v>19548</v>
       </c>
       <c r="J64" s="11">
-        <v>19602</v>
+        <v>19600</v>
       </c>
       <c r="K64" s="11">
-        <v>19538</v>
+        <v>19536</v>
       </c>
       <c r="L64" s="11">
+        <v>19555</v>
+      </c>
+      <c r="M64" s="11">
+        <v>19531</v>
+      </c>
+      <c r="N64" s="3">
         <v>19557</v>
-      </c>
-[...4 lines deleted...]
-        <v>19560</v>
       </c>
     </row>
     <row r="65" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A65" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="11">
-        <v>18464</v>
+        <v>18462</v>
       </c>
       <c r="C65" s="11">
-        <v>18604</v>
+        <v>18602</v>
       </c>
       <c r="D65" s="11">
-        <v>18682</v>
+        <v>18680</v>
       </c>
       <c r="E65" s="11">
-        <v>18764</v>
+        <v>18762</v>
       </c>
       <c r="F65" s="11">
-        <v>18856</v>
+        <v>18854</v>
       </c>
       <c r="G65" s="11">
-        <v>18989</v>
+        <v>18987</v>
       </c>
       <c r="H65" s="11">
-        <v>19034</v>
+        <v>19032</v>
       </c>
       <c r="I65" s="11">
-        <v>18741</v>
+        <v>18739</v>
       </c>
       <c r="J65" s="11">
-        <v>19008</v>
+        <v>19006</v>
       </c>
       <c r="K65" s="11">
-        <v>18985</v>
+        <v>18983</v>
       </c>
       <c r="L65" s="11">
-        <v>18944</v>
+        <v>18942</v>
       </c>
       <c r="M65" s="11">
-        <v>18877</v>
+        <v>18875</v>
       </c>
       <c r="N65" s="3">
-        <v>18829</v>
+        <v>18827</v>
       </c>
     </row>
     <row r="66" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A66" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B66" s="11">
         <v>1030</v>
       </c>
       <c r="C66" s="11">
         <v>1017</v>
       </c>
       <c r="D66" s="11">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="E66" s="11">
         <v>661</v>
       </c>
       <c r="F66" s="11">
         <v>610</v>
       </c>
       <c r="G66" s="11">
         <v>646</v>
       </c>
       <c r="H66" s="11">
         <v>733</v>
       </c>
       <c r="I66" s="11">
         <v>809</v>
       </c>
       <c r="J66" s="11">
         <v>594</v>
       </c>
       <c r="K66" s="11">
         <v>553</v>
       </c>
       <c r="L66" s="11">
         <v>613</v>
       </c>
       <c r="M66" s="11">
         <v>656</v>
       </c>
       <c r="N66" s="3">
-        <v>731</v>
+        <v>730</v>
       </c>
     </row>
     <row r="67" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A67" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B67" s="12">
         <v>5.3</v>
       </c>
       <c r="C67" s="12">
         <v>5.2</v>
       </c>
       <c r="D67" s="12">
         <v>4.3</v>
       </c>
       <c r="E67" s="12">
         <v>3.4</v>
       </c>
       <c r="F67" s="12">
         <v>3.1</v>
       </c>
       <c r="G67" s="12">
         <v>3.3</v>
       </c>
       <c r="H67" s="12">
@@ -3200,160 +3200,160 @@
       </c>
       <c r="I69" s="6">
         <v>43313</v>
       </c>
       <c r="J69" s="6">
         <v>43344</v>
       </c>
       <c r="K69" s="6">
         <v>43374</v>
       </c>
       <c r="L69" s="6">
         <v>43405</v>
       </c>
       <c r="M69" s="6">
         <v>43435</v>
       </c>
       <c r="N69" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A70" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B70" s="11">
-        <v>42578</v>
+        <v>42568</v>
       </c>
       <c r="C70" s="11">
-        <v>42953</v>
+        <v>42942</v>
       </c>
       <c r="D70" s="11">
-        <v>42870</v>
+        <v>42859</v>
       </c>
       <c r="E70" s="11">
-        <v>42803</v>
+        <v>42792</v>
       </c>
       <c r="F70" s="11">
-        <v>43010</v>
+        <v>42999</v>
       </c>
       <c r="G70" s="11">
-        <v>43334</v>
+        <v>43323</v>
       </c>
       <c r="H70" s="11">
-        <v>43505</v>
+        <v>43493</v>
       </c>
       <c r="I70" s="11">
-        <v>42912</v>
+        <v>42902</v>
       </c>
       <c r="J70" s="11">
-        <v>43232</v>
+        <v>43221</v>
       </c>
       <c r="K70" s="11">
-        <v>43148</v>
+        <v>43137</v>
       </c>
       <c r="L70" s="11">
-        <v>43203</v>
+        <v>43192</v>
       </c>
       <c r="M70" s="11">
-        <v>43004</v>
+        <v>42993</v>
       </c>
       <c r="N70" s="3">
-        <v>43046</v>
+        <v>43035</v>
       </c>
     </row>
     <row r="71" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A71" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="11">
-        <v>40550</v>
+        <v>40540</v>
       </c>
       <c r="C71" s="11">
-        <v>40869</v>
+        <v>40858</v>
       </c>
       <c r="D71" s="11">
-        <v>41042</v>
+        <v>41031</v>
       </c>
       <c r="E71" s="11">
-        <v>41224</v>
+        <v>41213</v>
       </c>
       <c r="F71" s="11">
-        <v>41415</v>
+        <v>41403</v>
       </c>
       <c r="G71" s="11">
-        <v>41710</v>
+        <v>41699</v>
       </c>
       <c r="H71" s="11">
-        <v>41808</v>
+        <v>41796</v>
       </c>
       <c r="I71" s="11">
-        <v>41172</v>
+        <v>41161</v>
       </c>
       <c r="J71" s="11">
-        <v>41748</v>
+        <v>41737</v>
       </c>
       <c r="K71" s="11">
-        <v>41688</v>
+        <v>41677</v>
       </c>
       <c r="L71" s="11">
-        <v>41605</v>
+        <v>41594</v>
       </c>
       <c r="M71" s="11">
-        <v>41457</v>
+        <v>41446</v>
       </c>
       <c r="N71" s="3">
-        <v>41357</v>
+        <v>41346</v>
       </c>
     </row>
     <row r="72" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A72" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B72" s="11">
         <v>2028</v>
       </c>
       <c r="C72" s="11">
         <v>2084</v>
       </c>
       <c r="D72" s="11">
         <v>1828</v>
       </c>
       <c r="E72" s="11">
         <v>1579</v>
       </c>
       <c r="F72" s="11">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="G72" s="11">
         <v>1624</v>
       </c>
       <c r="H72" s="11">
         <v>1697</v>
       </c>
       <c r="I72" s="11">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="J72" s="11">
         <v>1484</v>
       </c>
       <c r="K72" s="11">
         <v>1460</v>
       </c>
       <c r="L72" s="11">
         <v>1598</v>
       </c>
       <c r="M72" s="11">
         <v>1547</v>
       </c>
       <c r="N72" s="3">
         <v>1689</v>
       </c>
     </row>
     <row r="73" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A73" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B73" s="12">
         <v>4.8</v>
       </c>
       <c r="C73" s="12">
@@ -3436,163 +3436,163 @@
       </c>
       <c r="I75" s="6">
         <v>43313</v>
       </c>
       <c r="J75" s="6">
         <v>43344</v>
       </c>
       <c r="K75" s="6">
         <v>43374</v>
       </c>
       <c r="L75" s="6">
         <v>43405</v>
       </c>
       <c r="M75" s="6">
         <v>43435</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="76" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A76" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B76" s="11">
-        <v>20346</v>
+        <v>20352</v>
       </c>
       <c r="C76" s="11">
-        <v>20508</v>
+        <v>20515</v>
       </c>
       <c r="D76" s="11">
-        <v>20433</v>
+        <v>20438</v>
       </c>
       <c r="E76" s="11">
-        <v>20372</v>
+        <v>20378</v>
       </c>
       <c r="F76" s="11">
-        <v>20427</v>
+        <v>20432</v>
       </c>
       <c r="G76" s="11">
-        <v>20586</v>
+        <v>20592</v>
       </c>
       <c r="H76" s="11">
-        <v>20715</v>
+        <v>20721</v>
       </c>
       <c r="I76" s="11">
-        <v>20437</v>
+        <v>20443</v>
       </c>
       <c r="J76" s="11">
-        <v>20558</v>
+        <v>20565</v>
       </c>
       <c r="K76" s="11">
-        <v>20519</v>
+        <v>20524</v>
       </c>
       <c r="L76" s="11">
-        <v>20539</v>
+        <v>20545</v>
       </c>
       <c r="M76" s="11">
-        <v>20471</v>
+        <v>20477</v>
       </c>
       <c r="N76" s="3">
-        <v>20493</v>
+        <v>20498</v>
       </c>
     </row>
     <row r="77" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A77" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B77" s="11">
-        <v>19399</v>
+        <v>19405</v>
       </c>
       <c r="C77" s="11">
-        <v>19552</v>
+        <v>19558</v>
       </c>
       <c r="D77" s="11">
-        <v>19635</v>
+        <v>19640</v>
       </c>
       <c r="E77" s="11">
-        <v>19722</v>
+        <v>19727</v>
       </c>
       <c r="F77" s="11">
-        <v>19813</v>
+        <v>19818</v>
       </c>
       <c r="G77" s="11">
-        <v>19954</v>
+        <v>19960</v>
       </c>
       <c r="H77" s="11">
-        <v>20001</v>
+        <v>20007</v>
       </c>
       <c r="I77" s="11">
-        <v>19697</v>
+        <v>19702</v>
       </c>
       <c r="J77" s="11">
-        <v>19972</v>
+        <v>19978</v>
       </c>
       <c r="K77" s="11">
-        <v>19944</v>
+        <v>19949</v>
       </c>
       <c r="L77" s="11">
-        <v>19904</v>
+        <v>19910</v>
       </c>
       <c r="M77" s="11">
-        <v>19833</v>
+        <v>19839</v>
       </c>
       <c r="N77" s="3">
-        <v>19786</v>
+        <v>19791</v>
       </c>
     </row>
     <row r="78" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A78" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B78" s="11">
         <v>947</v>
       </c>
       <c r="C78" s="11">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="D78" s="11">
         <v>798</v>
       </c>
       <c r="E78" s="11">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="F78" s="11">
         <v>614</v>
       </c>
       <c r="G78" s="11">
         <v>632</v>
       </c>
       <c r="H78" s="11">
         <v>714</v>
       </c>
       <c r="I78" s="11">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="J78" s="11">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="K78" s="11">
         <v>575</v>
       </c>
       <c r="L78" s="11">
         <v>635</v>
       </c>
       <c r="M78" s="11">
         <v>638</v>
       </c>
       <c r="N78" s="3">
         <v>707</v>
       </c>
     </row>
     <row r="79" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A79" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B79" s="12">
         <v>4.7</v>
       </c>
       <c r="C79" s="12">
         <v>4.7</v>
       </c>
       <c r="D79" s="12">
@@ -3672,131 +3672,131 @@
       </c>
       <c r="I81" s="6">
         <v>43313</v>
       </c>
       <c r="J81" s="6">
         <v>43344</v>
       </c>
       <c r="K81" s="6">
         <v>43374</v>
       </c>
       <c r="L81" s="6">
         <v>43405</v>
       </c>
       <c r="M81" s="6">
         <v>43435</v>
       </c>
       <c r="N81" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="82" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A82" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B82" s="11">
-        <v>7159</v>
+        <v>7160</v>
       </c>
       <c r="C82" s="11">
-        <v>7229</v>
+        <v>7230</v>
       </c>
       <c r="D82" s="11">
+        <v>7204</v>
+      </c>
+      <c r="E82" s="11">
         <v>7203</v>
       </c>
-      <c r="E82" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="F82" s="11">
+        <v>7228</v>
+      </c>
+      <c r="G82" s="11">
+        <v>7293</v>
+      </c>
+      <c r="H82" s="11">
+        <v>7332</v>
+      </c>
+      <c r="I82" s="11">
         <v>7227</v>
       </c>
-      <c r="G82" s="11">
-[...5 lines deleted...]
-      <c r="I82" s="11">
+      <c r="J82" s="11">
+        <v>7281</v>
+      </c>
+      <c r="K82" s="11">
+        <v>7247</v>
+      </c>
+      <c r="L82" s="11">
+        <v>7267</v>
+      </c>
+      <c r="M82" s="11">
         <v>7226</v>
       </c>
-      <c r="J82" s="11">
-[...10 lines deleted...]
-      </c>
       <c r="N82" s="3">
-        <v>7240</v>
+        <v>7241</v>
       </c>
     </row>
     <row r="83" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A83" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B83" s="11">
-        <v>6855</v>
+        <v>6856</v>
       </c>
       <c r="C83" s="11">
-        <v>6907</v>
+        <v>6908</v>
       </c>
       <c r="D83" s="11">
-        <v>6936</v>
+        <v>6937</v>
       </c>
       <c r="E83" s="11">
-        <v>6966</v>
+        <v>6967</v>
       </c>
       <c r="F83" s="11">
-        <v>7000</v>
+        <v>7001</v>
       </c>
       <c r="G83" s="11">
-        <v>7050</v>
+        <v>7051</v>
       </c>
       <c r="H83" s="11">
-        <v>7066</v>
+        <v>7067</v>
       </c>
       <c r="I83" s="11">
-        <v>6958</v>
+        <v>6959</v>
       </c>
       <c r="J83" s="11">
-        <v>7057</v>
+        <v>7058</v>
       </c>
       <c r="K83" s="11">
-        <v>7048</v>
+        <v>7049</v>
       </c>
       <c r="L83" s="11">
-        <v>7033</v>
+        <v>7034</v>
       </c>
       <c r="M83" s="11">
-        <v>7008</v>
+        <v>7009</v>
       </c>
       <c r="N83" s="3">
-        <v>6990</v>
+        <v>6991</v>
       </c>
     </row>
     <row r="84" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A84" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B84" s="11">
         <v>304</v>
       </c>
       <c r="C84" s="11">
         <v>322</v>
       </c>
       <c r="D84" s="11">
         <v>267</v>
       </c>
       <c r="E84" s="11">
         <v>236</v>
       </c>
       <c r="F84" s="11">
         <v>227</v>
       </c>
       <c r="G84" s="11">
         <v>242</v>
       </c>
       <c r="H84" s="11">
@@ -3908,169 +3908,169 @@
       </c>
       <c r="I87" s="6">
         <v>43313</v>
       </c>
       <c r="J87" s="6">
         <v>43344</v>
       </c>
       <c r="K87" s="6">
         <v>43374</v>
       </c>
       <c r="L87" s="6">
         <v>43405</v>
       </c>
       <c r="M87" s="6">
         <v>43435</v>
       </c>
       <c r="N87" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="88" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A88" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B88" s="11">
-        <v>24840</v>
+        <v>24846</v>
       </c>
       <c r="C88" s="11">
-        <v>25041</v>
+        <v>25047</v>
       </c>
       <c r="D88" s="11">
-        <v>24968</v>
+        <v>24974</v>
       </c>
       <c r="E88" s="11">
-        <v>24856</v>
+        <v>24862</v>
       </c>
       <c r="F88" s="11">
-        <v>24911</v>
+        <v>24917</v>
       </c>
       <c r="G88" s="11">
-        <v>25093</v>
+        <v>25100</v>
       </c>
       <c r="H88" s="11">
-        <v>25259</v>
+        <v>25266</v>
       </c>
       <c r="I88" s="11">
-        <v>24882</v>
+        <v>24887</v>
       </c>
       <c r="J88" s="11">
-        <v>24989</v>
+        <v>24995</v>
       </c>
       <c r="K88" s="11">
-        <v>24952</v>
+        <v>24958</v>
       </c>
       <c r="L88" s="11">
-        <v>25020</v>
+        <v>25026</v>
       </c>
       <c r="M88" s="11">
-        <v>24991</v>
+        <v>24997</v>
       </c>
       <c r="N88" s="3">
-        <v>24984</v>
+        <v>24990</v>
       </c>
     </row>
     <row r="89" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A89" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B89" s="11">
-        <v>23444</v>
+        <v>23450</v>
       </c>
       <c r="C89" s="11">
-        <v>23629</v>
+        <v>23635</v>
       </c>
       <c r="D89" s="11">
-        <v>23729</v>
+        <v>23734</v>
       </c>
       <c r="E89" s="11">
-        <v>23834</v>
+        <v>23840</v>
       </c>
       <c r="F89" s="11">
-        <v>23944</v>
+        <v>23950</v>
       </c>
       <c r="G89" s="11">
-        <v>24115</v>
+        <v>24121</v>
       </c>
       <c r="H89" s="11">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="I89" s="11">
-        <v>23804</v>
+        <v>23809</v>
       </c>
       <c r="J89" s="11">
-        <v>24137</v>
+        <v>24143</v>
       </c>
       <c r="K89" s="11">
-        <v>24102</v>
+        <v>24108</v>
       </c>
       <c r="L89" s="11">
-        <v>24055</v>
+        <v>24060</v>
       </c>
       <c r="M89" s="11">
-        <v>23968</v>
+        <v>23974</v>
       </c>
       <c r="N89" s="3">
-        <v>23911</v>
+        <v>23917</v>
       </c>
     </row>
     <row r="90" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A90" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B90" s="11">
         <v>1396</v>
       </c>
       <c r="C90" s="11">
         <v>1412</v>
       </c>
       <c r="D90" s="11">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="E90" s="11">
         <v>1022</v>
       </c>
       <c r="F90" s="11">
         <v>967</v>
       </c>
       <c r="G90" s="11">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="H90" s="11">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="I90" s="11">
         <v>1078</v>
       </c>
       <c r="J90" s="11">
         <v>852</v>
       </c>
       <c r="K90" s="11">
         <v>850</v>
       </c>
       <c r="L90" s="11">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="M90" s="11">
         <v>1023</v>
       </c>
       <c r="N90" s="3">
         <v>1073</v>
       </c>
     </row>
     <row r="91" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A91" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B91" s="12">
         <v>5.6</v>
       </c>
       <c r="C91" s="12">
         <v>5.6</v>
       </c>
       <c r="D91" s="12">
         <v>5</v>
       </c>
       <c r="E91" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="F91" s="12">
@@ -4144,195 +4144,195 @@
       </c>
       <c r="I93" s="6">
         <v>43313</v>
       </c>
       <c r="J93" s="6">
         <v>43344</v>
       </c>
       <c r="K93" s="6">
         <v>43374</v>
       </c>
       <c r="L93" s="6">
         <v>43405</v>
       </c>
       <c r="M93" s="6">
         <v>43435</v>
       </c>
       <c r="N93" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="94" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A94" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B94" s="11">
+        <v>3445</v>
+      </c>
+      <c r="C94" s="11">
         <v>3452</v>
       </c>
-      <c r="C94" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="D94" s="11">
-        <v>3429</v>
+        <v>3422</v>
       </c>
       <c r="E94" s="11">
-        <v>3418</v>
+        <v>3411</v>
       </c>
       <c r="F94" s="11">
-        <v>3440</v>
+        <v>3431</v>
       </c>
       <c r="G94" s="11">
-        <v>3466</v>
+        <v>3457</v>
       </c>
       <c r="H94" s="11">
-        <v>3490</v>
+        <v>3483</v>
       </c>
       <c r="I94" s="11">
-        <v>3429</v>
+        <v>3422</v>
       </c>
       <c r="J94" s="11">
-        <v>3446</v>
+        <v>3439</v>
       </c>
       <c r="K94" s="11">
+        <v>3441</v>
+      </c>
+      <c r="L94" s="11">
         <v>3449</v>
       </c>
-      <c r="L94" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="M94" s="11">
-        <v>3449</v>
+        <v>3442</v>
       </c>
       <c r="N94" s="3">
-        <v>3449</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="95" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A95" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B95" s="11">
-        <v>3244</v>
+        <v>3237</v>
       </c>
       <c r="C95" s="11">
-        <v>3255</v>
+        <v>3247</v>
       </c>
       <c r="D95" s="11">
-        <v>3264</v>
+        <v>3257</v>
       </c>
       <c r="E95" s="11">
-        <v>3280</v>
+        <v>3273</v>
       </c>
       <c r="F95" s="11">
-        <v>3307</v>
+        <v>3299</v>
       </c>
       <c r="G95" s="11">
-        <v>3327</v>
+        <v>3319</v>
       </c>
       <c r="H95" s="11">
-        <v>3337</v>
+        <v>3330</v>
       </c>
       <c r="I95" s="11">
-        <v>3277</v>
+        <v>3270</v>
       </c>
       <c r="J95" s="11">
-        <v>3327</v>
+        <v>3320</v>
       </c>
       <c r="K95" s="11">
-        <v>3339</v>
+        <v>3331</v>
       </c>
       <c r="L95" s="11">
-        <v>3325</v>
+        <v>3317</v>
       </c>
       <c r="M95" s="11">
-        <v>3322</v>
+        <v>3315</v>
       </c>
       <c r="N95" s="3">
-        <v>3300</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="96" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A96" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B96" s="11">
         <v>208</v>
       </c>
       <c r="C96" s="11">
         <v>205</v>
       </c>
       <c r="D96" s="11">
         <v>165</v>
       </c>
       <c r="E96" s="11">
         <v>138</v>
       </c>
       <c r="F96" s="11">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="G96" s="11">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="H96" s="11">
         <v>153</v>
       </c>
       <c r="I96" s="11">
         <v>152</v>
       </c>
       <c r="J96" s="11">
         <v>119</v>
       </c>
       <c r="K96" s="11">
         <v>110</v>
       </c>
       <c r="L96" s="11">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="M96" s="11">
         <v>127</v>
       </c>
       <c r="N96" s="3">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="97" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A97" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B97" s="12">
         <v>6</v>
       </c>
       <c r="C97" s="12">
         <v>5.9</v>
       </c>
       <c r="D97" s="12">
         <v>4.8</v>
       </c>
       <c r="E97" s="12">
         <v>4</v>
       </c>
       <c r="F97" s="12">
-        <v>3.9</v>
+        <v>3.8</v>
       </c>
       <c r="G97" s="12">
         <v>4</v>
       </c>
       <c r="H97" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="I97" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="J97" s="12">
         <v>3.5</v>
       </c>
       <c r="K97" s="12">
         <v>3.2</v>
       </c>
       <c r="L97" s="12">
         <v>3.8</v>
       </c>
       <c r="M97" s="12">
         <v>3.7</v>
       </c>
       <c r="N97" s="8">
         <v>4.3</v>
       </c>
@@ -4380,157 +4380,157 @@
       </c>
       <c r="I99" s="6">
         <v>43313</v>
       </c>
       <c r="J99" s="6">
         <v>43344</v>
       </c>
       <c r="K99" s="6">
         <v>43374</v>
       </c>
       <c r="L99" s="6">
         <v>43405</v>
       </c>
       <c r="M99" s="6">
         <v>43435</v>
       </c>
       <c r="N99" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="100" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A100" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B100" s="11">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="C100" s="11">
         <v>2627</v>
       </c>
       <c r="D100" s="11">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="E100" s="11">
-        <v>2588</v>
+        <v>2589</v>
       </c>
       <c r="F100" s="11">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="G100" s="11">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="H100" s="11">
-        <v>2616</v>
+        <v>2618</v>
       </c>
       <c r="I100" s="11">
         <v>2587</v>
       </c>
       <c r="J100" s="11">
+        <v>2592</v>
+      </c>
+      <c r="K100" s="11">
+        <v>2578</v>
+      </c>
+      <c r="L100" s="11">
+        <v>2590</v>
+      </c>
+      <c r="M100" s="11">
         <v>2591</v>
       </c>
-      <c r="K100" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="N100" s="3">
-        <v>2597</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="101" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A101" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B101" s="11">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="C101" s="11">
         <v>2459</v>
       </c>
       <c r="D101" s="11">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="E101" s="11">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="F101" s="11">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="G101" s="11">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="H101" s="11">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="I101" s="11">
         <v>2477</v>
       </c>
       <c r="J101" s="11">
-        <v>2511</v>
+        <v>2512</v>
       </c>
       <c r="K101" s="11">
-        <v>2508</v>
+        <v>2509</v>
       </c>
       <c r="L101" s="11">
-        <v>2503</v>
+        <v>2504</v>
       </c>
       <c r="M101" s="11">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="N101" s="3">
-        <v>2488</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="102" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A102" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B102" s="11">
         <v>174</v>
       </c>
       <c r="C102" s="11">
         <v>168</v>
       </c>
       <c r="D102" s="11">
         <v>144</v>
       </c>
       <c r="E102" s="11">
         <v>108</v>
       </c>
       <c r="F102" s="11">
         <v>89</v>
       </c>
       <c r="G102" s="11">
         <v>86</v>
       </c>
       <c r="H102" s="11">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="I102" s="11">
         <v>110</v>
       </c>
       <c r="J102" s="11">
         <v>80</v>
       </c>
       <c r="K102" s="11">
         <v>69</v>
       </c>
       <c r="L102" s="11">
         <v>86</v>
       </c>
       <c r="M102" s="11">
         <v>96</v>
       </c>
       <c r="N102" s="3">
         <v>109</v>
       </c>
     </row>
     <row r="103" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A103" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B103" s="12">
@@ -4622,154 +4622,154 @@
       </c>
       <c r="K105" s="6">
         <v>43374</v>
       </c>
       <c r="L105" s="6">
         <v>43405</v>
       </c>
       <c r="M105" s="6">
         <v>43435</v>
       </c>
       <c r="N105" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="106" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A106" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B106" s="11">
         <v>5270</v>
       </c>
       <c r="C106" s="11">
         <v>5322</v>
       </c>
       <c r="D106" s="11">
-        <v>5292</v>
+        <v>5293</v>
       </c>
       <c r="E106" s="11">
         <v>5270</v>
       </c>
       <c r="F106" s="11">
-        <v>5282</v>
+        <v>5283</v>
       </c>
       <c r="G106" s="11">
         <v>5328</v>
       </c>
       <c r="H106" s="11">
-        <v>5346</v>
+        <v>5347</v>
       </c>
       <c r="I106" s="11">
-        <v>5289</v>
+        <v>5291</v>
       </c>
       <c r="J106" s="11">
-        <v>5309</v>
+        <v>5310</v>
       </c>
       <c r="K106" s="11">
         <v>5284</v>
       </c>
       <c r="L106" s="11">
         <v>5288</v>
       </c>
       <c r="M106" s="11">
-        <v>5285</v>
+        <v>5286</v>
       </c>
       <c r="N106" s="3">
-        <v>5297</v>
+        <v>5298</v>
       </c>
     </row>
     <row r="107" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A107" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B107" s="11">
         <v>4995</v>
       </c>
       <c r="C107" s="11">
         <v>5034</v>
       </c>
       <c r="D107" s="11">
-        <v>5055</v>
+        <v>5056</v>
       </c>
       <c r="E107" s="11">
         <v>5078</v>
       </c>
       <c r="F107" s="11">
-        <v>5101</v>
+        <v>5102</v>
       </c>
       <c r="G107" s="11">
         <v>5138</v>
       </c>
       <c r="H107" s="11">
-        <v>5149</v>
+        <v>5150</v>
       </c>
       <c r="I107" s="11">
-        <v>5071</v>
+        <v>5072</v>
       </c>
       <c r="J107" s="11">
-        <v>5142</v>
+        <v>5143</v>
       </c>
       <c r="K107" s="11">
         <v>5135</v>
       </c>
       <c r="L107" s="11">
         <v>5125</v>
       </c>
       <c r="M107" s="11">
-        <v>5106</v>
+        <v>5107</v>
       </c>
       <c r="N107" s="3">
-        <v>5094</v>
+        <v>5095</v>
       </c>
     </row>
     <row r="108" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A108" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B108" s="11">
         <v>275</v>
       </c>
       <c r="C108" s="11">
         <v>288</v>
       </c>
       <c r="D108" s="11">
         <v>237</v>
       </c>
       <c r="E108" s="11">
         <v>192</v>
       </c>
       <c r="F108" s="11">
         <v>181</v>
       </c>
       <c r="G108" s="11">
         <v>190</v>
       </c>
       <c r="H108" s="11">
         <v>197</v>
       </c>
       <c r="I108" s="11">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="J108" s="11">
         <v>167</v>
       </c>
       <c r="K108" s="11">
         <v>149</v>
       </c>
       <c r="L108" s="11">
         <v>163</v>
       </c>
       <c r="M108" s="11">
         <v>179</v>
       </c>
       <c r="N108" s="3">
         <v>203</v>
       </c>
     </row>
     <row r="109" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A109" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B109" s="12">
         <v>5.2</v>
       </c>
       <c r="C109" s="12">
@@ -4852,186 +4852,186 @@
       </c>
       <c r="I111" s="6">
         <v>43313</v>
       </c>
       <c r="J111" s="6">
         <v>43344</v>
       </c>
       <c r="K111" s="6">
         <v>43374</v>
       </c>
       <c r="L111" s="6">
         <v>43405</v>
       </c>
       <c r="M111" s="6">
         <v>43435</v>
       </c>
       <c r="N111" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="112" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A112" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B112" s="11">
-        <v>4750</v>
+        <v>4741</v>
       </c>
       <c r="C112" s="11">
-        <v>4779</v>
+        <v>4769</v>
       </c>
       <c r="D112" s="11">
-        <v>4756</v>
+        <v>4745</v>
       </c>
       <c r="E112" s="11">
-        <v>4720</v>
+        <v>4710</v>
       </c>
       <c r="F112" s="11">
-        <v>4743</v>
+        <v>4734</v>
       </c>
       <c r="G112" s="11">
-        <v>4769</v>
+        <v>4760</v>
       </c>
       <c r="H112" s="11">
-        <v>4824</v>
+        <v>4814</v>
       </c>
       <c r="I112" s="11">
-        <v>4753</v>
+        <v>4744</v>
       </c>
       <c r="J112" s="11">
+        <v>4745</v>
+      </c>
+      <c r="K112" s="11">
+        <v>4751</v>
+      </c>
+      <c r="L112" s="11">
+        <v>4763</v>
+      </c>
+      <c r="M112" s="11">
+        <v>4767</v>
+      </c>
+      <c r="N112" s="3">
         <v>4754</v>
-      </c>
-[...10 lines deleted...]
-        <v>4763</v>
       </c>
     </row>
     <row r="113" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A113" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B113" s="11">
-        <v>4513</v>
+        <v>4504</v>
       </c>
       <c r="C113" s="11">
-        <v>4528</v>
+        <v>4519</v>
       </c>
       <c r="D113" s="11">
-        <v>4541</v>
+        <v>4531</v>
       </c>
       <c r="E113" s="11">
-        <v>4564</v>
+        <v>4554</v>
       </c>
       <c r="F113" s="11">
-        <v>4600</v>
+        <v>4591</v>
       </c>
       <c r="G113" s="11">
-        <v>4628</v>
+        <v>4619</v>
       </c>
       <c r="H113" s="11">
-        <v>4642</v>
+        <v>4633</v>
       </c>
       <c r="I113" s="11">
-        <v>4559</v>
+        <v>4550</v>
       </c>
       <c r="J113" s="11">
-        <v>4628</v>
+        <v>4619</v>
       </c>
       <c r="K113" s="11">
-        <v>4645</v>
+        <v>4635</v>
       </c>
       <c r="L113" s="11">
-        <v>4625</v>
+        <v>4616</v>
       </c>
       <c r="M113" s="11">
-        <v>4622</v>
+        <v>4613</v>
       </c>
       <c r="N113" s="3">
-        <v>4591</v>
+        <v>4582</v>
       </c>
     </row>
     <row r="114" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A114" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B114" s="11">
         <v>237</v>
       </c>
       <c r="C114" s="11">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D114" s="11">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="E114" s="11">
         <v>156</v>
       </c>
       <c r="F114" s="11">
         <v>143</v>
       </c>
       <c r="G114" s="11">
         <v>141</v>
       </c>
       <c r="H114" s="11">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="I114" s="11">
         <v>194</v>
       </c>
       <c r="J114" s="11">
         <v>126</v>
       </c>
       <c r="K114" s="11">
         <v>116</v>
       </c>
       <c r="L114" s="11">
         <v>147</v>
       </c>
       <c r="M114" s="11">
         <v>154</v>
       </c>
       <c r="N114" s="3">
         <v>172</v>
       </c>
     </row>
     <row r="115" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A115" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B115" s="12">
         <v>5</v>
       </c>
       <c r="C115" s="12">
-        <v>5.3</v>
+        <v>5.2</v>
       </c>
       <c r="D115" s="12">
         <v>4.5</v>
       </c>
       <c r="E115" s="12">
         <v>3.3</v>
       </c>
       <c r="F115" s="12">
         <v>3</v>
       </c>
       <c r="G115" s="12">
         <v>3</v>
       </c>
       <c r="H115" s="12">
         <v>3.8</v>
       </c>
       <c r="I115" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="J115" s="12">
         <v>2.7</v>
       </c>
       <c r="K115" s="12">
         <v>2.4</v>
       </c>
@@ -5088,131 +5088,131 @@
       </c>
       <c r="I117" s="6">
         <v>43313</v>
       </c>
       <c r="J117" s="6">
         <v>43344</v>
       </c>
       <c r="K117" s="6">
         <v>43374</v>
       </c>
       <c r="L117" s="6">
         <v>43405</v>
       </c>
       <c r="M117" s="6">
         <v>43435</v>
       </c>
       <c r="N117" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="118" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A118" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B118" s="11">
-        <v>2706</v>
+        <v>2709</v>
       </c>
       <c r="C118" s="11">
-        <v>2732</v>
+        <v>2735</v>
       </c>
       <c r="D118" s="11">
-        <v>2717</v>
+        <v>2720</v>
       </c>
       <c r="E118" s="11">
-        <v>2708</v>
+        <v>2711</v>
       </c>
       <c r="F118" s="11">
-        <v>2739</v>
+        <v>2742</v>
       </c>
       <c r="G118" s="11">
-        <v>2748</v>
+        <v>2752</v>
       </c>
       <c r="H118" s="11">
+        <v>2771</v>
+      </c>
+      <c r="I118" s="11">
+        <v>2716</v>
+      </c>
+      <c r="J118" s="11">
+        <v>2744</v>
+      </c>
+      <c r="K118" s="11">
+        <v>2761</v>
+      </c>
+      <c r="L118" s="11">
         <v>2767</v>
       </c>
-      <c r="I118" s="11">
-[...10 lines deleted...]
-      </c>
       <c r="M118" s="11">
-        <v>2765</v>
+        <v>2768</v>
       </c>
       <c r="N118" s="3">
-        <v>2738</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="119" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A119" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B119" s="11">
-        <v>2607</v>
+        <v>2610</v>
       </c>
       <c r="C119" s="11">
-        <v>2613</v>
+        <v>2616</v>
       </c>
       <c r="D119" s="11">
-        <v>2618</v>
+        <v>2621</v>
       </c>
       <c r="E119" s="11">
+        <v>2636</v>
+      </c>
+      <c r="F119" s="11">
+        <v>2659</v>
+      </c>
+      <c r="G119" s="11">
+        <v>2675</v>
+      </c>
+      <c r="H119" s="11">
+        <v>2684</v>
+      </c>
+      <c r="I119" s="11">
         <v>2633</v>
       </c>
-      <c r="F119" s="11">
-[...10 lines deleted...]
-      </c>
       <c r="J119" s="11">
-        <v>2668</v>
+        <v>2672</v>
       </c>
       <c r="K119" s="11">
-        <v>2682</v>
+        <v>2685</v>
       </c>
       <c r="L119" s="11">
-        <v>2671</v>
+        <v>2674</v>
       </c>
       <c r="M119" s="11">
-        <v>2673</v>
+        <v>2676</v>
       </c>
       <c r="N119" s="3">
-        <v>2650</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="120" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A120" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B120" s="11">
         <v>99</v>
       </c>
       <c r="C120" s="11">
         <v>119</v>
       </c>
       <c r="D120" s="11">
         <v>99</v>
       </c>
       <c r="E120" s="11">
         <v>75</v>
       </c>
       <c r="F120" s="11">
         <v>83</v>
       </c>
       <c r="G120" s="11">
         <v>77</v>
       </c>
       <c r="H120" s="11">
@@ -5324,131 +5324,131 @@
       </c>
       <c r="I123" s="6">
         <v>43313</v>
       </c>
       <c r="J123" s="6">
         <v>43344</v>
       </c>
       <c r="K123" s="6">
         <v>43374</v>
       </c>
       <c r="L123" s="6">
         <v>43405</v>
       </c>
       <c r="M123" s="6">
         <v>43435</v>
       </c>
       <c r="N123" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="124" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A124" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B124" s="11">
-        <v>14151</v>
+        <v>14155</v>
       </c>
       <c r="C124" s="11">
-        <v>14235</v>
+        <v>14238</v>
       </c>
       <c r="D124" s="11">
-        <v>14168</v>
+        <v>14172</v>
       </c>
       <c r="E124" s="11">
+        <v>14122</v>
+      </c>
+      <c r="F124" s="11">
+        <v>14144</v>
+      </c>
+      <c r="G124" s="11">
+        <v>14217</v>
+      </c>
+      <c r="H124" s="11">
+        <v>14310</v>
+      </c>
+      <c r="I124" s="11">
+        <v>14130</v>
+      </c>
+      <c r="J124" s="11">
+        <v>14209</v>
+      </c>
+      <c r="K124" s="11">
+        <v>14139</v>
+      </c>
+      <c r="L124" s="11">
+        <v>14157</v>
+      </c>
+      <c r="M124" s="11">
         <v>14118</v>
       </c>
-      <c r="F124" s="11">
-[...22 lines deleted...]
-      </c>
       <c r="N124" s="3">
-        <v>14172</v>
+        <v>14176</v>
       </c>
     </row>
     <row r="125" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A125" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B125" s="11">
-        <v>13231</v>
+        <v>13235</v>
       </c>
       <c r="C125" s="11">
-        <v>13336</v>
+        <v>13339</v>
       </c>
       <c r="D125" s="11">
-        <v>13392</v>
+        <v>13396</v>
       </c>
       <c r="E125" s="11">
-        <v>13451</v>
+        <v>13455</v>
       </c>
       <c r="F125" s="11">
-        <v>13513</v>
+        <v>13517</v>
       </c>
       <c r="G125" s="11">
-        <v>13610</v>
+        <v>13614</v>
       </c>
       <c r="H125" s="11">
-        <v>13642</v>
+        <v>13646</v>
       </c>
       <c r="I125" s="11">
-        <v>13434</v>
+        <v>13438</v>
       </c>
       <c r="J125" s="11">
-        <v>13622</v>
+        <v>13626</v>
       </c>
       <c r="K125" s="11">
-        <v>13603</v>
+        <v>13607</v>
       </c>
       <c r="L125" s="11">
-        <v>13576</v>
+        <v>13580</v>
       </c>
       <c r="M125" s="11">
-        <v>13527</v>
+        <v>13531</v>
       </c>
       <c r="N125" s="3">
-        <v>13495</v>
+        <v>13499</v>
       </c>
     </row>
     <row r="126" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A126" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B126" s="11">
         <v>920</v>
       </c>
       <c r="C126" s="11">
         <v>899</v>
       </c>
       <c r="D126" s="11">
         <v>776</v>
       </c>
       <c r="E126" s="11">
         <v>667</v>
       </c>
       <c r="F126" s="11">
         <v>627</v>
       </c>
       <c r="G126" s="11">
         <v>603</v>
       </c>
       <c r="H126" s="11">
@@ -5560,163 +5560,163 @@
       </c>
       <c r="I129" s="6">
         <v>43313</v>
       </c>
       <c r="J129" s="6">
         <v>43344</v>
       </c>
       <c r="K129" s="6">
         <v>43374</v>
       </c>
       <c r="L129" s="6">
         <v>43405</v>
       </c>
       <c r="M129" s="6">
         <v>43435</v>
       </c>
       <c r="N129" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="130" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A130" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B130" s="11">
-        <v>11690</v>
+        <v>11694</v>
       </c>
       <c r="C130" s="11">
-        <v>11789</v>
+        <v>11794</v>
       </c>
       <c r="D130" s="11">
-        <v>11753</v>
+        <v>11757</v>
       </c>
       <c r="E130" s="11">
-        <v>11739</v>
+        <v>11743</v>
       </c>
       <c r="F130" s="11">
-        <v>11786</v>
+        <v>11791</v>
       </c>
       <c r="G130" s="11">
-        <v>11874</v>
+        <v>11878</v>
       </c>
       <c r="H130" s="11">
-        <v>11967</v>
+        <v>11972</v>
       </c>
       <c r="I130" s="11">
-        <v>11825</v>
+        <v>11830</v>
       </c>
       <c r="J130" s="11">
-        <v>11854</v>
+        <v>11859</v>
       </c>
       <c r="K130" s="11">
-        <v>11807</v>
+        <v>11811</v>
       </c>
       <c r="L130" s="11">
-        <v>11796</v>
+        <v>11801</v>
       </c>
       <c r="M130" s="11">
-        <v>11758</v>
+        <v>11762</v>
       </c>
       <c r="N130" s="3">
-        <v>11803</v>
+        <v>11808</v>
       </c>
     </row>
     <row r="131" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A131" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B131" s="11">
-        <v>11127</v>
+        <v>11131</v>
       </c>
       <c r="C131" s="11">
-        <v>11214</v>
+        <v>11219</v>
       </c>
       <c r="D131" s="11">
-        <v>11262</v>
+        <v>11266</v>
       </c>
       <c r="E131" s="11">
-        <v>11312</v>
+        <v>11316</v>
       </c>
       <c r="F131" s="11">
-        <v>11364</v>
+        <v>11368</v>
       </c>
       <c r="G131" s="11">
-        <v>11445</v>
+        <v>11449</v>
       </c>
       <c r="H131" s="11">
-        <v>11472</v>
+        <v>11476</v>
       </c>
       <c r="I131" s="11">
-        <v>11297</v>
+        <v>11302</v>
       </c>
       <c r="J131" s="11">
-        <v>11456</v>
+        <v>11460</v>
       </c>
       <c r="K131" s="11">
-        <v>11439</v>
+        <v>11443</v>
       </c>
       <c r="L131" s="11">
-        <v>11416</v>
+        <v>11421</v>
       </c>
       <c r="M131" s="11">
-        <v>11376</v>
+        <v>11380</v>
       </c>
       <c r="N131" s="3">
-        <v>11348</v>
+        <v>11353</v>
       </c>
     </row>
     <row r="132" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A132" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B132" s="11">
         <v>563</v>
       </c>
       <c r="C132" s="11">
         <v>575</v>
       </c>
       <c r="D132" s="11">
         <v>491</v>
       </c>
       <c r="E132" s="11">
         <v>427</v>
       </c>
       <c r="F132" s="11">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="G132" s="11">
         <v>429</v>
       </c>
       <c r="H132" s="11">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="I132" s="11">
         <v>528</v>
       </c>
       <c r="J132" s="11">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="K132" s="11">
         <v>368</v>
       </c>
       <c r="L132" s="11">
         <v>380</v>
       </c>
       <c r="M132" s="11">
         <v>382</v>
       </c>
       <c r="N132" s="3">
         <v>455</v>
       </c>
     </row>
     <row r="133" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A133" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B133" s="12">
         <v>4.8</v>
       </c>
       <c r="C133" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="D133" s="12">
@@ -5796,131 +5796,131 @@
       </c>
       <c r="I135" s="6">
         <v>43313</v>
       </c>
       <c r="J135" s="6">
         <v>43344</v>
       </c>
       <c r="K135" s="6">
         <v>43374</v>
       </c>
       <c r="L135" s="6">
         <v>43405</v>
       </c>
       <c r="M135" s="6">
         <v>43435</v>
       </c>
       <c r="N135" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="136" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A136" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B136" s="11">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="C136" s="11">
-        <v>1768</v>
+        <v>1770</v>
       </c>
       <c r="D136" s="11">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="E136" s="11">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="F136" s="11">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="G136" s="11">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="H136" s="11">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="I136" s="11">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="J136" s="11">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="K136" s="11">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="L136" s="11">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="M136" s="11">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="N136" s="3">
-        <v>1762</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="137" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A137" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B137" s="11">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="C137" s="11">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="D137" s="11">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="E137" s="11">
+        <v>1688</v>
+      </c>
+      <c r="F137" s="11">
+        <v>1703</v>
+      </c>
+      <c r="G137" s="11">
+        <v>1713</v>
+      </c>
+      <c r="H137" s="11">
+        <v>1719</v>
+      </c>
+      <c r="I137" s="11">
         <v>1687</v>
       </c>
-      <c r="F137" s="11">
-[...10 lines deleted...]
-      </c>
       <c r="J137" s="11">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="K137" s="11">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="L137" s="11">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="M137" s="11">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="N137" s="3">
-        <v>1699</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="138" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A138" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B138" s="11">
         <v>87</v>
       </c>
       <c r="C138" s="11">
         <v>94</v>
       </c>
       <c r="D138" s="11">
         <v>75</v>
       </c>
       <c r="E138" s="11">
         <v>54</v>
       </c>
       <c r="F138" s="11">
         <v>52</v>
       </c>
       <c r="G138" s="11">
         <v>56</v>
       </c>
       <c r="H138" s="11">
@@ -6032,145 +6032,145 @@
       </c>
       <c r="I141" s="6">
         <v>43313</v>
       </c>
       <c r="J141" s="6">
         <v>43344</v>
       </c>
       <c r="K141" s="6">
         <v>43374</v>
       </c>
       <c r="L141" s="6">
         <v>43405</v>
       </c>
       <c r="M141" s="6">
         <v>43435</v>
       </c>
       <c r="N141" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="142" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A142" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B142" s="11">
-        <v>8073</v>
+        <v>8077</v>
       </c>
       <c r="C142" s="11">
-        <v>8091</v>
+        <v>8095</v>
       </c>
       <c r="D142" s="11">
-        <v>8032</v>
+        <v>8037</v>
       </c>
       <c r="E142" s="11">
-        <v>8010</v>
+        <v>8014</v>
       </c>
       <c r="F142" s="11">
-        <v>8046</v>
+        <v>8051</v>
       </c>
       <c r="G142" s="11">
+        <v>8105</v>
+      </c>
+      <c r="H142" s="11">
+        <v>8122</v>
+      </c>
+      <c r="I142" s="11">
+        <v>7964</v>
+      </c>
+      <c r="J142" s="11">
+        <v>8058</v>
+      </c>
+      <c r="K142" s="11">
         <v>8101</v>
       </c>
-      <c r="H142" s="11">
-[...10 lines deleted...]
-      </c>
       <c r="L142" s="11">
-        <v>8109</v>
+        <v>8114</v>
       </c>
       <c r="M142" s="11">
-        <v>8149</v>
+        <v>8153</v>
       </c>
       <c r="N142" s="3">
-        <v>8070</v>
+        <v>8074</v>
       </c>
     </row>
     <row r="143" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A143" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B143" s="11">
-        <v>7654</v>
+        <v>7658</v>
       </c>
       <c r="C143" s="11">
-        <v>7670</v>
+        <v>7674</v>
       </c>
       <c r="D143" s="11">
-        <v>7686</v>
+        <v>7690</v>
       </c>
       <c r="E143" s="11">
-        <v>7729</v>
+        <v>7733</v>
       </c>
       <c r="F143" s="11">
-        <v>7797</v>
+        <v>7802</v>
       </c>
       <c r="G143" s="11">
-        <v>7843</v>
+        <v>7847</v>
       </c>
       <c r="H143" s="11">
-        <v>7869</v>
+        <v>7874</v>
       </c>
       <c r="I143" s="11">
-        <v>7722</v>
+        <v>7727</v>
       </c>
       <c r="J143" s="11">
-        <v>7834</v>
+        <v>7838</v>
       </c>
       <c r="K143" s="11">
-        <v>7874</v>
+        <v>7879</v>
       </c>
       <c r="L143" s="11">
-        <v>7841</v>
+        <v>7846</v>
       </c>
       <c r="M143" s="11">
-        <v>7848</v>
+        <v>7852</v>
       </c>
       <c r="N143" s="3">
-        <v>7781</v>
+        <v>7785</v>
       </c>
     </row>
     <row r="144" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A144" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B144" s="11">
         <v>419</v>
       </c>
       <c r="C144" s="11">
         <v>421</v>
       </c>
       <c r="D144" s="11">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E144" s="11">
         <v>281</v>
       </c>
       <c r="F144" s="11">
         <v>249</v>
       </c>
       <c r="G144" s="11">
         <v>258</v>
       </c>
       <c r="H144" s="11">
         <v>248</v>
       </c>
       <c r="I144" s="11">
         <v>237</v>
       </c>
       <c r="J144" s="11">
         <v>220</v>
       </c>
       <c r="K144" s="11">
         <v>222</v>
       </c>
       <c r="L144" s="11">
         <v>268</v>
       </c>
@@ -6268,204 +6268,204 @@
       </c>
       <c r="I147" s="6">
         <v>43313</v>
       </c>
       <c r="J147" s="6">
         <v>43344</v>
       </c>
       <c r="K147" s="6">
         <v>43374</v>
       </c>
       <c r="L147" s="6">
         <v>43405</v>
       </c>
       <c r="M147" s="6">
         <v>43435</v>
       </c>
       <c r="N147" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="148" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A148" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B148" s="11">
-        <v>7263</v>
+        <v>7245</v>
       </c>
       <c r="C148" s="11">
-        <v>7306</v>
+        <v>7287</v>
       </c>
       <c r="D148" s="11">
-        <v>7264</v>
+        <v>7245</v>
       </c>
       <c r="E148" s="11">
-        <v>7265</v>
+        <v>7245</v>
       </c>
       <c r="F148" s="11">
-        <v>7322</v>
+        <v>7303</v>
       </c>
       <c r="G148" s="11">
-        <v>7352</v>
+        <v>7333</v>
       </c>
       <c r="H148" s="11">
-        <v>7362</v>
+        <v>7342</v>
       </c>
       <c r="I148" s="11">
-        <v>7224</v>
+        <v>7205</v>
       </c>
       <c r="J148" s="11">
-        <v>7347</v>
+        <v>7327</v>
       </c>
       <c r="K148" s="11">
-        <v>7363</v>
+        <v>7344</v>
       </c>
       <c r="L148" s="11">
-        <v>7345</v>
+        <v>7326</v>
       </c>
       <c r="M148" s="11">
-        <v>7357</v>
+        <v>7338</v>
       </c>
       <c r="N148" s="3">
-        <v>7315</v>
+        <v>7295</v>
       </c>
     </row>
     <row r="149" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A149" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B149" s="11">
-        <v>6953</v>
+        <v>6935</v>
       </c>
       <c r="C149" s="11">
-        <v>6977</v>
+        <v>6958</v>
       </c>
       <c r="D149" s="11">
-        <v>6996</v>
+        <v>6978</v>
       </c>
       <c r="E149" s="11">
-        <v>7032</v>
+        <v>7013</v>
       </c>
       <c r="F149" s="11">
-        <v>7089</v>
+        <v>7070</v>
       </c>
       <c r="G149" s="11">
-        <v>7131</v>
+        <v>7113</v>
       </c>
       <c r="H149" s="11">
-        <v>7153</v>
+        <v>7134</v>
       </c>
       <c r="I149" s="11">
-        <v>7025</v>
+        <v>7007</v>
       </c>
       <c r="J149" s="11">
-        <v>7132</v>
+        <v>7113</v>
       </c>
       <c r="K149" s="11">
-        <v>7157</v>
+        <v>7138</v>
       </c>
       <c r="L149" s="11">
-        <v>7127</v>
+        <v>7108</v>
       </c>
       <c r="M149" s="11">
-        <v>7122</v>
+        <v>7103</v>
       </c>
       <c r="N149" s="3">
-        <v>7075</v>
+        <v>7056</v>
       </c>
     </row>
     <row r="150" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A150" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B150" s="11">
         <v>310</v>
       </c>
       <c r="C150" s="11">
         <v>329</v>
       </c>
       <c r="D150" s="11">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E150" s="11">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F150" s="11">
         <v>233</v>
       </c>
       <c r="G150" s="11">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H150" s="11">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="I150" s="11">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="J150" s="11">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="K150" s="11">
         <v>206</v>
       </c>
       <c r="L150" s="11">
         <v>218</v>
       </c>
       <c r="M150" s="11">
         <v>235</v>
       </c>
       <c r="N150" s="3">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="151" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A151" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B151" s="12">
         <v>4.3</v>
       </c>
       <c r="C151" s="12">
         <v>4.5</v>
       </c>
       <c r="D151" s="12">
         <v>3.7</v>
       </c>
       <c r="E151" s="12">
         <v>3.2</v>
       </c>
       <c r="F151" s="12">
         <v>3.2</v>
       </c>
       <c r="G151" s="12">
         <v>3</v>
       </c>
       <c r="H151" s="12">
         <v>2.8</v>
       </c>
       <c r="I151" s="12">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="J151" s="12">
         <v>2.9</v>
       </c>
       <c r="K151" s="12">
         <v>2.8</v>
       </c>
       <c r="L151" s="12">
         <v>3</v>
       </c>
       <c r="M151" s="12">
         <v>3.2</v>
       </c>
       <c r="N151" s="8">
         <v>3.3</v>
       </c>
     </row>
     <row r="152" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A152" s="9"/>
       <c r="B152" s="12"/>
       <c r="C152" s="12"/>
       <c r="D152" s="12"/>
       <c r="E152" s="12"/>
       <c r="F152" s="12"/>
       <c r="G152" s="12"/>
@@ -6510,119 +6510,119 @@
       </c>
       <c r="K153" s="6">
         <v>43374</v>
       </c>
       <c r="L153" s="6">
         <v>43405</v>
       </c>
       <c r="M153" s="6">
         <v>43435</v>
       </c>
       <c r="N153" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="154" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A154" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B154" s="11">
         <v>750</v>
       </c>
       <c r="C154" s="11">
         <v>760</v>
       </c>
       <c r="D154" s="11">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="E154" s="11">
         <v>721</v>
       </c>
       <c r="F154" s="11">
         <v>710</v>
       </c>
       <c r="G154" s="11">
         <v>666</v>
       </c>
       <c r="H154" s="11">
         <v>662</v>
       </c>
       <c r="I154" s="11">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="J154" s="11">
         <v>658</v>
       </c>
       <c r="K154" s="11">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="L154" s="11">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="M154" s="11">
         <v>742</v>
       </c>
       <c r="N154" s="3">
         <v>705</v>
       </c>
     </row>
     <row r="155" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A155" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B155" s="11">
         <v>631</v>
       </c>
       <c r="C155" s="11">
         <v>633</v>
       </c>
       <c r="D155" s="11">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E155" s="11">
         <v>638</v>
       </c>
       <c r="F155" s="11">
         <v>643</v>
       </c>
       <c r="G155" s="11">
         <v>647</v>
       </c>
       <c r="H155" s="11">
         <v>649</v>
       </c>
       <c r="I155" s="11">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="J155" s="11">
         <v>647</v>
       </c>
       <c r="K155" s="11">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="L155" s="11">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="M155" s="11">
         <v>646</v>
       </c>
       <c r="N155" s="3">
         <v>642</v>
       </c>
     </row>
     <row r="156" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A156" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B156" s="11">
         <v>119</v>
       </c>
       <c r="C156" s="11">
         <v>127</v>
       </c>
       <c r="D156" s="11">
         <v>119</v>
       </c>
       <c r="E156" s="11">
         <v>83</v>
       </c>
       <c r="F156" s="11">
@@ -6663,225 +6663,225 @@
       <c r="C157" s="12">
         <v>16.7</v>
       </c>
       <c r="D157" s="12">
         <v>15.8</v>
       </c>
       <c r="E157" s="12">
         <v>11.5</v>
       </c>
       <c r="F157" s="12">
         <v>9.4</v>
       </c>
       <c r="G157" s="12">
         <v>2.9</v>
       </c>
       <c r="H157" s="12">
         <v>2</v>
       </c>
       <c r="I157" s="12">
         <v>1.4</v>
       </c>
       <c r="J157" s="12">
         <v>1.7</v>
       </c>
       <c r="K157" s="12">
-        <v>3.9</v>
+        <v>3.8</v>
       </c>
       <c r="L157" s="12">
         <v>10</v>
       </c>
       <c r="M157" s="12">
         <v>12.9</v>
       </c>
       <c r="N157" s="8">
         <v>8.9</v>
       </c>
     </row>
     <row r="158" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A158" s="9"/>
       <c r="B158" s="12"/>
       <c r="C158" s="12"/>
       <c r="D158" s="12"/>
       <c r="E158" s="12"/>
       <c r="F158" s="12"/>
       <c r="G158" s="12"/>
       <c r="H158" s="12"/>
       <c r="I158" s="12"/>
       <c r="J158" s="12"/>
       <c r="K158" s="12"/>
       <c r="L158" s="12"/>
       <c r="M158" s="12"/>
       <c r="N158" s="12"/>
     </row>
-    <row r="159" spans="1:14" s="4" customFormat="1" ht="12">
+    <row r="159" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A159" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B159" s="6">
         <v>43101</v>
       </c>
       <c r="C159" s="6">
         <v>43132</v>
       </c>
       <c r="D159" s="6">
         <v>43160</v>
       </c>
       <c r="E159" s="6">
         <v>43191</v>
       </c>
       <c r="F159" s="6">
         <v>43221</v>
       </c>
       <c r="G159" s="6">
         <v>43252</v>
       </c>
       <c r="H159" s="6">
         <v>43282</v>
       </c>
       <c r="I159" s="6">
         <v>43313</v>
       </c>
       <c r="J159" s="6">
         <v>43344</v>
       </c>
       <c r="K159" s="6">
         <v>43374</v>
       </c>
       <c r="L159" s="6">
         <v>43405</v>
       </c>
       <c r="M159" s="6">
         <v>43435</v>
       </c>
       <c r="N159" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="160" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A160" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B160" s="11">
-        <v>11776</v>
+        <v>11785</v>
       </c>
       <c r="C160" s="11">
-        <v>11831</v>
+        <v>11840</v>
       </c>
       <c r="D160" s="11">
-        <v>11714</v>
+        <v>11724</v>
       </c>
       <c r="E160" s="11">
-        <v>11636</v>
+        <v>11646</v>
       </c>
       <c r="F160" s="11">
-        <v>11684</v>
+        <v>11693</v>
       </c>
       <c r="G160" s="11">
-        <v>11743</v>
+        <v>11752</v>
       </c>
       <c r="H160" s="11">
-        <v>11779</v>
+        <v>11788</v>
       </c>
       <c r="I160" s="11">
-        <v>11561</v>
+        <v>11570</v>
       </c>
       <c r="J160" s="11">
-        <v>11669</v>
+        <v>11678</v>
       </c>
       <c r="K160" s="11">
-        <v>11702</v>
+        <v>11711</v>
       </c>
       <c r="L160" s="11">
-        <v>11763</v>
+        <v>11772</v>
       </c>
       <c r="M160" s="11">
-        <v>11782</v>
+        <v>11791</v>
       </c>
       <c r="N160" s="3">
-        <v>11720</v>
+        <v>11729</v>
       </c>
     </row>
     <row r="161" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A161" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B161" s="11">
-        <v>11066</v>
+        <v>11075</v>
       </c>
       <c r="C161" s="11">
-        <v>11090</v>
+        <v>11099</v>
       </c>
       <c r="D161" s="11">
-        <v>11113</v>
+        <v>11122</v>
       </c>
       <c r="E161" s="11">
-        <v>11176</v>
+        <v>11185</v>
       </c>
       <c r="F161" s="11">
-        <v>11274</v>
+        <v>11283</v>
       </c>
       <c r="G161" s="11">
-        <v>11340</v>
+        <v>11349</v>
       </c>
       <c r="H161" s="11">
-        <v>11378</v>
+        <v>11387</v>
       </c>
       <c r="I161" s="11">
-        <v>11166</v>
+        <v>11175</v>
       </c>
       <c r="J161" s="11">
-        <v>11327</v>
+        <v>11336</v>
       </c>
       <c r="K161" s="11">
-        <v>11386</v>
+        <v>11395</v>
       </c>
       <c r="L161" s="11">
-        <v>11338</v>
+        <v>11347</v>
       </c>
       <c r="M161" s="11">
-        <v>11348</v>
+        <v>11357</v>
       </c>
       <c r="N161" s="3">
-        <v>11250</v>
+        <v>11259</v>
       </c>
     </row>
     <row r="162" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A162" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B162" s="11">
         <v>710</v>
       </c>
       <c r="C162" s="11">
         <v>741</v>
       </c>
       <c r="D162" s="11">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="E162" s="11">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="F162" s="11">
         <v>410</v>
       </c>
       <c r="G162" s="11">
         <v>403</v>
       </c>
       <c r="H162" s="11">
         <v>401</v>
       </c>
       <c r="I162" s="11">
         <v>395</v>
       </c>
       <c r="J162" s="11">
         <v>342</v>
       </c>
       <c r="K162" s="11">
         <v>316</v>
       </c>
       <c r="L162" s="11">
         <v>425</v>
       </c>
       <c r="M162" s="11">
         <v>434</v>
       </c>
@@ -6976,175 +6976,175 @@
       </c>
       <c r="I165" s="6">
         <v>43313</v>
       </c>
       <c r="J165" s="6">
         <v>43344</v>
       </c>
       <c r="K165" s="6">
         <v>43374</v>
       </c>
       <c r="L165" s="6">
         <v>43405</v>
       </c>
       <c r="M165" s="6">
         <v>43435</v>
       </c>
       <c r="N165" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="166" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A166" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B166" s="11">
-        <v>14983</v>
+        <v>14951</v>
       </c>
       <c r="C166" s="11">
-        <v>15063</v>
+        <v>15031</v>
       </c>
       <c r="D166" s="11">
-        <v>15015</v>
+        <v>14982</v>
       </c>
       <c r="E166" s="11">
-        <v>14989</v>
+        <v>14957</v>
       </c>
       <c r="F166" s="11">
-        <v>15125</v>
+        <v>15093</v>
       </c>
       <c r="G166" s="11">
-        <v>15217</v>
+        <v>15184</v>
       </c>
       <c r="H166" s="11">
-        <v>15234</v>
+        <v>15201</v>
       </c>
       <c r="I166" s="11">
-        <v>14984</v>
+        <v>14951</v>
       </c>
       <c r="J166" s="11">
-        <v>15176</v>
+        <v>15143</v>
       </c>
       <c r="K166" s="11">
-        <v>15207</v>
+        <v>15174</v>
       </c>
       <c r="L166" s="11">
-        <v>15180</v>
+        <v>15147</v>
       </c>
       <c r="M166" s="11">
-        <v>15152</v>
+        <v>15120</v>
       </c>
       <c r="N166" s="3">
-        <v>15110</v>
+        <v>15078</v>
       </c>
     </row>
     <row r="167" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A167" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B167" s="11">
-        <v>14370</v>
+        <v>14339</v>
       </c>
       <c r="C167" s="11">
-        <v>14418</v>
+        <v>14387</v>
       </c>
       <c r="D167" s="11">
-        <v>14459</v>
+        <v>14427</v>
       </c>
       <c r="E167" s="11">
-        <v>14532</v>
+        <v>14501</v>
       </c>
       <c r="F167" s="11">
-        <v>14649</v>
+        <v>14618</v>
       </c>
       <c r="G167" s="11">
-        <v>14738</v>
+        <v>14706</v>
       </c>
       <c r="H167" s="11">
-        <v>14783</v>
+        <v>14751</v>
       </c>
       <c r="I167" s="11">
-        <v>14518</v>
+        <v>14487</v>
       </c>
       <c r="J167" s="11">
-        <v>14738</v>
+        <v>14706</v>
       </c>
       <c r="K167" s="11">
-        <v>14790</v>
+        <v>14758</v>
       </c>
       <c r="L167" s="11">
-        <v>14729</v>
+        <v>14697</v>
       </c>
       <c r="M167" s="11">
-        <v>14718</v>
+        <v>14687</v>
       </c>
       <c r="N167" s="3">
-        <v>14620</v>
+        <v>14589</v>
       </c>
     </row>
     <row r="168" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A168" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B168" s="11">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="C168" s="11">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="D168" s="11">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="E168" s="11">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F168" s="11">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="G168" s="11">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="H168" s="11">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="I168" s="11">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="J168" s="11">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="K168" s="11">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="L168" s="11">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="M168" s="11">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="N168" s="3">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="169" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A169" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B169" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="C169" s="12">
         <v>4.3</v>
       </c>
       <c r="D169" s="12">
         <v>3.7</v>
       </c>
       <c r="E169" s="12">
         <v>3</v>
       </c>
       <c r="F169" s="12">
         <v>3.1</v>
       </c>
       <c r="G169" s="12">
         <v>3.1</v>
       </c>
       <c r="H169" s="12">
@@ -7212,169 +7212,169 @@
       </c>
       <c r="I171" s="6">
         <v>43313</v>
       </c>
       <c r="J171" s="6">
         <v>43344</v>
       </c>
       <c r="K171" s="6">
         <v>43374</v>
       </c>
       <c r="L171" s="6">
         <v>43405</v>
       </c>
       <c r="M171" s="6">
         <v>43435</v>
       </c>
       <c r="N171" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="172" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A172" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B172" s="11">
-        <v>17685</v>
+        <v>17690</v>
       </c>
       <c r="C172" s="11">
-        <v>17828</v>
+        <v>17832</v>
       </c>
       <c r="D172" s="11">
-        <v>17735</v>
+        <v>17740</v>
       </c>
       <c r="E172" s="11">
-        <v>17743</v>
+        <v>17748</v>
       </c>
       <c r="F172" s="11">
-        <v>17814</v>
+        <v>17819</v>
       </c>
       <c r="G172" s="11">
-        <v>17970</v>
+        <v>17975</v>
       </c>
       <c r="H172" s="11">
-        <v>18045</v>
+        <v>18050</v>
       </c>
       <c r="I172" s="11">
-        <v>17766</v>
+        <v>17771</v>
       </c>
       <c r="J172" s="11">
-        <v>17878</v>
+        <v>17883</v>
       </c>
       <c r="K172" s="11">
-        <v>17786</v>
+        <v>17791</v>
       </c>
       <c r="L172" s="11">
-        <v>17801</v>
+        <v>17806</v>
       </c>
       <c r="M172" s="11">
-        <v>17769</v>
+        <v>17774</v>
       </c>
       <c r="N172" s="3">
-        <v>17818</v>
+        <v>17823</v>
       </c>
     </row>
     <row r="173" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A173" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B173" s="11">
-        <v>16743</v>
+        <v>16748</v>
       </c>
       <c r="C173" s="11">
-        <v>16875</v>
+        <v>16879</v>
       </c>
       <c r="D173" s="11">
-        <v>16946</v>
+        <v>16951</v>
       </c>
       <c r="E173" s="11">
-        <v>17021</v>
+        <v>17026</v>
       </c>
       <c r="F173" s="11">
-        <v>17100</v>
+        <v>17105</v>
       </c>
       <c r="G173" s="11">
-        <v>17222</v>
+        <v>17227</v>
       </c>
       <c r="H173" s="11">
-        <v>17262</v>
+        <v>17267</v>
       </c>
       <c r="I173" s="11">
-        <v>16999</v>
+        <v>17004</v>
       </c>
       <c r="J173" s="11">
-        <v>17237</v>
+        <v>17242</v>
       </c>
       <c r="K173" s="11">
-        <v>17213</v>
+        <v>17218</v>
       </c>
       <c r="L173" s="11">
-        <v>17179</v>
+        <v>17183</v>
       </c>
       <c r="M173" s="11">
-        <v>17117</v>
+        <v>17122</v>
       </c>
       <c r="N173" s="3">
-        <v>17076</v>
+        <v>17081</v>
       </c>
     </row>
     <row r="174" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A174" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B174" s="11">
         <v>942</v>
       </c>
       <c r="C174" s="11">
         <v>953</v>
       </c>
       <c r="D174" s="11">
         <v>789</v>
       </c>
       <c r="E174" s="11">
         <v>722</v>
       </c>
       <c r="F174" s="11">
         <v>714</v>
       </c>
       <c r="G174" s="11">
         <v>748</v>
       </c>
       <c r="H174" s="11">
         <v>783</v>
       </c>
       <c r="I174" s="11">
         <v>767</v>
       </c>
       <c r="J174" s="11">
         <v>641</v>
       </c>
       <c r="K174" s="11">
         <v>573</v>
       </c>
       <c r="L174" s="11">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="M174" s="11">
         <v>652</v>
       </c>
       <c r="N174" s="3">
         <v>742</v>
       </c>
     </row>
     <row r="175" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A175" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B175" s="12">
         <v>5.3</v>
       </c>
       <c r="C175" s="12">
         <v>5.3</v>
       </c>
       <c r="D175" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="E175" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="F175" s="12">
@@ -7448,131 +7448,131 @@
       </c>
       <c r="I177" s="6">
         <v>43313</v>
       </c>
       <c r="J177" s="6">
         <v>43344</v>
       </c>
       <c r="K177" s="6">
         <v>43374</v>
       </c>
       <c r="L177" s="6">
         <v>43405</v>
       </c>
       <c r="M177" s="6">
         <v>43435</v>
       </c>
       <c r="N177" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="178" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A178" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B178" s="11">
-        <v>6974</v>
+        <v>6979</v>
       </c>
       <c r="C178" s="11">
-        <v>7032</v>
+        <v>7037</v>
       </c>
       <c r="D178" s="11">
-        <v>7019</v>
+        <v>7023</v>
       </c>
       <c r="E178" s="11">
-        <v>7016</v>
+        <v>7020</v>
       </c>
       <c r="F178" s="11">
-        <v>7039</v>
+        <v>7044</v>
       </c>
       <c r="G178" s="11">
-        <v>7098</v>
+        <v>7103</v>
       </c>
       <c r="H178" s="11">
-        <v>7111</v>
+        <v>7115</v>
       </c>
       <c r="I178" s="11">
-        <v>7019</v>
+        <v>7024</v>
       </c>
       <c r="J178" s="11">
-        <v>7076</v>
+        <v>7081</v>
       </c>
       <c r="K178" s="11">
-        <v>7046</v>
+        <v>7051</v>
       </c>
       <c r="L178" s="11">
-        <v>7049</v>
+        <v>7054</v>
       </c>
       <c r="M178" s="11">
-        <v>7003</v>
+        <v>7008</v>
       </c>
       <c r="N178" s="3">
-        <v>7041</v>
+        <v>7045</v>
       </c>
     </row>
     <row r="179" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A179" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B179" s="11">
-        <v>6668</v>
+        <v>6673</v>
       </c>
       <c r="C179" s="11">
-        <v>6720</v>
+        <v>6725</v>
       </c>
       <c r="D179" s="11">
-        <v>6749</v>
+        <v>6753</v>
       </c>
       <c r="E179" s="11">
-        <v>6779</v>
+        <v>6783</v>
       </c>
       <c r="F179" s="11">
-        <v>6810</v>
+        <v>6815</v>
       </c>
       <c r="G179" s="11">
-        <v>6859</v>
+        <v>6864</v>
       </c>
       <c r="H179" s="11">
-        <v>6875</v>
+        <v>6879</v>
       </c>
       <c r="I179" s="11">
-        <v>6770</v>
+        <v>6775</v>
       </c>
       <c r="J179" s="11">
-        <v>6865</v>
+        <v>6870</v>
       </c>
       <c r="K179" s="11">
-        <v>6855</v>
+        <v>6860</v>
       </c>
       <c r="L179" s="11">
-        <v>6841</v>
+        <v>6846</v>
       </c>
       <c r="M179" s="11">
-        <v>6817</v>
+        <v>6822</v>
       </c>
       <c r="N179" s="3">
-        <v>6801</v>
+        <v>6805</v>
       </c>
     </row>
     <row r="180" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A180" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B180" s="11">
         <v>306</v>
       </c>
       <c r="C180" s="11">
         <v>312</v>
       </c>
       <c r="D180" s="11">
         <v>270</v>
       </c>
       <c r="E180" s="11">
         <v>237</v>
       </c>
       <c r="F180" s="11">
         <v>229</v>
       </c>
       <c r="G180" s="11">
         <v>239</v>
       </c>
       <c r="H180" s="11">
@@ -7610,60 +7610,60 @@
       <c r="D181" s="12">
         <v>3.8</v>
       </c>
       <c r="E181" s="12">
         <v>3.4</v>
       </c>
       <c r="F181" s="12">
         <v>3.3</v>
       </c>
       <c r="G181" s="12">
         <v>3.4</v>
       </c>
       <c r="H181" s="12">
         <v>3.3</v>
       </c>
       <c r="I181" s="12">
         <v>3.5</v>
       </c>
       <c r="J181" s="12">
         <v>3</v>
       </c>
       <c r="K181" s="12">
         <v>2.7</v>
       </c>
       <c r="L181" s="12">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="M181" s="12">
         <v>2.7</v>
       </c>
       <c r="N181" s="8">
         <v>3.4</v>
       </c>
     </row>
-    <row r="182" spans="1:14" s="8" customFormat="1" ht="12">
+    <row r="182" spans="1:14" s="8" customFormat="1" ht="11.4">
       <c r="A182" s="9"/>
       <c r="B182" s="12"/>
       <c r="C182" s="12"/>
       <c r="D182" s="12"/>
       <c r="E182" s="12"/>
       <c r="F182" s="12"/>
       <c r="G182" s="12"/>
       <c r="H182" s="12"/>
       <c r="I182" s="12"/>
       <c r="J182" s="12"/>
       <c r="K182" s="12"/>
       <c r="L182" s="12"/>
       <c r="M182" s="12"/>
       <c r="N182" s="12"/>
     </row>
     <row r="183" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A183" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B183" s="6">
         <v>43101</v>
       </c>
       <c r="C183" s="6">
         <v>43132</v>
       </c>
@@ -7684,175 +7684,175 @@
       </c>
       <c r="I183" s="6">
         <v>43313</v>
       </c>
       <c r="J183" s="6">
         <v>43344</v>
       </c>
       <c r="K183" s="6">
         <v>43374</v>
       </c>
       <c r="L183" s="6">
         <v>43405</v>
       </c>
       <c r="M183" s="6">
         <v>43435</v>
       </c>
       <c r="N183" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="184" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A184" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B184" s="11">
-        <v>40950</v>
+        <v>40964</v>
       </c>
       <c r="C184" s="11">
-        <v>41267</v>
+        <v>41280</v>
       </c>
       <c r="D184" s="11">
-        <v>41124</v>
+        <v>41139</v>
       </c>
       <c r="E184" s="11">
-        <v>41040</v>
+        <v>41054</v>
       </c>
       <c r="F184" s="11">
-        <v>41217</v>
+        <v>41230</v>
       </c>
       <c r="G184" s="11">
-        <v>41536</v>
+        <v>41549</v>
       </c>
       <c r="H184" s="11">
-        <v>41766</v>
+        <v>41780</v>
       </c>
       <c r="I184" s="11">
-        <v>41188</v>
+        <v>41202</v>
       </c>
       <c r="J184" s="11">
-        <v>41438</v>
+        <v>41451</v>
       </c>
       <c r="K184" s="11">
-        <v>41363</v>
+        <v>41377</v>
       </c>
       <c r="L184" s="11">
-        <v>41409</v>
+        <v>41423</v>
       </c>
       <c r="M184" s="11">
-        <v>41224</v>
+        <v>41237</v>
       </c>
       <c r="N184" s="3">
-        <v>41293</v>
+        <v>41307</v>
       </c>
     </row>
     <row r="185" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A185" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B185" s="11">
-        <v>38789</v>
+        <v>38802</v>
       </c>
       <c r="C185" s="11">
-        <v>39094</v>
+        <v>39107</v>
       </c>
       <c r="D185" s="11">
-        <v>39259</v>
+        <v>39273</v>
       </c>
       <c r="E185" s="11">
-        <v>39433</v>
+        <v>39447</v>
       </c>
       <c r="F185" s="11">
-        <v>39616</v>
+        <v>39629</v>
       </c>
       <c r="G185" s="11">
-        <v>39899</v>
+        <v>39912</v>
       </c>
       <c r="H185" s="11">
-        <v>39992</v>
+        <v>40005</v>
       </c>
       <c r="I185" s="11">
-        <v>39384</v>
+        <v>39397</v>
       </c>
       <c r="J185" s="11">
-        <v>39935</v>
+        <v>39948</v>
       </c>
       <c r="K185" s="11">
-        <v>39877</v>
+        <v>39891</v>
       </c>
       <c r="L185" s="11">
-        <v>39799</v>
+        <v>39812</v>
       </c>
       <c r="M185" s="11">
-        <v>39656</v>
+        <v>39669</v>
       </c>
       <c r="N185" s="3">
-        <v>39561</v>
+        <v>39574</v>
       </c>
     </row>
     <row r="186" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A186" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B186" s="11">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="C186" s="11">
         <v>2173</v>
       </c>
       <c r="D186" s="11">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="E186" s="11">
         <v>1607</v>
       </c>
       <c r="F186" s="11">
         <v>1601</v>
       </c>
       <c r="G186" s="11">
         <v>1637</v>
       </c>
       <c r="H186" s="11">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="I186" s="11">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="J186" s="11">
         <v>1503</v>
       </c>
       <c r="K186" s="11">
         <v>1486</v>
       </c>
       <c r="L186" s="11">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="M186" s="11">
         <v>1568</v>
       </c>
       <c r="N186" s="3">
-        <v>1732</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="187" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A187" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B187" s="12">
         <v>5.3</v>
       </c>
       <c r="C187" s="12">
         <v>5.3</v>
       </c>
       <c r="D187" s="12">
         <v>4.5</v>
       </c>
       <c r="E187" s="12">
         <v>3.9</v>
       </c>
       <c r="F187" s="12">
         <v>3.9</v>
       </c>
       <c r="G187" s="12">
         <v>3.9</v>
       </c>
       <c r="H187" s="12">
@@ -7920,213 +7920,213 @@
       </c>
       <c r="I189" s="6">
         <v>43313</v>
       </c>
       <c r="J189" s="6">
         <v>43344</v>
       </c>
       <c r="K189" s="6">
         <v>43374</v>
       </c>
       <c r="L189" s="6">
         <v>43405</v>
       </c>
       <c r="M189" s="6">
         <v>43435</v>
       </c>
       <c r="N189" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="190" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A190" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B190" s="11">
-        <v>9511</v>
+        <v>9518</v>
       </c>
       <c r="C190" s="11">
-        <v>9547</v>
+        <v>9555</v>
       </c>
       <c r="D190" s="11">
-        <v>9478</v>
+        <v>9487</v>
       </c>
       <c r="E190" s="11">
-        <v>9453</v>
+        <v>9460</v>
       </c>
       <c r="F190" s="11">
-        <v>9503</v>
+        <v>9510</v>
       </c>
       <c r="G190" s="11">
-        <v>9545</v>
+        <v>9552</v>
       </c>
       <c r="H190" s="11">
-        <v>9581</v>
+        <v>9588</v>
       </c>
       <c r="I190" s="11">
-        <v>9453</v>
+        <v>9461</v>
       </c>
       <c r="J190" s="11">
-        <v>9521</v>
+        <v>9529</v>
       </c>
       <c r="K190" s="11">
-        <v>9551</v>
+        <v>9559</v>
       </c>
       <c r="L190" s="11">
-        <v>9557</v>
+        <v>9565</v>
       </c>
       <c r="M190" s="11">
-        <v>9576</v>
+        <v>9583</v>
       </c>
       <c r="N190" s="3">
-        <v>9523</v>
+        <v>9531</v>
       </c>
     </row>
     <row r="191" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A191" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B191" s="11">
-        <v>9044</v>
+        <v>9051</v>
       </c>
       <c r="C191" s="11">
-        <v>9063</v>
+        <v>9071</v>
       </c>
       <c r="D191" s="11">
-        <v>9082</v>
+        <v>9090</v>
       </c>
       <c r="E191" s="11">
-        <v>9134</v>
+        <v>9141</v>
       </c>
       <c r="F191" s="11">
-        <v>9214</v>
+        <v>9221</v>
       </c>
       <c r="G191" s="11">
-        <v>9268</v>
+        <v>9275</v>
       </c>
       <c r="H191" s="11">
-        <v>9299</v>
+        <v>9306</v>
       </c>
       <c r="I191" s="11">
-        <v>9125</v>
+        <v>9133</v>
       </c>
       <c r="J191" s="11">
-        <v>9257</v>
+        <v>9265</v>
       </c>
       <c r="K191" s="11">
-        <v>9305</v>
+        <v>9313</v>
       </c>
       <c r="L191" s="11">
-        <v>9266</v>
+        <v>9273</v>
       </c>
       <c r="M191" s="11">
-        <v>9274</v>
+        <v>9281</v>
       </c>
       <c r="N191" s="3">
-        <v>9194</v>
+        <v>9202</v>
       </c>
     </row>
     <row r="192" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A192" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B192" s="11">
         <v>467</v>
       </c>
       <c r="C192" s="11">
         <v>484</v>
       </c>
       <c r="D192" s="11">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E192" s="11">
         <v>319</v>
       </c>
       <c r="F192" s="11">
         <v>289</v>
       </c>
       <c r="G192" s="11">
         <v>277</v>
       </c>
       <c r="H192" s="11">
         <v>282</v>
       </c>
       <c r="I192" s="11">
         <v>328</v>
       </c>
       <c r="J192" s="11">
         <v>264</v>
       </c>
       <c r="K192" s="11">
         <v>246</v>
       </c>
       <c r="L192" s="11">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="M192" s="11">
         <v>302</v>
       </c>
       <c r="N192" s="3">
         <v>329</v>
       </c>
     </row>
     <row r="193" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A193" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B193" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="C193" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="D193" s="12">
         <v>4.2</v>
       </c>
       <c r="E193" s="12">
         <v>3.4</v>
       </c>
       <c r="F193" s="12">
         <v>3</v>
       </c>
       <c r="G193" s="12">
         <v>2.9</v>
       </c>
       <c r="H193" s="12">
         <v>2.9</v>
       </c>
       <c r="I193" s="12">
         <v>3.5</v>
       </c>
       <c r="J193" s="12">
         <v>2.8</v>
       </c>
       <c r="K193" s="12">
         <v>2.6</v>
       </c>
       <c r="L193" s="12">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="M193" s="12">
         <v>3.2</v>
       </c>
       <c r="N193" s="8">
         <v>3.5</v>
       </c>
     </row>
     <row r="194" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A194" s="9"/>
       <c r="B194" s="12"/>
       <c r="C194" s="12"/>
       <c r="D194" s="12"/>
       <c r="E194" s="12"/>
       <c r="F194" s="12"/>
       <c r="G194" s="12"/>
       <c r="H194" s="12"/>
       <c r="I194" s="12"/>
       <c r="J194" s="12"/>
       <c r="K194" s="12"/>
       <c r="L194" s="12"/>
       <c r="M194" s="12"/>
       <c r="N194" s="12"/>
     </row>
     <row r="195" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
@@ -8156,175 +8156,175 @@
       </c>
       <c r="I195" s="6">
         <v>43313</v>
       </c>
       <c r="J195" s="6">
         <v>43344</v>
       </c>
       <c r="K195" s="6">
         <v>43374</v>
       </c>
       <c r="L195" s="6">
         <v>43405</v>
       </c>
       <c r="M195" s="6">
         <v>43435</v>
       </c>
       <c r="N195" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="196" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A196" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B196" s="11">
-        <v>95643</v>
+        <v>95692</v>
       </c>
       <c r="C196" s="11">
-        <v>96612</v>
+        <v>96662</v>
       </c>
       <c r="D196" s="11">
-        <v>96387</v>
+        <v>96438</v>
       </c>
       <c r="E196" s="11">
-        <v>95940</v>
+        <v>95990</v>
       </c>
       <c r="F196" s="11">
-        <v>96357</v>
+        <v>96408</v>
       </c>
       <c r="G196" s="11">
-        <v>97342</v>
+        <v>97394</v>
       </c>
       <c r="H196" s="11">
-        <v>97863</v>
+        <v>97915</v>
       </c>
       <c r="I196" s="11">
-        <v>96435</v>
+        <v>96487</v>
       </c>
       <c r="J196" s="11">
-        <v>96838</v>
+        <v>96890</v>
       </c>
       <c r="K196" s="11">
-        <v>96475</v>
+        <v>96526</v>
       </c>
       <c r="L196" s="11">
-        <v>96717</v>
+        <v>96769</v>
       </c>
       <c r="M196" s="11">
-        <v>96036</v>
+        <v>96086</v>
       </c>
       <c r="N196" s="3">
-        <v>96554</v>
+        <v>96605</v>
       </c>
     </row>
     <row r="197" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A197" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B197" s="11">
-        <v>90200</v>
+        <v>90248</v>
       </c>
       <c r="C197" s="11">
-        <v>90910</v>
+        <v>90958</v>
       </c>
       <c r="D197" s="11">
-        <v>91294</v>
+        <v>91342</v>
       </c>
       <c r="E197" s="11">
-        <v>91698</v>
+        <v>91747</v>
       </c>
       <c r="F197" s="11">
-        <v>92122</v>
+        <v>92171</v>
       </c>
       <c r="G197" s="11">
-        <v>92781</v>
+        <v>92830</v>
       </c>
       <c r="H197" s="11">
-        <v>92997</v>
+        <v>93046</v>
       </c>
       <c r="I197" s="11">
-        <v>91582</v>
+        <v>91630</v>
       </c>
       <c r="J197" s="11">
-        <v>92864</v>
+        <v>92914</v>
       </c>
       <c r="K197" s="11">
-        <v>92731</v>
+        <v>92780</v>
       </c>
       <c r="L197" s="11">
-        <v>92547</v>
+        <v>92596</v>
       </c>
       <c r="M197" s="11">
-        <v>92216</v>
+        <v>92265</v>
       </c>
       <c r="N197" s="3">
-        <v>91995</v>
+        <v>92044</v>
       </c>
     </row>
     <row r="198" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A198" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B198" s="11">
-        <v>5443</v>
+        <v>5444</v>
       </c>
       <c r="C198" s="11">
-        <v>5702</v>
+        <v>5704</v>
       </c>
       <c r="D198" s="11">
-        <v>5093</v>
+        <v>5096</v>
       </c>
       <c r="E198" s="11">
-        <v>4242</v>
+        <v>4243</v>
       </c>
       <c r="F198" s="11">
-        <v>4235</v>
+        <v>4237</v>
       </c>
       <c r="G198" s="11">
+        <v>4564</v>
+      </c>
+      <c r="H198" s="11">
+        <v>4869</v>
+      </c>
+      <c r="I198" s="11">
+        <v>4857</v>
+      </c>
+      <c r="J198" s="11">
+        <v>3976</v>
+      </c>
+      <c r="K198" s="11">
+        <v>3746</v>
+      </c>
+      <c r="L198" s="11">
+        <v>4173</v>
+      </c>
+      <c r="M198" s="11">
+        <v>3821</v>
+      </c>
+      <c r="N198" s="3">
         <v>4561</v>
-      </c>
-[...19 lines deleted...]
-        <v>4559</v>
       </c>
     </row>
     <row r="199" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A199" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B199" s="12">
         <v>5.7</v>
       </c>
       <c r="C199" s="12">
         <v>5.9</v>
       </c>
       <c r="D199" s="12">
         <v>5.3</v>
       </c>
       <c r="E199" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="F199" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="G199" s="12">
         <v>4.7</v>
       </c>
       <c r="H199" s="12">
@@ -8392,160 +8392,160 @@
       </c>
       <c r="I201" s="6">
         <v>43313</v>
       </c>
       <c r="J201" s="6">
         <v>43344</v>
       </c>
       <c r="K201" s="6">
         <v>43374</v>
       </c>
       <c r="L201" s="6">
         <v>43405</v>
       </c>
       <c r="M201" s="6">
         <v>43435</v>
       </c>
       <c r="N201" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="202" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A202" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B202" s="11">
-        <v>4818</v>
+        <v>4806</v>
       </c>
       <c r="C202" s="11">
+        <v>4824</v>
+      </c>
+      <c r="D202" s="11">
+        <v>4808</v>
+      </c>
+      <c r="E202" s="11">
+        <v>4789</v>
+      </c>
+      <c r="F202" s="11">
         <v>4837</v>
       </c>
-      <c r="D202" s="11">
-[...7 lines deleted...]
-      </c>
       <c r="G202" s="11">
-        <v>4885</v>
+        <v>4873</v>
       </c>
       <c r="H202" s="11">
-        <v>4919</v>
+        <v>4906</v>
       </c>
       <c r="I202" s="11">
-        <v>4847</v>
+        <v>4835</v>
       </c>
       <c r="J202" s="11">
-        <v>4876</v>
+        <v>4865</v>
       </c>
       <c r="K202" s="11">
-        <v>4882</v>
+        <v>4870</v>
       </c>
       <c r="L202" s="11">
-        <v>4877</v>
+        <v>4866</v>
       </c>
       <c r="M202" s="11">
-        <v>4874</v>
+        <v>4862</v>
       </c>
       <c r="N202" s="3">
-        <v>4857</v>
+        <v>4845</v>
       </c>
     </row>
     <row r="203" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A203" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B203" s="11">
-        <v>4660</v>
+        <v>4648</v>
       </c>
       <c r="C203" s="11">
-        <v>4676</v>
+        <v>4664</v>
       </c>
       <c r="D203" s="11">
-        <v>4689</v>
+        <v>4677</v>
       </c>
       <c r="E203" s="11">
-        <v>4712</v>
+        <v>4701</v>
       </c>
       <c r="F203" s="11">
-        <v>4750</v>
+        <v>4739</v>
       </c>
       <c r="G203" s="11">
-        <v>4779</v>
+        <v>4767</v>
       </c>
       <c r="H203" s="11">
-        <v>4794</v>
+        <v>4782</v>
       </c>
       <c r="I203" s="11">
-        <v>4708</v>
+        <v>4697</v>
       </c>
       <c r="J203" s="11">
-        <v>4779</v>
+        <v>4768</v>
       </c>
       <c r="K203" s="11">
-        <v>4796</v>
+        <v>4784</v>
       </c>
       <c r="L203" s="11">
-        <v>4776</v>
+        <v>4765</v>
       </c>
       <c r="M203" s="11">
-        <v>4773</v>
+        <v>4761</v>
       </c>
       <c r="N203" s="3">
-        <v>4741</v>
+        <v>4729</v>
       </c>
     </row>
     <row r="204" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A204" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B204" s="11">
         <v>158</v>
       </c>
       <c r="C204" s="11">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D204" s="11">
         <v>131</v>
       </c>
       <c r="E204" s="11">
         <v>88</v>
       </c>
       <c r="F204" s="11">
         <v>98</v>
       </c>
       <c r="G204" s="11">
         <v>106</v>
       </c>
       <c r="H204" s="11">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="I204" s="11">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="J204" s="11">
         <v>97</v>
       </c>
       <c r="K204" s="11">
         <v>86</v>
       </c>
       <c r="L204" s="11">
         <v>101</v>
       </c>
       <c r="M204" s="11">
         <v>101</v>
       </c>
       <c r="N204" s="3">
         <v>116</v>
       </c>
     </row>
     <row r="205" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A205" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B205" s="12">
         <v>3.3</v>
       </c>
       <c r="C205" s="12">
@@ -8634,216 +8634,216 @@
       </c>
       <c r="K207" s="6">
         <v>43374</v>
       </c>
       <c r="L207" s="6">
         <v>43405</v>
       </c>
       <c r="M207" s="6">
         <v>43435</v>
       </c>
       <c r="N207" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="208" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A208" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B208" s="11">
         <v>6118</v>
       </c>
       <c r="C208" s="11">
         <v>6175</v>
       </c>
       <c r="D208" s="11">
-        <v>6140</v>
+        <v>6139</v>
       </c>
       <c r="E208" s="11">
         <v>6133</v>
       </c>
       <c r="F208" s="11">
         <v>6140</v>
       </c>
       <c r="G208" s="11">
         <v>6193</v>
       </c>
       <c r="H208" s="11">
         <v>6220</v>
       </c>
       <c r="I208" s="11">
         <v>6149</v>
       </c>
       <c r="J208" s="11">
-        <v>6168</v>
+        <v>6167</v>
       </c>
       <c r="K208" s="11">
         <v>6162</v>
       </c>
       <c r="L208" s="11">
         <v>6173</v>
       </c>
       <c r="M208" s="11">
         <v>6143</v>
       </c>
       <c r="N208" s="3">
         <v>6160</v>
       </c>
     </row>
     <row r="209" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A209" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B209" s="11">
         <v>5798</v>
       </c>
       <c r="C209" s="11">
         <v>5844</v>
       </c>
       <c r="D209" s="11">
-        <v>5869</v>
+        <v>5868</v>
       </c>
       <c r="E209" s="11">
-        <v>5895</v>
+        <v>5894</v>
       </c>
       <c r="F209" s="11">
         <v>5922</v>
       </c>
       <c r="G209" s="11">
         <v>5964</v>
       </c>
       <c r="H209" s="11">
         <v>5978</v>
       </c>
       <c r="I209" s="11">
         <v>5887</v>
       </c>
       <c r="J209" s="11">
-        <v>5970</v>
+        <v>5969</v>
       </c>
       <c r="K209" s="11">
         <v>5961</v>
       </c>
       <c r="L209" s="11">
         <v>5949</v>
       </c>
       <c r="M209" s="11">
         <v>5928</v>
       </c>
       <c r="N209" s="3">
         <v>5914</v>
       </c>
     </row>
     <row r="210" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A210" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B210" s="11">
         <v>320</v>
       </c>
       <c r="C210" s="11">
         <v>331</v>
       </c>
       <c r="D210" s="11">
         <v>271</v>
       </c>
       <c r="E210" s="11">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F210" s="11">
         <v>218</v>
       </c>
       <c r="G210" s="11">
         <v>229</v>
       </c>
       <c r="H210" s="11">
         <v>242</v>
       </c>
       <c r="I210" s="11">
         <v>262</v>
       </c>
       <c r="J210" s="11">
         <v>198</v>
       </c>
       <c r="K210" s="11">
         <v>201</v>
       </c>
       <c r="L210" s="11">
         <v>224</v>
       </c>
       <c r="M210" s="11">
         <v>215</v>
       </c>
       <c r="N210" s="3">
         <v>246</v>
       </c>
     </row>
-    <row r="211" spans="1:14" s="8" customFormat="1" ht="12">
+    <row r="211" spans="1:14" s="8" customFormat="1" ht="11.4">
       <c r="A211" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B211" s="12">
         <v>5.2</v>
       </c>
       <c r="C211" s="12">
         <v>5.4</v>
       </c>
       <c r="D211" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="E211" s="12">
         <v>3.9</v>
       </c>
       <c r="F211" s="12">
         <v>3.6</v>
       </c>
       <c r="G211" s="12">
         <v>3.7</v>
       </c>
       <c r="H211" s="12">
         <v>3.9</v>
       </c>
       <c r="I211" s="12">
         <v>4.3</v>
       </c>
       <c r="J211" s="12">
         <v>3.2</v>
       </c>
       <c r="K211" s="12">
         <v>3.3</v>
       </c>
       <c r="L211" s="12">
         <v>3.6</v>
       </c>
       <c r="M211" s="12">
         <v>3.5</v>
       </c>
       <c r="N211" s="8">
         <v>4</v>
       </c>
     </row>
-    <row r="212" spans="1:14" s="8" customFormat="1" ht="12">
+    <row r="212" spans="1:14" s="8" customFormat="1" ht="11.4">
       <c r="A212" s="9"/>
       <c r="B212" s="12"/>
       <c r="C212" s="12"/>
       <c r="D212" s="12"/>
       <c r="E212" s="12"/>
       <c r="F212" s="12"/>
       <c r="G212" s="12"/>
       <c r="H212" s="12"/>
       <c r="I212" s="12"/>
       <c r="J212" s="12"/>
       <c r="K212" s="12"/>
       <c r="L212" s="12"/>
       <c r="M212" s="12"/>
       <c r="N212" s="12"/>
     </row>
     <row r="213" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A213" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B213" s="6">
         <v>43101</v>
       </c>
       <c r="C213" s="6">
         <v>43132</v>
       </c>
@@ -8864,160 +8864,160 @@
       </c>
       <c r="I213" s="6">
         <v>43313</v>
       </c>
       <c r="J213" s="6">
         <v>43344</v>
       </c>
       <c r="K213" s="6">
         <v>43374</v>
       </c>
       <c r="L213" s="6">
         <v>43405</v>
       </c>
       <c r="M213" s="6">
         <v>43435</v>
       </c>
       <c r="N213" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="214" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A214" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B214" s="11">
-        <v>10808</v>
+        <v>10810</v>
       </c>
       <c r="C214" s="11">
-        <v>10879</v>
+        <v>10881</v>
       </c>
       <c r="D214" s="11">
-        <v>10857</v>
+        <v>10859</v>
       </c>
       <c r="E214" s="11">
-        <v>10785</v>
+        <v>10787</v>
       </c>
       <c r="F214" s="11">
-        <v>10838</v>
+        <v>10841</v>
       </c>
       <c r="G214" s="11">
-        <v>10943</v>
+        <v>10946</v>
       </c>
       <c r="H214" s="11">
-        <v>11013</v>
+        <v>11015</v>
       </c>
       <c r="I214" s="11">
-        <v>10866</v>
+        <v>10869</v>
       </c>
       <c r="J214" s="11">
-        <v>10902</v>
+        <v>10904</v>
       </c>
       <c r="K214" s="11">
-        <v>10859</v>
+        <v>10861</v>
       </c>
       <c r="L214" s="11">
-        <v>10878</v>
+        <v>10880</v>
       </c>
       <c r="M214" s="11">
-        <v>10805</v>
+        <v>10807</v>
       </c>
       <c r="N214" s="3">
-        <v>10870</v>
+        <v>10872</v>
       </c>
     </row>
     <row r="215" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A215" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B215" s="11">
-        <v>10247</v>
+        <v>10249</v>
       </c>
       <c r="C215" s="11">
-        <v>10327</v>
+        <v>10329</v>
       </c>
       <c r="D215" s="11">
-        <v>10371</v>
+        <v>10373</v>
       </c>
       <c r="E215" s="11">
-        <v>10417</v>
+        <v>10419</v>
       </c>
       <c r="F215" s="11">
-        <v>10465</v>
+        <v>10467</v>
       </c>
       <c r="G215" s="11">
-        <v>10540</v>
+        <v>10542</v>
       </c>
       <c r="H215" s="11">
-        <v>10565</v>
+        <v>10567</v>
       </c>
       <c r="I215" s="11">
-        <v>10404</v>
+        <v>10406</v>
       </c>
       <c r="J215" s="11">
-        <v>10550</v>
+        <v>10552</v>
       </c>
       <c r="K215" s="11">
-        <v>10534</v>
+        <v>10536</v>
       </c>
       <c r="L215" s="11">
-        <v>10513</v>
+        <v>10515</v>
       </c>
       <c r="M215" s="11">
-        <v>10476</v>
+        <v>10478</v>
       </c>
       <c r="N215" s="3">
-        <v>10451</v>
+        <v>10453</v>
       </c>
     </row>
     <row r="216" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A216" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B216" s="11">
         <v>561</v>
       </c>
       <c r="C216" s="11">
         <v>552</v>
       </c>
       <c r="D216" s="11">
         <v>486</v>
       </c>
       <c r="E216" s="11">
         <v>368</v>
       </c>
       <c r="F216" s="11">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="G216" s="11">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="H216" s="11">
         <v>448</v>
       </c>
       <c r="I216" s="11">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="J216" s="11">
         <v>352</v>
       </c>
       <c r="K216" s="11">
         <v>325</v>
       </c>
       <c r="L216" s="11">
         <v>365</v>
       </c>
       <c r="M216" s="11">
         <v>329</v>
       </c>
       <c r="N216" s="3">
         <v>419</v>
       </c>
     </row>
     <row r="217" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A217" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B217" s="12">
         <v>5.2</v>
       </c>
       <c r="C217" s="12">
@@ -9035,51 +9035,51 @@
       <c r="G217" s="12">
         <v>3.7</v>
       </c>
       <c r="H217" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="I217" s="12">
         <v>4.3</v>
       </c>
       <c r="J217" s="12">
         <v>3.2</v>
       </c>
       <c r="K217" s="12">
         <v>3</v>
       </c>
       <c r="L217" s="12">
         <v>3.4</v>
       </c>
       <c r="M217" s="12">
         <v>3</v>
       </c>
       <c r="N217" s="8">
         <v>3.9</v>
       </c>
     </row>
-    <row r="218" spans="1:14" s="8" customFormat="1" ht="12">
+    <row r="218" spans="1:14" s="8" customFormat="1" ht="11.4">
       <c r="A218" s="9"/>
       <c r="B218" s="12"/>
       <c r="C218" s="12"/>
       <c r="D218" s="12"/>
       <c r="E218" s="12"/>
       <c r="F218" s="12"/>
       <c r="G218" s="12"/>
       <c r="H218" s="12"/>
       <c r="I218" s="12"/>
       <c r="J218" s="12"/>
       <c r="K218" s="12"/>
       <c r="L218" s="12"/>
       <c r="M218" s="12"/>
       <c r="N218" s="12"/>
     </row>
     <row r="219" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A219" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B219" s="6">
         <v>43101</v>
       </c>
       <c r="C219" s="6">
         <v>43132</v>
       </c>
@@ -9100,175 +9100,175 @@
       </c>
       <c r="I219" s="6">
         <v>43313</v>
       </c>
       <c r="J219" s="6">
         <v>43344</v>
       </c>
       <c r="K219" s="6">
         <v>43374</v>
       </c>
       <c r="L219" s="6">
         <v>43405</v>
       </c>
       <c r="M219" s="6">
         <v>43435</v>
       </c>
       <c r="N219" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="220" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A220" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B220" s="11">
-        <v>15139</v>
+        <v>15102</v>
       </c>
       <c r="C220" s="11">
-        <v>15270</v>
+        <v>15233</v>
       </c>
       <c r="D220" s="11">
-        <v>15214</v>
+        <v>15177</v>
       </c>
       <c r="E220" s="11">
-        <v>15075</v>
+        <v>15039</v>
       </c>
       <c r="F220" s="11">
-        <v>15229</v>
+        <v>15191</v>
       </c>
       <c r="G220" s="11">
-        <v>15377</v>
+        <v>15339</v>
       </c>
       <c r="H220" s="11">
-        <v>15524</v>
+        <v>15485</v>
       </c>
       <c r="I220" s="11">
-        <v>15247</v>
+        <v>15207</v>
       </c>
       <c r="J220" s="11">
-        <v>15265</v>
+        <v>15228</v>
       </c>
       <c r="K220" s="11">
-        <v>15258</v>
+        <v>15221</v>
       </c>
       <c r="L220" s="11">
-        <v>15331</v>
+        <v>15293</v>
       </c>
       <c r="M220" s="11">
-        <v>15185</v>
+        <v>15149</v>
       </c>
       <c r="N220" s="3">
-        <v>15260</v>
+        <v>15222</v>
       </c>
     </row>
     <row r="221" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A221" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B221" s="11">
-        <v>14401</v>
+        <v>14367</v>
       </c>
       <c r="C221" s="11">
-        <v>14449</v>
+        <v>14415</v>
       </c>
       <c r="D221" s="11">
-        <v>14490</v>
+        <v>14456</v>
       </c>
       <c r="E221" s="11">
-        <v>14563</v>
+        <v>14529</v>
       </c>
       <c r="F221" s="11">
-        <v>14681</v>
+        <v>14646</v>
       </c>
       <c r="G221" s="11">
-        <v>14770</v>
+        <v>14735</v>
       </c>
       <c r="H221" s="11">
-        <v>14815</v>
+        <v>14780</v>
       </c>
       <c r="I221" s="11">
-        <v>14550</v>
+        <v>14515</v>
       </c>
       <c r="J221" s="11">
-        <v>14770</v>
+        <v>14735</v>
       </c>
       <c r="K221" s="11">
-        <v>14822</v>
+        <v>14787</v>
       </c>
       <c r="L221" s="11">
-        <v>14760</v>
+        <v>14725</v>
       </c>
       <c r="M221" s="11">
-        <v>14750</v>
+        <v>14715</v>
       </c>
       <c r="N221" s="3">
-        <v>14652</v>
+        <v>14617</v>
       </c>
     </row>
     <row r="222" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A222" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B222" s="11">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="C222" s="11">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="D222" s="11">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="E222" s="11">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="F222" s="11">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="G222" s="11">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="H222" s="11">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="I222" s="11">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="J222" s="11">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="K222" s="11">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="L222" s="11">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="M222" s="11">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="N222" s="3">
-        <v>608</v>
+        <v>605</v>
       </c>
     </row>
     <row r="223" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A223" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B223" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="C223" s="12">
         <v>5.4</v>
       </c>
       <c r="D223" s="12">
         <v>4.8</v>
       </c>
       <c r="E223" s="12">
         <v>3.4</v>
       </c>
       <c r="F223" s="12">
         <v>3.6</v>
       </c>
       <c r="G223" s="12">
         <v>3.9</v>
       </c>
       <c r="H223" s="12">
@@ -9336,216 +9336,216 @@
       </c>
       <c r="I225" s="6">
         <v>43313</v>
       </c>
       <c r="J225" s="6">
         <v>43344</v>
       </c>
       <c r="K225" s="6">
         <v>43374</v>
       </c>
       <c r="L225" s="6">
         <v>43405</v>
       </c>
       <c r="M225" s="6">
         <v>43435</v>
       </c>
       <c r="N225" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="226" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A226" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B226" s="11">
-        <v>9285</v>
+        <v>9290</v>
       </c>
       <c r="C226" s="11">
-        <v>9294</v>
+        <v>9298</v>
       </c>
       <c r="D226" s="11">
-        <v>9218</v>
+        <v>9223</v>
       </c>
       <c r="E226" s="11">
-        <v>9220</v>
+        <v>9225</v>
       </c>
       <c r="F226" s="11">
-        <v>9274</v>
+        <v>9279</v>
       </c>
       <c r="G226" s="11">
-        <v>9342</v>
+        <v>9348</v>
       </c>
       <c r="H226" s="11">
-        <v>9405</v>
+        <v>9409</v>
       </c>
       <c r="I226" s="11">
-        <v>9259</v>
+        <v>9264</v>
       </c>
       <c r="J226" s="11">
-        <v>9295</v>
+        <v>9300</v>
       </c>
       <c r="K226" s="11">
-        <v>9308</v>
+        <v>9313</v>
       </c>
       <c r="L226" s="11">
-        <v>9292</v>
+        <v>9297</v>
       </c>
       <c r="M226" s="11">
-        <v>9319</v>
+        <v>9325</v>
       </c>
       <c r="N226" s="3">
-        <v>9293</v>
+        <v>9297</v>
       </c>
     </row>
     <row r="227" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A227" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B227" s="11">
-        <v>8793</v>
+        <v>8798</v>
       </c>
       <c r="C227" s="11">
-        <v>8812</v>
+        <v>8817</v>
       </c>
       <c r="D227" s="11">
-        <v>8830</v>
+        <v>8835</v>
       </c>
       <c r="E227" s="11">
-        <v>8880</v>
+        <v>8885</v>
       </c>
       <c r="F227" s="11">
-        <v>8958</v>
+        <v>8963</v>
       </c>
       <c r="G227" s="11">
-        <v>9010</v>
+        <v>9016</v>
       </c>
       <c r="H227" s="11">
-        <v>9041</v>
+        <v>9046</v>
       </c>
       <c r="I227" s="11">
-        <v>8872</v>
+        <v>8877</v>
       </c>
       <c r="J227" s="11">
-        <v>9000</v>
+        <v>9005</v>
       </c>
       <c r="K227" s="11">
-        <v>9047</v>
+        <v>9052</v>
       </c>
       <c r="L227" s="11">
-        <v>9009</v>
+        <v>9014</v>
       </c>
       <c r="M227" s="11">
-        <v>9016</v>
+        <v>9022</v>
       </c>
       <c r="N227" s="3">
-        <v>8939</v>
+        <v>8944</v>
       </c>
     </row>
     <row r="228" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A228" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B228" s="11">
         <v>492</v>
       </c>
       <c r="C228" s="11">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="D228" s="11">
         <v>388</v>
       </c>
       <c r="E228" s="11">
         <v>340</v>
       </c>
       <c r="F228" s="11">
         <v>316</v>
       </c>
       <c r="G228" s="11">
         <v>332</v>
       </c>
       <c r="H228" s="11">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="I228" s="11">
         <v>387</v>
       </c>
       <c r="J228" s="11">
         <v>295</v>
       </c>
       <c r="K228" s="11">
         <v>261</v>
       </c>
       <c r="L228" s="11">
         <v>283</v>
       </c>
       <c r="M228" s="11">
         <v>303</v>
       </c>
       <c r="N228" s="3">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="229" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A229" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B229" s="12">
         <v>5.3</v>
       </c>
       <c r="C229" s="12">
         <v>5.2</v>
       </c>
       <c r="D229" s="12">
         <v>4.2</v>
       </c>
       <c r="E229" s="12">
         <v>3.7</v>
       </c>
       <c r="F229" s="12">
         <v>3.4</v>
       </c>
       <c r="G229" s="12">
         <v>3.6</v>
       </c>
       <c r="H229" s="12">
         <v>3.9</v>
       </c>
       <c r="I229" s="12">
         <v>4.2</v>
       </c>
       <c r="J229" s="12">
         <v>3.2</v>
       </c>
       <c r="K229" s="12">
         <v>2.8</v>
       </c>
       <c r="L229" s="12">
         <v>3</v>
       </c>
       <c r="M229" s="12">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="N229" s="8">
         <v>3.8</v>
       </c>
     </row>
     <row r="230" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A230" s="5"/>
       <c r="B230" s="13"/>
       <c r="C230" s="13"/>
       <c r="D230" s="13"/>
       <c r="E230" s="13"/>
       <c r="F230" s="13"/>
       <c r="G230" s="13"/>
       <c r="H230" s="13"/>
       <c r="I230" s="13"/>
       <c r="J230" s="13"/>
       <c r="K230" s="13"/>
       <c r="L230" s="13"/>
       <c r="M230" s="13"/>
       <c r="N230" s="13"/>
     </row>
     <row r="231" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A231" s="4" t="s">
         <v>49</v>
       </c>
@@ -9572,219 +9572,219 @@
       </c>
       <c r="I231" s="6">
         <v>43313</v>
       </c>
       <c r="J231" s="6">
         <v>43344</v>
       </c>
       <c r="K231" s="6">
         <v>43374</v>
       </c>
       <c r="L231" s="6">
         <v>43405</v>
       </c>
       <c r="M231" s="6">
         <v>43435</v>
       </c>
       <c r="N231" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="232" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A232" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B232" s="11">
-        <v>6285</v>
+        <v>6292</v>
       </c>
       <c r="C232" s="11">
+        <v>6316</v>
+      </c>
+      <c r="D232" s="11">
+        <v>6290</v>
+      </c>
+      <c r="E232" s="11">
+        <v>6268</v>
+      </c>
+      <c r="F232" s="11">
+        <v>6287</v>
+      </c>
+      <c r="G232" s="11">
+        <v>6334</v>
+      </c>
+      <c r="H232" s="11">
+        <v>6360</v>
+      </c>
+      <c r="I232" s="11">
+        <v>6260</v>
+      </c>
+      <c r="J232" s="11">
+        <v>6295</v>
+      </c>
+      <c r="K232" s="11">
         <v>6308</v>
       </c>
-      <c r="D232" s="11">
-[...22 lines deleted...]
-      </c>
       <c r="L232" s="11">
-        <v>6305</v>
+        <v>6311</v>
       </c>
       <c r="M232" s="11">
-        <v>6315</v>
+        <v>6321</v>
       </c>
       <c r="N232" s="3">
-        <v>6297</v>
+        <v>6304</v>
       </c>
     </row>
     <row r="233" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A233" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B233" s="11">
-        <v>5962</v>
+        <v>5969</v>
       </c>
       <c r="C233" s="11">
-        <v>6000</v>
+        <v>6007</v>
       </c>
       <c r="D233" s="11">
-        <v>6016</v>
+        <v>6022</v>
       </c>
       <c r="E233" s="11">
-        <v>6051</v>
+        <v>6058</v>
       </c>
       <c r="F233" s="11">
-        <v>6083</v>
+        <v>6089</v>
       </c>
       <c r="G233" s="11">
-        <v>6126</v>
+        <v>6132</v>
       </c>
       <c r="H233" s="11">
-        <v>6144</v>
+        <v>6150</v>
       </c>
       <c r="I233" s="11">
-        <v>6043</v>
+        <v>6050</v>
       </c>
       <c r="J233" s="11">
-        <v>6112</v>
+        <v>6118</v>
       </c>
       <c r="K233" s="11">
-        <v>6120</v>
+        <v>6127</v>
       </c>
       <c r="L233" s="11">
-        <v>6113</v>
+        <v>6119</v>
       </c>
       <c r="M233" s="11">
-        <v>6113</v>
+        <v>6119</v>
       </c>
       <c r="N233" s="3">
-        <v>6074</v>
+        <v>6080</v>
       </c>
     </row>
     <row r="234" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A234" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B234" s="11">
         <v>323</v>
       </c>
       <c r="C234" s="11">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D234" s="11">
         <v>268</v>
       </c>
       <c r="E234" s="11">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F234" s="11">
         <v>198</v>
       </c>
       <c r="G234" s="11">
         <v>202</v>
       </c>
       <c r="H234" s="11">
         <v>210</v>
       </c>
       <c r="I234" s="11">
         <v>210</v>
       </c>
       <c r="J234" s="11">
         <v>177</v>
       </c>
       <c r="K234" s="11">
         <v>181</v>
       </c>
       <c r="L234" s="11">
         <v>192</v>
       </c>
       <c r="M234" s="11">
         <v>202</v>
       </c>
       <c r="N234" s="3">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="235" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A235" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B235" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="C235" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="D235" s="12">
         <v>4.3</v>
       </c>
       <c r="E235" s="12">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
       <c r="F235" s="12">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="G235" s="12">
         <v>3.2</v>
       </c>
       <c r="H235" s="12">
         <v>3.3</v>
       </c>
       <c r="I235" s="12">
         <v>3.4</v>
       </c>
       <c r="J235" s="12">
         <v>2.8</v>
       </c>
       <c r="K235" s="12">
         <v>2.9</v>
       </c>
       <c r="L235" s="12">
         <v>3</v>
       </c>
       <c r="M235" s="12">
         <v>3.2</v>
       </c>
       <c r="N235" s="8">
-        <v>3.5</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="236" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A236" s="9"/>
       <c r="B236" s="12"/>
       <c r="C236" s="12"/>
       <c r="D236" s="12"/>
       <c r="E236" s="12"/>
       <c r="F236" s="12"/>
       <c r="G236" s="12"/>
       <c r="H236" s="12"/>
       <c r="I236" s="12"/>
       <c r="J236" s="12"/>
       <c r="K236" s="12"/>
       <c r="L236" s="12"/>
       <c r="M236" s="12"/>
       <c r="N236" s="12"/>
     </row>
     <row r="237" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A237" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B237" s="6">
         <v>43101</v>
       </c>
@@ -9808,160 +9808,160 @@
       </c>
       <c r="I237" s="6">
         <v>43313</v>
       </c>
       <c r="J237" s="6">
         <v>43344</v>
       </c>
       <c r="K237" s="6">
         <v>43374</v>
       </c>
       <c r="L237" s="6">
         <v>43405</v>
       </c>
       <c r="M237" s="6">
         <v>43435</v>
       </c>
       <c r="N237" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="238" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A238" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B238" s="11">
-        <v>43992</v>
+        <v>43993</v>
       </c>
       <c r="C238" s="11">
-        <v>44397</v>
+        <v>44398</v>
       </c>
       <c r="D238" s="11">
         <v>44234</v>
       </c>
       <c r="E238" s="11">
-        <v>44217</v>
+        <v>44218</v>
       </c>
       <c r="F238" s="11">
-        <v>44417</v>
+        <v>44418</v>
       </c>
       <c r="G238" s="11">
-        <v>44722</v>
+        <v>44723</v>
       </c>
       <c r="H238" s="11">
-        <v>44901</v>
+        <v>44902</v>
       </c>
       <c r="I238" s="11">
-        <v>44287</v>
+        <v>44286</v>
       </c>
       <c r="J238" s="11">
-        <v>44642</v>
+        <v>44643</v>
       </c>
       <c r="K238" s="11">
-        <v>44569</v>
+        <v>44570</v>
       </c>
       <c r="L238" s="11">
-        <v>44539</v>
+        <v>44540</v>
       </c>
       <c r="M238" s="11">
-        <v>44364</v>
+        <v>44365</v>
       </c>
       <c r="N238" s="3">
-        <v>44440</v>
+        <v>44441</v>
       </c>
     </row>
     <row r="239" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A239" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B239" s="11">
-        <v>42001</v>
+        <v>42002</v>
       </c>
       <c r="C239" s="11">
-        <v>42319</v>
+        <v>42320</v>
       </c>
       <c r="D239" s="11">
-        <v>42496</v>
+        <v>42497</v>
       </c>
       <c r="E239" s="11">
-        <v>42684</v>
+        <v>42685</v>
       </c>
       <c r="F239" s="11">
-        <v>42892</v>
+        <v>42893</v>
       </c>
       <c r="G239" s="11">
-        <v>43195</v>
+        <v>43196</v>
       </c>
       <c r="H239" s="11">
-        <v>43296</v>
+        <v>43297</v>
       </c>
       <c r="I239" s="11">
         <v>42631</v>
       </c>
       <c r="J239" s="11">
-        <v>43238</v>
+        <v>43239</v>
       </c>
       <c r="K239" s="11">
-        <v>43187</v>
+        <v>43188</v>
       </c>
       <c r="L239" s="11">
-        <v>43092</v>
+        <v>43093</v>
       </c>
       <c r="M239" s="11">
-        <v>42940</v>
+        <v>42941</v>
       </c>
       <c r="N239" s="3">
-        <v>42831</v>
+        <v>42832</v>
       </c>
     </row>
     <row r="240" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A240" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B240" s="11">
         <v>1991</v>
       </c>
       <c r="C240" s="11">
         <v>2078</v>
       </c>
       <c r="D240" s="11">
-        <v>1738</v>
+        <v>1737</v>
       </c>
       <c r="E240" s="11">
         <v>1533</v>
       </c>
       <c r="F240" s="11">
         <v>1525</v>
       </c>
       <c r="G240" s="11">
         <v>1527</v>
       </c>
       <c r="H240" s="11">
         <v>1605</v>
       </c>
       <c r="I240" s="11">
-        <v>1656</v>
+        <v>1655</v>
       </c>
       <c r="J240" s="11">
         <v>1404</v>
       </c>
       <c r="K240" s="11">
         <v>1382</v>
       </c>
       <c r="L240" s="11">
         <v>1447</v>
       </c>
       <c r="M240" s="11">
         <v>1424</v>
       </c>
       <c r="N240" s="3">
         <v>1609</v>
       </c>
     </row>
     <row r="241" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A241" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B241" s="12">
         <v>4.5</v>
       </c>
       <c r="C241" s="12">
@@ -10279,131 +10279,131 @@
       </c>
       <c r="I249" s="6">
         <v>43313</v>
       </c>
       <c r="J249" s="6">
         <v>43344</v>
       </c>
       <c r="K249" s="6">
         <v>43374</v>
       </c>
       <c r="L249" s="6">
         <v>43405</v>
       </c>
       <c r="M249" s="6">
         <v>43435</v>
       </c>
       <c r="N249" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="250" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A250" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B250" s="11">
-        <v>17696</v>
+        <v>17699</v>
       </c>
       <c r="C250" s="11">
-        <v>17801</v>
+        <v>17804</v>
       </c>
       <c r="D250" s="11">
-        <v>17741</v>
+        <v>17744</v>
       </c>
       <c r="E250" s="11">
-        <v>17689</v>
+        <v>17692</v>
       </c>
       <c r="F250" s="11">
-        <v>17707</v>
+        <v>17710</v>
       </c>
       <c r="G250" s="11">
-        <v>17837</v>
+        <v>17840</v>
       </c>
       <c r="H250" s="11">
-        <v>17918</v>
+        <v>17921</v>
       </c>
       <c r="I250" s="11">
-        <v>17664</v>
+        <v>17667</v>
       </c>
       <c r="J250" s="11">
-        <v>17804</v>
+        <v>17807</v>
       </c>
       <c r="K250" s="11">
-        <v>17761</v>
+        <v>17764</v>
       </c>
       <c r="L250" s="11">
-        <v>17793</v>
+        <v>17796</v>
       </c>
       <c r="M250" s="11">
-        <v>17755</v>
+        <v>17758</v>
       </c>
       <c r="N250" s="3">
-        <v>17764</v>
+        <v>17767</v>
       </c>
     </row>
     <row r="251" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A251" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B251" s="11">
-        <v>16741</v>
+        <v>16744</v>
       </c>
       <c r="C251" s="11">
-        <v>16868</v>
+        <v>16871</v>
       </c>
       <c r="D251" s="11">
-        <v>16938</v>
+        <v>16941</v>
       </c>
       <c r="E251" s="11">
-        <v>17013</v>
+        <v>17016</v>
       </c>
       <c r="F251" s="11">
-        <v>17096</v>
+        <v>17099</v>
       </c>
       <c r="G251" s="11">
+        <v>17220</v>
+      </c>
+      <c r="H251" s="11">
+        <v>17260</v>
+      </c>
+      <c r="I251" s="11">
+        <v>16995</v>
+      </c>
+      <c r="J251" s="11">
+        <v>17237</v>
+      </c>
+      <c r="K251" s="11">
         <v>17217</v>
       </c>
-      <c r="H251" s="11">
-[...10 lines deleted...]
-      </c>
       <c r="L251" s="11">
-        <v>17176</v>
+        <v>17179</v>
       </c>
       <c r="M251" s="11">
-        <v>17115</v>
+        <v>17118</v>
       </c>
       <c r="N251" s="3">
-        <v>17072</v>
+        <v>17075</v>
       </c>
     </row>
     <row r="252" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A252" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B252" s="11">
         <v>955</v>
       </c>
       <c r="C252" s="11">
         <v>933</v>
       </c>
       <c r="D252" s="11">
         <v>803</v>
       </c>
       <c r="E252" s="11">
         <v>676</v>
       </c>
       <c r="F252" s="11">
         <v>611</v>
       </c>
       <c r="G252" s="11">
         <v>620</v>
       </c>
       <c r="H252" s="11">
@@ -10450,51 +10450,51 @@
       <c r="G253" s="12">
         <v>3.5</v>
       </c>
       <c r="H253" s="12">
         <v>3.7</v>
       </c>
       <c r="I253" s="12">
         <v>3.8</v>
       </c>
       <c r="J253" s="12">
         <v>3.2</v>
       </c>
       <c r="K253" s="12">
         <v>3.1</v>
       </c>
       <c r="L253" s="12">
         <v>3.5</v>
       </c>
       <c r="M253" s="12">
         <v>3.6</v>
       </c>
       <c r="N253" s="8">
         <v>3.9</v>
       </c>
     </row>
-    <row r="254" spans="1:14" s="8" customFormat="1" ht="15.95" customHeight="1">
+    <row r="254" spans="1:14" s="8" customFormat="1" ht="15.9" customHeight="1">
       <c r="A254" s="9"/>
       <c r="B254" s="12"/>
       <c r="C254" s="12"/>
       <c r="D254" s="12"/>
       <c r="E254" s="12"/>
       <c r="F254" s="12"/>
       <c r="G254" s="12"/>
       <c r="H254" s="12"/>
       <c r="I254" s="12"/>
       <c r="J254" s="12"/>
       <c r="K254" s="12"/>
       <c r="L254" s="12"/>
       <c r="M254" s="12"/>
       <c r="N254" s="12"/>
     </row>
     <row r="255" spans="1:14" s="4" customFormat="1" ht="14.1" customHeight="1">
       <c r="A255" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B255" s="6">
         <v>43101</v>
       </c>
       <c r="C255" s="6">
         <v>43132</v>
       </c>
@@ -10515,222 +10515,222 @@
       </c>
       <c r="I255" s="6">
         <v>43313</v>
       </c>
       <c r="J255" s="6">
         <v>43344</v>
       </c>
       <c r="K255" s="6">
         <v>43374</v>
       </c>
       <c r="L255" s="6">
         <v>43405</v>
       </c>
       <c r="M255" s="6">
         <v>43435</v>
       </c>
       <c r="N255" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="256" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A256" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B256" s="11">
-        <v>12235</v>
+        <v>12207</v>
       </c>
       <c r="C256" s="11">
-        <v>12296</v>
+        <v>12268</v>
       </c>
       <c r="D256" s="11">
-        <v>12226</v>
+        <v>12198</v>
       </c>
       <c r="E256" s="11">
-        <v>12177</v>
+        <v>12150</v>
       </c>
       <c r="F256" s="11">
-        <v>12206</v>
+        <v>12179</v>
       </c>
       <c r="G256" s="11">
-        <v>12258</v>
+        <v>12230</v>
       </c>
       <c r="H256" s="11">
-        <v>12294</v>
+        <v>12266</v>
       </c>
       <c r="I256" s="11">
-        <v>12096</v>
+        <v>12068</v>
       </c>
       <c r="J256" s="11">
+        <v>12183</v>
+      </c>
+      <c r="K256" s="11">
         <v>12211</v>
       </c>
-      <c r="K256" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="L256" s="11">
-        <v>12242</v>
+        <v>12214</v>
       </c>
       <c r="M256" s="11">
-        <v>12285</v>
+        <v>12257</v>
       </c>
       <c r="N256" s="3">
-        <v>12231</v>
+        <v>12202</v>
       </c>
     </row>
     <row r="257" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A257" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B257" s="11">
-        <v>11554</v>
+        <v>11527</v>
       </c>
       <c r="C257" s="11">
-        <v>11593</v>
+        <v>11566</v>
       </c>
       <c r="D257" s="11">
-        <v>11626</v>
+        <v>11599</v>
       </c>
       <c r="E257" s="11">
-        <v>11685</v>
+        <v>11658</v>
       </c>
       <c r="F257" s="11">
-        <v>11779</v>
+        <v>11752</v>
       </c>
       <c r="G257" s="11">
-        <v>11850</v>
+        <v>11823</v>
       </c>
       <c r="H257" s="11">
-        <v>11886</v>
+        <v>11859</v>
       </c>
       <c r="I257" s="11">
-        <v>11674</v>
+        <v>11647</v>
       </c>
       <c r="J257" s="11">
-        <v>11851</v>
+        <v>11823</v>
       </c>
       <c r="K257" s="11">
-        <v>11892</v>
+        <v>11865</v>
       </c>
       <c r="L257" s="11">
-        <v>11843</v>
+        <v>11815</v>
       </c>
       <c r="M257" s="11">
-        <v>11834</v>
+        <v>11807</v>
       </c>
       <c r="N257" s="3">
-        <v>11756</v>
+        <v>11728</v>
       </c>
     </row>
     <row r="258" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A258" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B258" s="11">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="C258" s="11">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="D258" s="11">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="E258" s="11">
         <v>492</v>
       </c>
       <c r="F258" s="11">
         <v>427</v>
       </c>
       <c r="G258" s="11">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="H258" s="11">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="I258" s="11">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="J258" s="11">
         <v>360</v>
       </c>
       <c r="K258" s="11">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="L258" s="11">
         <v>399</v>
       </c>
       <c r="M258" s="11">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="N258" s="3">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
     <row r="259" spans="1:14" s="8" customFormat="1" ht="14.1" customHeight="1">
       <c r="A259" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B259" s="12">
         <v>5.6</v>
       </c>
       <c r="C259" s="12">
         <v>5.7</v>
       </c>
       <c r="D259" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="E259" s="12">
         <v>4</v>
       </c>
       <c r="F259" s="12">
         <v>3.5</v>
       </c>
       <c r="G259" s="12">
         <v>3.3</v>
       </c>
       <c r="H259" s="12">
         <v>3.3</v>
       </c>
       <c r="I259" s="12">
         <v>3.5</v>
       </c>
       <c r="J259" s="12">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="K259" s="12">
         <v>2.8</v>
       </c>
       <c r="L259" s="12">
         <v>3.3</v>
       </c>
       <c r="M259" s="12">
         <v>3.7</v>
       </c>
       <c r="N259" s="8">
         <v>3.9</v>
       </c>
     </row>
-    <row r="260" spans="1:14" s="8" customFormat="1" ht="15.95" customHeight="1">
+    <row r="260" spans="1:14" s="8" customFormat="1" ht="15.9" customHeight="1">
       <c r="A260" s="9"/>
       <c r="B260" s="12"/>
       <c r="C260" s="12"/>
       <c r="D260" s="12"/>
       <c r="E260" s="12"/>
       <c r="F260" s="12"/>
       <c r="G260" s="12"/>
       <c r="H260" s="12"/>
       <c r="I260" s="12"/>
       <c r="J260" s="12"/>
       <c r="K260" s="12"/>
       <c r="L260" s="12"/>
       <c r="M260" s="12"/>
       <c r="N260" s="12"/>
     </row>
     <row r="261" spans="1:14" s="4" customFormat="1" ht="14.1" customHeight="1">
       <c r="A261" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B261" s="6">
         <v>43101</v>
       </c>
       <c r="C261" s="6">
         <v>43132</v>
       </c>
@@ -10751,154 +10751,154 @@
       </c>
       <c r="I261" s="6">
         <v>43313</v>
       </c>
       <c r="J261" s="6">
         <v>43344</v>
       </c>
       <c r="K261" s="6">
         <v>43374</v>
       </c>
       <c r="L261" s="6">
         <v>43405</v>
       </c>
       <c r="M261" s="6">
         <v>43435</v>
       </c>
       <c r="N261" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="262" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A262" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B262" s="11">
-        <v>20416</v>
+        <v>20423</v>
       </c>
       <c r="C262" s="11">
-        <v>20604</v>
+        <v>20609</v>
       </c>
       <c r="D262" s="11">
-        <v>20517</v>
+        <v>20524</v>
       </c>
       <c r="E262" s="11">
-        <v>20529</v>
+        <v>20534</v>
       </c>
       <c r="F262" s="11">
-        <v>20580</v>
+        <v>20585</v>
       </c>
       <c r="G262" s="11">
-        <v>20666</v>
+        <v>20673</v>
       </c>
       <c r="H262" s="11">
-        <v>20793</v>
+        <v>20799</v>
       </c>
       <c r="I262" s="11">
-        <v>20565</v>
+        <v>20571</v>
       </c>
       <c r="J262" s="11">
-        <v>20625</v>
+        <v>20631</v>
       </c>
       <c r="K262" s="11">
-        <v>20522</v>
+        <v>20528</v>
       </c>
       <c r="L262" s="11">
-        <v>20513</v>
+        <v>20519</v>
       </c>
       <c r="M262" s="11">
-        <v>20503</v>
+        <v>20508</v>
       </c>
       <c r="N262" s="3">
-        <v>20570</v>
+        <v>20576</v>
       </c>
     </row>
     <row r="263" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A263" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B263" s="11">
-        <v>19132</v>
+        <v>19138</v>
       </c>
       <c r="C263" s="11">
-        <v>19283</v>
+        <v>19288</v>
       </c>
       <c r="D263" s="11">
-        <v>19364</v>
+        <v>19370</v>
       </c>
       <c r="E263" s="11">
-        <v>19450</v>
+        <v>19455</v>
       </c>
       <c r="F263" s="11">
-        <v>19540</v>
+        <v>19545</v>
       </c>
       <c r="G263" s="11">
-        <v>19679</v>
+        <v>19685</v>
       </c>
       <c r="H263" s="11">
-        <v>19725</v>
+        <v>19731</v>
       </c>
       <c r="I263" s="11">
-        <v>19425</v>
+        <v>19431</v>
       </c>
       <c r="J263" s="11">
-        <v>19697</v>
+        <v>19703</v>
       </c>
       <c r="K263" s="11">
-        <v>19669</v>
+        <v>19675</v>
       </c>
       <c r="L263" s="11">
-        <v>19630</v>
+        <v>19636</v>
       </c>
       <c r="M263" s="11">
-        <v>19560</v>
+        <v>19565</v>
       </c>
       <c r="N263" s="3">
-        <v>19513</v>
+        <v>19519</v>
       </c>
     </row>
     <row r="264" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A264" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B264" s="11">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="C264" s="11">
         <v>1321</v>
       </c>
       <c r="D264" s="11">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E264" s="11">
         <v>1079</v>
       </c>
       <c r="F264" s="11">
         <v>1040</v>
       </c>
       <c r="G264" s="11">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="H264" s="11">
         <v>1068</v>
       </c>
       <c r="I264" s="11">
         <v>1140</v>
       </c>
       <c r="J264" s="11">
         <v>928</v>
       </c>
       <c r="K264" s="11">
         <v>853</v>
       </c>
       <c r="L264" s="11">
         <v>883</v>
       </c>
       <c r="M264" s="11">
         <v>943</v>
       </c>
       <c r="N264" s="3">
         <v>1057</v>
       </c>
     </row>
     <row r="265" spans="1:14" s="8" customFormat="1" ht="14.1" customHeight="1">
       <c r="A265" s="9" t="s">
@@ -10922,51 +10922,51 @@
       <c r="G265" s="12">
         <v>4.8</v>
       </c>
       <c r="H265" s="12">
         <v>5.0999999999999996</v>
       </c>
       <c r="I265" s="12">
         <v>5.5</v>
       </c>
       <c r="J265" s="12">
         <v>4.5</v>
       </c>
       <c r="K265" s="12">
         <v>4.2</v>
       </c>
       <c r="L265" s="12">
         <v>4.3</v>
       </c>
       <c r="M265" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="N265" s="8">
         <v>5.0999999999999996</v>
       </c>
     </row>
-    <row r="266" spans="1:14" s="8" customFormat="1" ht="15.95" customHeight="1">
+    <row r="266" spans="1:14" s="8" customFormat="1" ht="15.9" customHeight="1">
       <c r="A266" s="9"/>
       <c r="B266" s="12"/>
       <c r="C266" s="12"/>
       <c r="D266" s="12"/>
       <c r="E266" s="12"/>
       <c r="F266" s="12"/>
       <c r="G266" s="12"/>
       <c r="H266" s="12"/>
       <c r="I266" s="12"/>
       <c r="J266" s="12"/>
       <c r="K266" s="12"/>
       <c r="L266" s="12"/>
       <c r="M266" s="12"/>
       <c r="N266" s="12"/>
     </row>
     <row r="267" spans="1:14" s="4" customFormat="1" ht="14.1" customHeight="1">
       <c r="A267" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B267" s="6">
         <v>43101</v>
       </c>
       <c r="C267" s="6">
         <v>43132</v>
       </c>
@@ -10987,222 +10987,222 @@
       </c>
       <c r="I267" s="6">
         <v>43313</v>
       </c>
       <c r="J267" s="6">
         <v>43344</v>
       </c>
       <c r="K267" s="6">
         <v>43374</v>
       </c>
       <c r="L267" s="6">
         <v>43405</v>
       </c>
       <c r="M267" s="6">
         <v>43435</v>
       </c>
       <c r="N267" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="268" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A268" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B268" s="11">
-        <v>26489</v>
+        <v>26516</v>
       </c>
       <c r="C268" s="11">
-        <v>26670</v>
+        <v>26697</v>
       </c>
       <c r="D268" s="11">
-        <v>26562</v>
+        <v>26588</v>
       </c>
       <c r="E268" s="11">
-        <v>26489</v>
+        <v>26515</v>
       </c>
       <c r="F268" s="11">
-        <v>26613</v>
+        <v>26640</v>
       </c>
       <c r="G268" s="11">
-        <v>26822</v>
+        <v>26849</v>
       </c>
       <c r="H268" s="11">
-        <v>26964</v>
+        <v>26992</v>
       </c>
       <c r="I268" s="11">
-        <v>26523</v>
+        <v>26551</v>
       </c>
       <c r="J268" s="11">
-        <v>26675</v>
+        <v>26702</v>
       </c>
       <c r="K268" s="11">
-        <v>26671</v>
+        <v>26698</v>
       </c>
       <c r="L268" s="11">
-        <v>26731</v>
+        <v>26758</v>
       </c>
       <c r="M268" s="11">
-        <v>26678</v>
+        <v>26704</v>
       </c>
       <c r="N268" s="3">
-        <v>26658</v>
+        <v>26684</v>
       </c>
     </row>
     <row r="269" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A269" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B269" s="11">
-        <v>25269</v>
+        <v>25295</v>
       </c>
       <c r="C269" s="11">
-        <v>25431</v>
+        <v>25456</v>
       </c>
       <c r="D269" s="11">
-        <v>25496</v>
+        <v>25521</v>
       </c>
       <c r="E269" s="11">
-        <v>25647</v>
+        <v>25672</v>
       </c>
       <c r="F269" s="11">
-        <v>25780</v>
+        <v>25806</v>
       </c>
       <c r="G269" s="11">
-        <v>25961</v>
+        <v>25987</v>
       </c>
       <c r="H269" s="11">
-        <v>26038</v>
+        <v>26064</v>
       </c>
       <c r="I269" s="11">
-        <v>25611</v>
+        <v>25637</v>
       </c>
       <c r="J269" s="11">
-        <v>25902</v>
+        <v>25928</v>
       </c>
       <c r="K269" s="11">
-        <v>25939</v>
+        <v>25965</v>
       </c>
       <c r="L269" s="11">
-        <v>25906</v>
+        <v>25932</v>
       </c>
       <c r="M269" s="11">
-        <v>25907</v>
+        <v>25933</v>
       </c>
       <c r="N269" s="3">
-        <v>25741</v>
+        <v>25766</v>
       </c>
     </row>
     <row r="270" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A270" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B270" s="11">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="C270" s="11">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="D270" s="11">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="E270" s="11">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F270" s="11">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="G270" s="11">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="H270" s="11">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="I270" s="11">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="J270" s="11">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="K270" s="11">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="L270" s="11">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="M270" s="11">
         <v>771</v>
       </c>
       <c r="N270" s="3">
-        <v>917</v>
+        <v>918</v>
       </c>
     </row>
     <row r="271" spans="1:14" s="8" customFormat="1" ht="14.1" customHeight="1">
       <c r="A271" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B271" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="C271" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="D271" s="12">
         <v>4</v>
       </c>
       <c r="E271" s="12">
         <v>3.2</v>
       </c>
       <c r="F271" s="12">
         <v>3.1</v>
       </c>
       <c r="G271" s="12">
         <v>3.2</v>
       </c>
       <c r="H271" s="12">
         <v>3.4</v>
       </c>
       <c r="I271" s="12">
         <v>3.4</v>
       </c>
       <c r="J271" s="12">
         <v>2.9</v>
       </c>
       <c r="K271" s="12">
         <v>2.7</v>
       </c>
       <c r="L271" s="12">
         <v>3.1</v>
       </c>
       <c r="M271" s="12">
         <v>2.9</v>
       </c>
       <c r="N271" s="8">
         <v>3.4</v>
       </c>
     </row>
-    <row r="272" spans="1:14" s="8" customFormat="1" ht="15.95" customHeight="1">
+    <row r="272" spans="1:14" s="8" customFormat="1" ht="15.9" customHeight="1">
       <c r="A272" s="9"/>
       <c r="B272" s="12"/>
       <c r="C272" s="12"/>
       <c r="D272" s="12"/>
       <c r="E272" s="12"/>
       <c r="F272" s="12"/>
       <c r="G272" s="12"/>
       <c r="H272" s="12"/>
       <c r="I272" s="12"/>
       <c r="J272" s="12"/>
       <c r="K272" s="12"/>
       <c r="L272" s="12"/>
       <c r="M272" s="12"/>
       <c r="N272" s="12"/>
     </row>
     <row r="273" spans="1:14" s="4" customFormat="1" ht="14.1" customHeight="1">
       <c r="A273" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B273" s="6">
         <v>43101</v>
       </c>
       <c r="C273" s="6">
         <v>43132</v>
       </c>
@@ -11223,160 +11223,160 @@
       </c>
       <c r="I273" s="6">
         <v>43313</v>
       </c>
       <c r="J273" s="6">
         <v>43344</v>
       </c>
       <c r="K273" s="6">
         <v>43374</v>
       </c>
       <c r="L273" s="6">
         <v>43405</v>
       </c>
       <c r="M273" s="6">
         <v>43435</v>
       </c>
       <c r="N273" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="274" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A274" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B274" s="11">
-        <v>91806</v>
+        <v>91809</v>
       </c>
       <c r="C274" s="11">
-        <v>92551</v>
+        <v>92554</v>
       </c>
       <c r="D274" s="11">
-        <v>92194</v>
+        <v>92196</v>
       </c>
       <c r="E274" s="11">
-        <v>92012</v>
+        <v>92015</v>
       </c>
       <c r="F274" s="11">
-        <v>92304</v>
+        <v>92308</v>
       </c>
       <c r="G274" s="11">
-        <v>92995</v>
+        <v>92998</v>
       </c>
       <c r="H274" s="11">
-        <v>93459</v>
+        <v>93462</v>
       </c>
       <c r="I274" s="11">
-        <v>92227</v>
+        <v>92228</v>
       </c>
       <c r="J274" s="11">
-        <v>92840</v>
+        <v>92843</v>
       </c>
       <c r="K274" s="11">
-        <v>92605</v>
+        <v>92608</v>
       </c>
       <c r="L274" s="11">
-        <v>92660</v>
+        <v>92662</v>
       </c>
       <c r="M274" s="11">
-        <v>92356</v>
+        <v>92359</v>
       </c>
       <c r="N274" s="3">
-        <v>92500</v>
+        <v>92503</v>
       </c>
     </row>
     <row r="275" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A275" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B275" s="11">
-        <v>87367</v>
+        <v>87370</v>
       </c>
       <c r="C275" s="11">
-        <v>88028</v>
+        <v>88031</v>
       </c>
       <c r="D275" s="11">
-        <v>88397</v>
+        <v>88400</v>
       </c>
       <c r="E275" s="11">
-        <v>88787</v>
+        <v>88790</v>
       </c>
       <c r="F275" s="11">
-        <v>89221</v>
+        <v>89224</v>
       </c>
       <c r="G275" s="11">
-        <v>89850</v>
+        <v>89853</v>
       </c>
       <c r="H275" s="11">
-        <v>90062</v>
+        <v>90065</v>
       </c>
       <c r="I275" s="11">
-        <v>88677</v>
+        <v>88679</v>
       </c>
       <c r="J275" s="11">
-        <v>89941</v>
+        <v>89944</v>
       </c>
       <c r="K275" s="11">
-        <v>89834</v>
+        <v>89837</v>
       </c>
       <c r="L275" s="11">
-        <v>89637</v>
+        <v>89639</v>
       </c>
       <c r="M275" s="11">
-        <v>89320</v>
+        <v>89323</v>
       </c>
       <c r="N275" s="3">
-        <v>89093</v>
+        <v>89096</v>
       </c>
     </row>
     <row r="276" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A276" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B276" s="11">
         <v>4439</v>
       </c>
       <c r="C276" s="11">
         <v>4523</v>
       </c>
       <c r="D276" s="11">
-        <v>3797</v>
+        <v>3796</v>
       </c>
       <c r="E276" s="11">
         <v>3225</v>
       </c>
       <c r="F276" s="11">
-        <v>3083</v>
+        <v>3084</v>
       </c>
       <c r="G276" s="11">
         <v>3145</v>
       </c>
       <c r="H276" s="11">
         <v>3397</v>
       </c>
       <c r="I276" s="11">
-        <v>3550</v>
+        <v>3549</v>
       </c>
       <c r="J276" s="11">
         <v>2899</v>
       </c>
       <c r="K276" s="11">
         <v>2771</v>
       </c>
       <c r="L276" s="11">
         <v>3023</v>
       </c>
       <c r="M276" s="11">
         <v>3036</v>
       </c>
       <c r="N276" s="3">
         <v>3407</v>
       </c>
     </row>
     <row r="277" spans="1:14" s="8" customFormat="1" ht="14.1" customHeight="1">
       <c r="A277" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B277" s="12">
         <v>4.8</v>
       </c>
       <c r="C277" s="12">
@@ -11394,51 +11394,51 @@
       <c r="G277" s="12">
         <v>3.4</v>
       </c>
       <c r="H277" s="12">
         <v>3.6</v>
       </c>
       <c r="I277" s="12">
         <v>3.8</v>
       </c>
       <c r="J277" s="12">
         <v>3.1</v>
       </c>
       <c r="K277" s="12">
         <v>3</v>
       </c>
       <c r="L277" s="12">
         <v>3.3</v>
       </c>
       <c r="M277" s="12">
         <v>3.3</v>
       </c>
       <c r="N277" s="8">
         <v>3.7</v>
       </c>
     </row>
-    <row r="278" spans="1:14" s="8" customFormat="1" ht="12">
+    <row r="278" spans="1:14" s="8" customFormat="1" ht="11.4">
       <c r="A278" s="9"/>
       <c r="B278" s="12"/>
       <c r="C278" s="12"/>
       <c r="D278" s="12"/>
       <c r="E278" s="12"/>
       <c r="F278" s="12"/>
       <c r="G278" s="12"/>
       <c r="H278" s="12"/>
       <c r="I278" s="12"/>
       <c r="J278" s="12"/>
       <c r="K278" s="12"/>
       <c r="L278" s="12"/>
       <c r="M278" s="12"/>
       <c r="N278" s="12"/>
     </row>
     <row r="279" spans="1:14" s="4" customFormat="1" ht="14.1" customHeight="1">
       <c r="A279" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B279" s="6">
         <v>43101</v>
       </c>
       <c r="C279" s="6">
         <v>43132</v>
       </c>
@@ -11459,169 +11459,169 @@
       </c>
       <c r="I279" s="6">
         <v>43313</v>
       </c>
       <c r="J279" s="6">
         <v>43344</v>
       </c>
       <c r="K279" s="6">
         <v>43374</v>
       </c>
       <c r="L279" s="6">
         <v>43405</v>
       </c>
       <c r="M279" s="6">
         <v>43435</v>
       </c>
       <c r="N279" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="280" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A280" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B280" s="11">
-        <v>43107</v>
+        <v>43137</v>
       </c>
       <c r="C280" s="11">
-        <v>43261</v>
+        <v>43292</v>
       </c>
       <c r="D280" s="11">
-        <v>42912</v>
+        <v>42944</v>
       </c>
       <c r="E280" s="11">
-        <v>42768</v>
+        <v>42797</v>
       </c>
       <c r="F280" s="11">
-        <v>43002</v>
+        <v>43031</v>
       </c>
       <c r="G280" s="11">
-        <v>43248</v>
+        <v>43278</v>
       </c>
       <c r="H280" s="11">
-        <v>43423</v>
+        <v>43454</v>
       </c>
       <c r="I280" s="11">
-        <v>42688</v>
+        <v>42719</v>
       </c>
       <c r="J280" s="11">
-        <v>43042</v>
+        <v>43073</v>
       </c>
       <c r="K280" s="11">
-        <v>43189</v>
+        <v>43220</v>
       </c>
       <c r="L280" s="11">
-        <v>43245</v>
+        <v>43276</v>
       </c>
       <c r="M280" s="11">
-        <v>43367</v>
+        <v>43397</v>
       </c>
       <c r="N280" s="3">
-        <v>43105</v>
+        <v>43135</v>
       </c>
     </row>
     <row r="281" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A281" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B281" s="11">
-        <v>40834</v>
+        <v>40863</v>
       </c>
       <c r="C281" s="11">
-        <v>40922</v>
+        <v>40953</v>
       </c>
       <c r="D281" s="11">
-        <v>41007</v>
+        <v>41037</v>
       </c>
       <c r="E281" s="11">
-        <v>41239</v>
+        <v>41268</v>
       </c>
       <c r="F281" s="11">
-        <v>41602</v>
+        <v>41632</v>
       </c>
       <c r="G281" s="11">
-        <v>41845</v>
+        <v>41875</v>
       </c>
       <c r="H281" s="11">
-        <v>41985</v>
+        <v>42016</v>
       </c>
       <c r="I281" s="11">
-        <v>41201</v>
+        <v>41232</v>
       </c>
       <c r="J281" s="11">
-        <v>41797</v>
+        <v>41828</v>
       </c>
       <c r="K281" s="11">
-        <v>42013</v>
+        <v>42044</v>
       </c>
       <c r="L281" s="11">
-        <v>41836</v>
+        <v>41866</v>
       </c>
       <c r="M281" s="11">
-        <v>41873</v>
+        <v>41903</v>
       </c>
       <c r="N281" s="3">
-        <v>41513</v>
+        <v>41543</v>
       </c>
     </row>
     <row r="282" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A282" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B282" s="11">
-        <v>2273</v>
+        <v>2274</v>
       </c>
       <c r="C282" s="11">
         <v>2339</v>
       </c>
       <c r="D282" s="11">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="E282" s="11">
         <v>1529</v>
       </c>
       <c r="F282" s="11">
-        <v>1400</v>
+        <v>1399</v>
       </c>
       <c r="G282" s="11">
         <v>1403</v>
       </c>
       <c r="H282" s="11">
         <v>1438</v>
       </c>
       <c r="I282" s="11">
         <v>1487</v>
       </c>
       <c r="J282" s="11">
         <v>1245</v>
       </c>
       <c r="K282" s="11">
         <v>1176</v>
       </c>
       <c r="L282" s="11">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="M282" s="11">
         <v>1494</v>
       </c>
       <c r="N282" s="3">
         <v>1592</v>
       </c>
     </row>
     <row r="283" spans="1:14" s="8" customFormat="1" ht="14.1" customHeight="1">
       <c r="A283" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B283" s="12">
         <v>5.3</v>
       </c>
       <c r="C283" s="12">
         <v>5.4</v>
       </c>
       <c r="D283" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="E283" s="12">
         <v>3.6</v>
       </c>
       <c r="F283" s="12">
@@ -11695,175 +11695,175 @@
       </c>
       <c r="I285" s="6">
         <v>43313</v>
       </c>
       <c r="J285" s="6">
         <v>43344</v>
       </c>
       <c r="K285" s="6">
         <v>43374</v>
       </c>
       <c r="L285" s="6">
         <v>43405</v>
       </c>
       <c r="M285" s="6">
         <v>43435</v>
       </c>
       <c r="N285" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="286" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A286" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B286" s="11">
-        <v>338716</v>
+        <v>338809</v>
       </c>
       <c r="C286" s="11">
-        <v>341637</v>
+        <v>341732</v>
       </c>
       <c r="D286" s="11">
-        <v>340609</v>
+        <v>340707</v>
       </c>
       <c r="E286" s="11">
-        <v>339557</v>
+        <v>339651</v>
       </c>
       <c r="F286" s="11">
-        <v>340793</v>
+        <v>340889</v>
       </c>
       <c r="G286" s="11">
-        <v>343563</v>
+        <v>343663</v>
       </c>
       <c r="H286" s="11">
-        <v>345477</v>
+        <v>345576</v>
       </c>
       <c r="I286" s="11">
-        <v>340733</v>
+        <v>340832</v>
       </c>
       <c r="J286" s="11">
-        <v>342425</v>
+        <v>342523</v>
       </c>
       <c r="K286" s="11">
-        <v>341356</v>
+        <v>341452</v>
       </c>
       <c r="L286" s="11">
-        <v>341867</v>
+        <v>341964</v>
       </c>
       <c r="M286" s="11">
-        <v>340386</v>
+        <v>340480</v>
       </c>
       <c r="N286" s="3">
-        <v>341427</v>
+        <v>341523</v>
       </c>
     </row>
     <row r="287" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A287" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B287" s="11">
-        <v>320346</v>
+        <v>320436</v>
       </c>
       <c r="C287" s="11">
-        <v>322867</v>
+        <v>322957</v>
       </c>
       <c r="D287" s="11">
-        <v>324230</v>
+        <v>324321</v>
       </c>
       <c r="E287" s="11">
-        <v>325667</v>
+        <v>325758</v>
       </c>
       <c r="F287" s="11">
-        <v>327174</v>
+        <v>327265</v>
       </c>
       <c r="G287" s="11">
-        <v>329511</v>
+        <v>329604</v>
       </c>
       <c r="H287" s="11">
-        <v>330279</v>
+        <v>330370</v>
       </c>
       <c r="I287" s="11">
-        <v>325255</v>
+        <v>325345</v>
       </c>
       <c r="J287" s="11">
-        <v>329809</v>
+        <v>329903</v>
       </c>
       <c r="K287" s="11">
-        <v>329334</v>
+        <v>329427</v>
       </c>
       <c r="L287" s="11">
-        <v>328682</v>
+        <v>328774</v>
       </c>
       <c r="M287" s="11">
-        <v>327506</v>
+        <v>327598</v>
       </c>
       <c r="N287" s="3">
-        <v>326722</v>
+        <v>326813</v>
       </c>
     </row>
     <row r="288" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A288" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B288" s="11">
-        <v>18370</v>
+        <v>18373</v>
       </c>
       <c r="C288" s="11">
-        <v>18770</v>
+        <v>18775</v>
       </c>
       <c r="D288" s="11">
-        <v>16379</v>
+        <v>16386</v>
       </c>
       <c r="E288" s="11">
-        <v>13890</v>
+        <v>13893</v>
       </c>
       <c r="F288" s="11">
-        <v>13619</v>
+        <v>13624</v>
       </c>
       <c r="G288" s="11">
-        <v>14052</v>
+        <v>14059</v>
       </c>
       <c r="H288" s="11">
-        <v>15198</v>
+        <v>15206</v>
       </c>
       <c r="I288" s="11">
-        <v>15478</v>
+        <v>15487</v>
       </c>
       <c r="J288" s="11">
-        <v>12616</v>
+        <v>12620</v>
       </c>
       <c r="K288" s="11">
-        <v>12022</v>
+        <v>12025</v>
       </c>
       <c r="L288" s="11">
-        <v>13185</v>
+        <v>13190</v>
       </c>
       <c r="M288" s="11">
-        <v>12880</v>
+        <v>12882</v>
       </c>
       <c r="N288" s="3">
-        <v>14705</v>
+        <v>14710</v>
       </c>
     </row>
     <row r="289" spans="1:14" s="8" customFormat="1" ht="14.1" customHeight="1">
       <c r="A289" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B289" s="12">
         <v>5.4</v>
       </c>
       <c r="C289" s="12">
         <v>5.5</v>
       </c>
       <c r="D289" s="12">
         <v>4.8</v>
       </c>
       <c r="E289" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="F289" s="12">
         <v>4</v>
       </c>
       <c r="G289" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="H289" s="12">
@@ -11931,175 +11931,175 @@
       </c>
       <c r="I291" s="6">
         <v>43313</v>
       </c>
       <c r="J291" s="6">
         <v>43344</v>
       </c>
       <c r="K291" s="6">
         <v>43374</v>
       </c>
       <c r="L291" s="6">
         <v>43405</v>
       </c>
       <c r="M291" s="6">
         <v>43435</v>
       </c>
       <c r="N291" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="292" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A292" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B292" s="11">
-        <v>67735</v>
+        <v>67582</v>
       </c>
       <c r="C292" s="11">
-        <v>68134</v>
+        <v>67979</v>
       </c>
       <c r="D292" s="11">
-        <v>67792</v>
+        <v>67635</v>
       </c>
       <c r="E292" s="11">
-        <v>67441</v>
+        <v>67288</v>
       </c>
       <c r="F292" s="11">
-        <v>67922</v>
+        <v>67765</v>
       </c>
       <c r="G292" s="11">
-        <v>68312</v>
+        <v>68153</v>
       </c>
       <c r="H292" s="11">
-        <v>68680</v>
+        <v>68520</v>
       </c>
       <c r="I292" s="11">
-        <v>67545</v>
+        <v>67386</v>
       </c>
       <c r="J292" s="11">
-        <v>68049</v>
+        <v>67892</v>
       </c>
       <c r="K292" s="11">
-        <v>68153</v>
+        <v>67997</v>
       </c>
       <c r="L292" s="11">
-        <v>68238</v>
+        <v>68079</v>
       </c>
       <c r="M292" s="11">
-        <v>68163</v>
+        <v>68010</v>
       </c>
       <c r="N292" s="3">
-        <v>68013</v>
+        <v>67857</v>
       </c>
     </row>
     <row r="293" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A293" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B293" s="11">
-        <v>64404</v>
+        <v>64256</v>
       </c>
       <c r="C293" s="11">
-        <v>64621</v>
+        <v>64473</v>
       </c>
       <c r="D293" s="11">
-        <v>64802</v>
+        <v>64653</v>
       </c>
       <c r="E293" s="11">
-        <v>65131</v>
+        <v>64982</v>
       </c>
       <c r="F293" s="11">
-        <v>65657</v>
+        <v>65506</v>
       </c>
       <c r="G293" s="11">
-        <v>66053</v>
+        <v>65901</v>
       </c>
       <c r="H293" s="11">
-        <v>66255</v>
+        <v>66104</v>
       </c>
       <c r="I293" s="11">
-        <v>65070</v>
+        <v>64921</v>
       </c>
       <c r="J293" s="11">
-        <v>66056</v>
+        <v>65904</v>
       </c>
       <c r="K293" s="11">
-        <v>66288</v>
+        <v>66136</v>
       </c>
       <c r="L293" s="11">
-        <v>66012</v>
+        <v>65860</v>
       </c>
       <c r="M293" s="11">
-        <v>65966</v>
+        <v>65815</v>
       </c>
       <c r="N293" s="3">
-        <v>65526</v>
+        <v>65376</v>
       </c>
     </row>
     <row r="294" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A294" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B294" s="11">
-        <v>3331</v>
+        <v>3326</v>
       </c>
       <c r="C294" s="11">
-        <v>3513</v>
+        <v>3506</v>
       </c>
       <c r="D294" s="11">
-        <v>2990</v>
+        <v>2982</v>
       </c>
       <c r="E294" s="11">
-        <v>2310</v>
+        <v>2306</v>
       </c>
       <c r="F294" s="11">
-        <v>2265</v>
+        <v>2259</v>
       </c>
       <c r="G294" s="11">
-        <v>2259</v>
+        <v>2252</v>
       </c>
       <c r="H294" s="11">
-        <v>2425</v>
+        <v>2416</v>
       </c>
       <c r="I294" s="11">
-        <v>2475</v>
+        <v>2465</v>
       </c>
       <c r="J294" s="11">
-        <v>1993</v>
+        <v>1988</v>
       </c>
       <c r="K294" s="11">
-        <v>1865</v>
+        <v>1861</v>
       </c>
       <c r="L294" s="11">
-        <v>2226</v>
+        <v>2219</v>
       </c>
       <c r="M294" s="11">
-        <v>2197</v>
+        <v>2195</v>
       </c>
       <c r="N294" s="3">
-        <v>2487</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="295" spans="1:14" s="8" customFormat="1" ht="14.1" customHeight="1">
       <c r="A295" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B295" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="C295" s="12">
         <v>5.2</v>
       </c>
       <c r="D295" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="E295" s="12">
         <v>3.4</v>
       </c>
       <c r="F295" s="12">
         <v>3.3</v>
       </c>
       <c r="G295" s="12">
         <v>3.3</v>
       </c>
       <c r="H295" s="12">
@@ -12118,448 +12118,448 @@
         <v>3.3</v>
       </c>
       <c r="M295" s="12">
         <v>3.2</v>
       </c>
       <c r="N295" s="8">
         <v>3.7</v>
       </c>
     </row>
     <row r="296" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A296" s="9"/>
       <c r="B296" s="12"/>
       <c r="C296" s="12"/>
       <c r="D296" s="12"/>
       <c r="E296" s="12"/>
       <c r="F296" s="12"/>
       <c r="G296" s="12"/>
       <c r="H296" s="12"/>
       <c r="I296" s="12"/>
       <c r="J296" s="12"/>
       <c r="K296" s="12"/>
       <c r="L296" s="12"/>
       <c r="M296" s="12"/>
       <c r="N296" s="12"/>
     </row>
-    <row r="297" spans="1:14" s="4" customFormat="1" ht="12">
+    <row r="297" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A297" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B297" s="6">
         <v>43101</v>
       </c>
       <c r="C297" s="6">
         <v>43132</v>
       </c>
       <c r="D297" s="6">
         <v>43160</v>
       </c>
       <c r="E297" s="6">
         <v>43191</v>
       </c>
       <c r="F297" s="6">
         <v>43221</v>
       </c>
       <c r="G297" s="6">
         <v>43252</v>
       </c>
       <c r="H297" s="6">
         <v>43282</v>
       </c>
       <c r="I297" s="6">
         <v>43313</v>
       </c>
       <c r="J297" s="6">
         <v>43344</v>
       </c>
       <c r="K297" s="6">
         <v>43374</v>
       </c>
       <c r="L297" s="6">
         <v>43405</v>
       </c>
       <c r="M297" s="6">
         <v>43435</v>
       </c>
       <c r="N297" s="6" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="298" spans="1:14" s="4" customFormat="1" ht="12">
+    <row r="298" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A298" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B298" s="11">
-        <v>138221</v>
+        <v>138260</v>
       </c>
       <c r="C298" s="11">
-        <v>139565</v>
+        <v>139604</v>
       </c>
       <c r="D298" s="11">
-        <v>139257</v>
+        <v>139297</v>
       </c>
       <c r="E298" s="11">
-        <v>138743</v>
+        <v>138782</v>
       </c>
       <c r="F298" s="11">
-        <v>139367</v>
+        <v>139407</v>
       </c>
       <c r="G298" s="11">
-        <v>140676</v>
+        <v>140717</v>
       </c>
       <c r="H298" s="11">
-        <v>141368</v>
+        <v>141408</v>
       </c>
       <c r="I298" s="11">
-        <v>139347</v>
+        <v>139389</v>
       </c>
       <c r="J298" s="11">
-        <v>140070</v>
+        <v>140111</v>
       </c>
       <c r="K298" s="11">
-        <v>139623</v>
+        <v>139663</v>
       </c>
       <c r="L298" s="11">
-        <v>139920</v>
+        <v>139961</v>
       </c>
       <c r="M298" s="11">
-        <v>139040</v>
+        <v>139079</v>
       </c>
       <c r="N298" s="3">
-        <v>139600</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:14" s="4" customFormat="1" ht="12">
+        <v>139640</v>
+      </c>
+    </row>
+    <row r="299" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A299" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B299" s="11">
-        <v>130750</v>
+        <v>130788</v>
       </c>
       <c r="C299" s="11">
-        <v>131779</v>
+        <v>131816</v>
       </c>
       <c r="D299" s="11">
-        <v>132336</v>
+        <v>132373</v>
       </c>
       <c r="E299" s="11">
-        <v>132922</v>
+        <v>132960</v>
       </c>
       <c r="F299" s="11">
-        <v>133537</v>
+        <v>133574</v>
       </c>
       <c r="G299" s="11">
-        <v>134491</v>
+        <v>134529</v>
       </c>
       <c r="H299" s="11">
-        <v>134805</v>
+        <v>134842</v>
       </c>
       <c r="I299" s="11">
-        <v>132754</v>
+        <v>132791</v>
       </c>
       <c r="J299" s="11">
-        <v>134612</v>
+        <v>134651</v>
       </c>
       <c r="K299" s="11">
-        <v>134419</v>
+        <v>134457</v>
       </c>
       <c r="L299" s="11">
-        <v>134152</v>
+        <v>134190</v>
       </c>
       <c r="M299" s="11">
-        <v>133673</v>
+        <v>133711</v>
       </c>
       <c r="N299" s="3">
-        <v>133353</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:14" s="4" customFormat="1" ht="12">
+        <v>133390</v>
+      </c>
+    </row>
+    <row r="300" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A300" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B300" s="11">
-        <v>7471</v>
+        <v>7472</v>
       </c>
       <c r="C300" s="11">
-        <v>7786</v>
+        <v>7788</v>
       </c>
       <c r="D300" s="11">
-        <v>6921</v>
+        <v>6924</v>
       </c>
       <c r="E300" s="11">
-        <v>5821</v>
+        <v>5822</v>
       </c>
       <c r="F300" s="11">
-        <v>5830</v>
+        <v>5833</v>
       </c>
       <c r="G300" s="11">
-        <v>6185</v>
+        <v>6188</v>
       </c>
       <c r="H300" s="11">
-        <v>6563</v>
+        <v>6566</v>
       </c>
       <c r="I300" s="11">
-        <v>6593</v>
+        <v>6598</v>
       </c>
       <c r="J300" s="11">
-        <v>5458</v>
+        <v>5460</v>
       </c>
       <c r="K300" s="11">
-        <v>5204</v>
+        <v>5206</v>
       </c>
       <c r="L300" s="11">
-        <v>5768</v>
+        <v>5771</v>
       </c>
       <c r="M300" s="11">
-        <v>5367</v>
+        <v>5368</v>
       </c>
       <c r="N300" s="3">
-        <v>6247</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:14" s="4" customFormat="1" ht="12">
+        <v>6250</v>
+      </c>
+    </row>
+    <row r="301" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A301" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B301" s="12">
         <v>5.4</v>
       </c>
       <c r="C301" s="12">
         <v>5.6</v>
       </c>
       <c r="D301" s="12">
         <v>5</v>
       </c>
       <c r="E301" s="12">
         <v>4.2</v>
       </c>
       <c r="F301" s="12">
         <v>4.2</v>
       </c>
       <c r="G301" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="H301" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="I301" s="12">
         <v>4.7</v>
       </c>
       <c r="J301" s="12">
         <v>3.9</v>
       </c>
       <c r="K301" s="12">
         <v>3.7</v>
       </c>
       <c r="L301" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="M301" s="12">
         <v>3.9</v>
       </c>
       <c r="N301" s="8">
         <v>4.5</v>
       </c>
     </row>
-    <row r="302" spans="1:14" s="4" customFormat="1" ht="12"/>
-    <row r="303" spans="1:14" s="4" customFormat="1" ht="12">
+    <row r="302" spans="1:14" s="4" customFormat="1" ht="11.4"/>
+    <row r="303" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A303" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B303" s="6">
         <v>43101</v>
       </c>
       <c r="C303" s="6">
         <v>43132</v>
       </c>
       <c r="D303" s="6">
         <v>43160</v>
       </c>
       <c r="E303" s="6">
         <v>43191</v>
       </c>
       <c r="F303" s="6">
         <v>43221</v>
       </c>
       <c r="G303" s="6">
         <v>43252</v>
       </c>
       <c r="H303" s="6">
         <v>43282</v>
       </c>
       <c r="I303" s="6">
         <v>43313</v>
       </c>
       <c r="J303" s="6">
         <v>43344</v>
       </c>
       <c r="K303" s="6">
         <v>43374</v>
       </c>
       <c r="L303" s="6">
         <v>43405</v>
       </c>
       <c r="M303" s="6">
         <v>43435</v>
       </c>
       <c r="N303" s="6" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="304" spans="1:14" s="4" customFormat="1" ht="12">
+    <row r="304" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A304" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B304" s="11">
-        <v>429636</v>
+        <v>429599</v>
       </c>
       <c r="C304" s="11">
-        <v>432691</v>
+        <v>432648</v>
       </c>
       <c r="D304" s="11">
-        <v>430816</v>
+        <v>430774</v>
       </c>
       <c r="E304" s="11">
-        <v>429525</v>
+        <v>429485</v>
       </c>
       <c r="F304" s="11">
-        <v>431261</v>
+        <v>431223</v>
       </c>
       <c r="G304" s="11">
-        <v>434265</v>
+        <v>434225</v>
       </c>
       <c r="H304" s="11">
-        <v>436636</v>
+        <v>436596</v>
       </c>
       <c r="I304" s="11">
-        <v>430367</v>
+        <v>430329</v>
       </c>
       <c r="J304" s="11">
-        <v>432959</v>
+        <v>432921</v>
       </c>
       <c r="K304" s="11">
-        <v>432351</v>
+        <v>432314</v>
       </c>
       <c r="L304" s="11">
-        <v>432822</v>
+        <v>432782</v>
       </c>
       <c r="M304" s="11">
-        <v>431911</v>
+        <v>431872</v>
       </c>
       <c r="N304" s="3">
-        <v>432103</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:14" s="4" customFormat="1" ht="12">
+        <v>432064</v>
+      </c>
+    </row>
+    <row r="305" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A305" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B305" s="11">
-        <v>407471</v>
+        <v>407435</v>
       </c>
       <c r="C305" s="11">
-        <v>410090</v>
+        <v>410052</v>
       </c>
       <c r="D305" s="11">
-        <v>411599</v>
+        <v>411560</v>
       </c>
       <c r="E305" s="11">
-        <v>413551</v>
+        <v>413511</v>
       </c>
       <c r="F305" s="11">
-        <v>415893</v>
+        <v>415856</v>
       </c>
       <c r="G305" s="11">
-        <v>418729</v>
+        <v>418692</v>
       </c>
       <c r="H305" s="11">
-        <v>419814</v>
+        <v>419778</v>
       </c>
       <c r="I305" s="11">
-        <v>413060</v>
+        <v>413026</v>
       </c>
       <c r="J305" s="11">
-        <v>418890</v>
+        <v>418853</v>
       </c>
       <c r="K305" s="11">
-        <v>418988</v>
+        <v>418954</v>
       </c>
       <c r="L305" s="11">
-        <v>417923</v>
+        <v>417883</v>
       </c>
       <c r="M305" s="11">
-        <v>416897</v>
+        <v>416861</v>
       </c>
       <c r="N305" s="3">
-        <v>415242</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:14" s="4" customFormat="1" ht="12">
+        <v>415205</v>
+      </c>
+    </row>
+    <row r="306" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A306" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B306" s="11">
-        <v>22165</v>
+        <v>22164</v>
       </c>
       <c r="C306" s="11">
-        <v>22601</v>
+        <v>22596</v>
       </c>
       <c r="D306" s="11">
-        <v>19217</v>
+        <v>19214</v>
       </c>
       <c r="E306" s="11">
         <v>15974</v>
       </c>
       <c r="F306" s="11">
-        <v>15368</v>
+        <v>15367</v>
       </c>
       <c r="G306" s="11">
-        <v>15536</v>
+        <v>15533</v>
       </c>
       <c r="H306" s="11">
-        <v>16822</v>
+        <v>16818</v>
       </c>
       <c r="I306" s="11">
-        <v>17307</v>
+        <v>17303</v>
       </c>
       <c r="J306" s="11">
-        <v>14069</v>
+        <v>14068</v>
       </c>
       <c r="K306" s="11">
-        <v>13363</v>
+        <v>13360</v>
       </c>
       <c r="L306" s="11">
         <v>14899</v>
       </c>
       <c r="M306" s="11">
-        <v>15014</v>
+        <v>15011</v>
       </c>
       <c r="N306" s="3">
-        <v>16861</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:14" s="4" customFormat="1" ht="12">
+        <v>16859</v>
+      </c>
+    </row>
+    <row r="307" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A307" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B307" s="12">
         <v>5.2</v>
       </c>
       <c r="C307" s="12">
         <v>5.2</v>
       </c>
       <c r="D307" s="12">
         <v>4.5</v>
       </c>
       <c r="E307" s="12">
         <v>3.7</v>
       </c>
       <c r="F307" s="12">
         <v>3.6</v>
       </c>
       <c r="G307" s="12">
         <v>3.6</v>
       </c>
       <c r="H307" s="12">
         <v>3.9</v>
       </c>
       <c r="I307" s="12">
@@ -12573,51 +12573,51 @@
       </c>
       <c r="L307" s="12">
         <v>3.4</v>
       </c>
       <c r="M307" s="12">
         <v>3.5</v>
       </c>
       <c r="N307" s="8">
         <v>3.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0" right="0" top="1.25" bottom="1" header="0.35" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="4294967292" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;C&amp;"Futura Bk BT,Regular"&amp;12 RHODE ISLAND
 LOCAL AREA UNEMPLOYMENT STATISTICS 
 Not Seasonally Adjusted 
-2018&amp;R3/2025
+2018&amp;R4/2026
 </oddHeader>
     <oddFooter>&amp;R&amp;"Geometr231 BT,Roman"&amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="8" manualBreakCount="8">
     <brk id="32" max="16383" man="1"/>
     <brk id="68" max="16383" man="1"/>
     <brk id="104" max="16383" man="1"/>
     <brk id="140" max="16383" man="1"/>
     <brk id="176" max="16383" man="1"/>
     <brk id="212" max="16383" man="1"/>
     <brk id="248" max="16383" man="1"/>
     <brk id="278" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>