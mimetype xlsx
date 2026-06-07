--- v0 (2025-11-08)
+++ v1 (2026-06-07)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rigov-my.sharepoint.com/personal/lisa_dutilly_dlt_ri_gov/Documents/H Drive Documents/My Documents/My Documents/Web Update/towns/bmk/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rigov-my.sharepoint.com/personal/lisa_dutilly_dlt_ri_gov/Documents/H Drive Documents/My Documents/My Documents/Web Update/towns/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EACD85AE-5F69-4441-ACA0-E35BFBA82C8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="53" documentId="8_{EACD85AE-5F69-4441-ACA0-E35BFBA82C8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{31B72138-AA26-429D-A98D-F831372A2A47}"/>
   <bookViews>
-    <workbookView xWindow="21480" yWindow="-120" windowWidth="21840" windowHeight="13740" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="25080" yWindow="-120" windowWidth="25440" windowHeight="15270" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1252</definedName>
     <definedName name="HTML_Control" hidden="1">{"'Sheet1'!$A$1:$N$325"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"Sheet1"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"3/4/98"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"Maria"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Program Files\SoftQuad\HoTMetaL PRO\Document\benchmark98\laus97.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"BMK97EST"</definedName>
     <definedName name="PAGE1">'2023'!$A$4:$A$37</definedName>
     <definedName name="PAGE10">'2023'!$A$279:$A$296</definedName>
     <definedName name="PAGE11">'2023'!#REF!</definedName>
     <definedName name="PAGE2">'2023'!$A$39:$A$67</definedName>
     <definedName name="PAGE3">'2023'!$A$69:$A$97</definedName>
     <definedName name="PAGE4">'2023'!$A$99:$A$127</definedName>
@@ -676,95 +676,95 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:N307"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="27.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="14" width="8.28515625" customWidth="1"/>
+    <col min="1" max="1" width="27.33203125" customWidth="1"/>
+    <col min="2" max="11" width="8.33203125" customWidth="1"/>
+    <col min="12" max="12" width="7.5546875" customWidth="1"/>
+    <col min="13" max="14" width="8.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15.75">
+    <row r="1" spans="1:14" ht="15.6">
       <c r="A1" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
       <c r="M1" s="14"/>
       <c r="N1" s="14"/>
     </row>
-    <row r="2" spans="1:14" ht="15.75">
+    <row r="2" spans="1:14" ht="15.6">
       <c r="A2" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
       <c r="N2" s="14"/>
     </row>
-    <row r="3" spans="1:14" ht="15.75">
+    <row r="3" spans="1:14" ht="15.6">
       <c r="A3" s="14">
         <v>2023</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
     </row>
     <row r="4" spans="1:14" ht="12" customHeight="1">
       <c r="A4" s="2"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
@@ -803,260 +803,260 @@
       </c>
       <c r="I5" s="6">
         <v>45139</v>
       </c>
       <c r="J5" s="6">
         <v>45170</v>
       </c>
       <c r="K5" s="6">
         <v>45200</v>
       </c>
       <c r="L5" s="6">
         <v>45231</v>
       </c>
       <c r="M5" s="6">
         <v>45261</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:14" s="4" customFormat="1" ht="12.6" customHeight="1">
       <c r="A6" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="3">
-        <v>571910</v>
+        <v>574805</v>
       </c>
       <c r="C6" s="3">
-        <v>572044</v>
+        <v>575363</v>
       </c>
       <c r="D6" s="3">
-        <v>573280</v>
+        <v>575673</v>
       </c>
       <c r="E6" s="3">
-        <v>569821</v>
+        <v>573479</v>
       </c>
       <c r="F6" s="3">
-        <v>573657</v>
+        <v>577674</v>
       </c>
       <c r="G6" s="3">
-        <v>578041</v>
+        <v>582170</v>
       </c>
       <c r="H6" s="3">
-        <v>580432</v>
+        <v>584457</v>
       </c>
       <c r="I6" s="3">
-        <v>577953</v>
+        <v>582622</v>
       </c>
       <c r="J6" s="3">
-        <v>584169</v>
+        <v>588237</v>
       </c>
       <c r="K6" s="3">
-        <v>582436</v>
+        <v>586977</v>
       </c>
       <c r="L6" s="3">
-        <v>586215</v>
+        <v>590533</v>
       </c>
       <c r="M6" s="3">
-        <v>581762</v>
+        <v>585588</v>
       </c>
       <c r="N6" s="3">
-        <v>577644</v>
+        <v>581465</v>
       </c>
     </row>
     <row r="7" spans="1:14" s="4" customFormat="1" ht="12.6" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="3">
-        <v>551798</v>
+        <v>554704</v>
       </c>
       <c r="C7" s="3">
-        <v>550469</v>
+        <v>553458</v>
       </c>
       <c r="D7" s="3">
-        <v>555781</v>
+        <v>558228</v>
       </c>
       <c r="E7" s="3">
-        <v>556805</v>
+        <v>560246</v>
       </c>
       <c r="F7" s="3">
-        <v>559388</v>
+        <v>563241</v>
       </c>
       <c r="G7" s="3">
-        <v>563589</v>
+        <v>567414</v>
       </c>
       <c r="H7" s="3">
-        <v>565583</v>
+        <v>569389</v>
       </c>
       <c r="I7" s="3">
-        <v>558947</v>
+        <v>563818</v>
       </c>
       <c r="J7" s="3">
-        <v>568756</v>
+        <v>572823</v>
       </c>
       <c r="K7" s="3">
-        <v>564724</v>
+        <v>569454</v>
       </c>
       <c r="L7" s="3">
-        <v>566767</v>
+        <v>571274</v>
       </c>
       <c r="M7" s="3">
-        <v>561769</v>
+        <v>565638</v>
       </c>
       <c r="N7" s="3">
-        <v>560365</v>
+        <v>564141</v>
       </c>
     </row>
     <row r="8" spans="1:14" s="4" customFormat="1" ht="12.6" customHeight="1">
       <c r="A8" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="3">
-        <v>20112</v>
+        <v>20101</v>
       </c>
       <c r="C8" s="3">
-        <v>21575</v>
+        <v>21905</v>
       </c>
       <c r="D8" s="3">
-        <v>17499</v>
+        <v>17445</v>
       </c>
       <c r="E8" s="3">
-        <v>13016</v>
+        <v>13233</v>
       </c>
       <c r="F8" s="3">
-        <v>14269</v>
+        <v>14433</v>
       </c>
       <c r="G8" s="3">
-        <v>14452</v>
+        <v>14756</v>
       </c>
       <c r="H8" s="3">
-        <v>14849</v>
+        <v>15068</v>
       </c>
       <c r="I8" s="3">
-        <v>19006</v>
+        <v>18804</v>
       </c>
       <c r="J8" s="3">
-        <v>15413</v>
+        <v>15414</v>
       </c>
       <c r="K8" s="3">
-        <v>17712</v>
+        <v>17523</v>
       </c>
       <c r="L8" s="3">
-        <v>19448</v>
+        <v>19259</v>
       </c>
       <c r="M8" s="3">
-        <v>19993</v>
+        <v>19950</v>
       </c>
       <c r="N8" s="3">
-        <v>17279</v>
+        <v>17324</v>
       </c>
     </row>
     <row r="9" spans="1:14" s="4" customFormat="1" ht="12.6" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <v>3.5</v>
       </c>
       <c r="C9" s="8">
         <v>3.8</v>
       </c>
       <c r="D9" s="8">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="E9" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="F9" s="8">
         <v>2.5</v>
       </c>
       <c r="G9" s="8">
         <v>2.5</v>
       </c>
       <c r="H9" s="8">
         <v>2.6</v>
       </c>
       <c r="I9" s="8">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="J9" s="8">
         <v>2.6</v>
       </c>
       <c r="K9" s="8">
         <v>3</v>
       </c>
       <c r="L9" s="8">
         <v>3.3</v>
       </c>
       <c r="M9" s="8">
         <v>3.4</v>
       </c>
       <c r="N9" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:14" s="8" customFormat="1" ht="12.6" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="8">
         <v>2.9</v>
       </c>
       <c r="C10" s="8">
         <v>2.8</v>
       </c>
       <c r="D10" s="8">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="E10" s="8">
         <v>2.7</v>
       </c>
       <c r="F10" s="8">
         <v>2.7</v>
       </c>
       <c r="G10" s="8">
-        <v>2.6</v>
+        <v>2.7</v>
       </c>
       <c r="H10" s="8">
         <v>2.7</v>
       </c>
       <c r="I10" s="8">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="J10" s="8">
         <v>3.1</v>
       </c>
       <c r="K10" s="8">
         <v>3.3</v>
       </c>
       <c r="L10" s="8">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
       <c r="M10" s="8">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
       <c r="N10" s="10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:14" s="8" customFormat="1" ht="12.6" customHeight="1">
       <c r="A11" s="9"/>
     </row>
     <row r="12" spans="1:14" s="4" customFormat="1" ht="12.6" customHeight="1">
       <c r="A12" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:14" s="4" customFormat="1" ht="12.6" customHeight="1">
       <c r="B13" s="6">
         <v>44927</v>
       </c>
       <c r="C13" s="6">
         <v>44958</v>
       </c>
       <c r="D13" s="6">
         <v>44986</v>
       </c>
       <c r="E13" s="6">
         <v>45017</v>
@@ -1072,175 +1072,175 @@
       </c>
       <c r="I13" s="6">
         <v>45139</v>
       </c>
       <c r="J13" s="6">
         <v>45170</v>
       </c>
       <c r="K13" s="6">
         <v>45200</v>
       </c>
       <c r="L13" s="6">
         <v>45231</v>
       </c>
       <c r="M13" s="6">
         <v>45261</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A14" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="3">
-        <v>871874</v>
+        <v>875912</v>
       </c>
       <c r="C14" s="3">
-        <v>874652</v>
+        <v>879079</v>
       </c>
       <c r="D14" s="3">
-        <v>875985</v>
+        <v>879444</v>
       </c>
       <c r="E14" s="3">
-        <v>868956</v>
+        <v>873615</v>
       </c>
       <c r="F14" s="3">
-        <v>874158</v>
+        <v>879575</v>
       </c>
       <c r="G14" s="3">
-        <v>882562</v>
+        <v>887830</v>
       </c>
       <c r="H14" s="3">
-        <v>885946</v>
+        <v>891209</v>
       </c>
       <c r="I14" s="3">
-        <v>884507</v>
+        <v>890599</v>
       </c>
       <c r="J14" s="3">
-        <v>888180</v>
+        <v>893638</v>
       </c>
       <c r="K14" s="3">
-        <v>887387</v>
+        <v>893286</v>
       </c>
       <c r="L14" s="3">
-        <v>893222</v>
+        <v>898932</v>
       </c>
       <c r="M14" s="3">
-        <v>888271</v>
+        <v>893369</v>
       </c>
       <c r="N14" s="3">
-        <v>881308</v>
+        <v>886374</v>
       </c>
     </row>
     <row r="15" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="3">
-        <v>836034</v>
+        <v>840141</v>
       </c>
       <c r="C15" s="3">
-        <v>836440</v>
+        <v>840595</v>
       </c>
       <c r="D15" s="3">
-        <v>843541</v>
+        <v>847105</v>
       </c>
       <c r="E15" s="3">
-        <v>845144</v>
+        <v>849657</v>
       </c>
       <c r="F15" s="3">
-        <v>848267</v>
+        <v>853459</v>
       </c>
       <c r="G15" s="3">
-        <v>855536</v>
+        <v>860669</v>
       </c>
       <c r="H15" s="3">
-        <v>857910</v>
+        <v>863103</v>
       </c>
       <c r="I15" s="3">
-        <v>852422</v>
+        <v>858752</v>
       </c>
       <c r="J15" s="3">
-        <v>861480</v>
+        <v>866975</v>
       </c>
       <c r="K15" s="3">
-        <v>858092</v>
+        <v>864162</v>
       </c>
       <c r="L15" s="3">
-        <v>862481</v>
+        <v>868232</v>
       </c>
       <c r="M15" s="3">
-        <v>855433</v>
+        <v>860484</v>
       </c>
       <c r="N15" s="3">
-        <v>851065</v>
+        <v>856111</v>
       </c>
     </row>
     <row r="16" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="3">
-        <v>35840</v>
+        <v>35771</v>
       </c>
       <c r="C16" s="3">
-        <v>38212</v>
+        <v>38484</v>
       </c>
       <c r="D16" s="3">
-        <v>32444</v>
+        <v>32339</v>
       </c>
       <c r="E16" s="3">
-        <v>23812</v>
+        <v>23958</v>
       </c>
       <c r="F16" s="3">
-        <v>25891</v>
+        <v>26116</v>
       </c>
       <c r="G16" s="3">
-        <v>27026</v>
+        <v>27161</v>
       </c>
       <c r="H16" s="3">
-        <v>28036</v>
+        <v>28106</v>
       </c>
       <c r="I16" s="3">
-        <v>32085</v>
+        <v>31847</v>
       </c>
       <c r="J16" s="3">
-        <v>26700</v>
+        <v>26663</v>
       </c>
       <c r="K16" s="3">
-        <v>29295</v>
+        <v>29124</v>
       </c>
       <c r="L16" s="3">
-        <v>30741</v>
+        <v>30700</v>
       </c>
       <c r="M16" s="3">
-        <v>32838</v>
+        <v>32885</v>
       </c>
       <c r="N16" s="3">
-        <v>30243</v>
+        <v>30263</v>
       </c>
     </row>
     <row r="17" spans="1:14" s="8" customFormat="1" ht="12.6" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="8">
         <v>4.0999999999999996</v>
       </c>
       <c r="C17" s="8">
         <v>4.4000000000000004</v>
       </c>
       <c r="D17" s="8">
         <v>3.7</v>
       </c>
       <c r="E17" s="8">
         <v>2.7</v>
       </c>
       <c r="F17" s="8">
         <v>3</v>
       </c>
       <c r="G17" s="8">
         <v>3.1</v>
       </c>
       <c r="H17" s="8">
@@ -1297,204 +1297,204 @@
       </c>
       <c r="I20" s="6">
         <v>45139</v>
       </c>
       <c r="J20" s="6">
         <v>45170</v>
       </c>
       <c r="K20" s="6">
         <v>45200</v>
       </c>
       <c r="L20" s="6">
         <v>45231</v>
       </c>
       <c r="M20" s="6">
         <v>45261</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A21" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="11">
-        <v>571908</v>
+        <v>574804</v>
       </c>
       <c r="C21" s="11">
-        <v>572044</v>
+        <v>575364</v>
       </c>
       <c r="D21" s="11">
-        <v>573282</v>
+        <v>575673</v>
       </c>
       <c r="E21" s="11">
-        <v>569822</v>
+        <v>573477</v>
       </c>
       <c r="F21" s="11">
-        <v>573658</v>
+        <v>577675</v>
       </c>
       <c r="G21" s="11">
-        <v>578042</v>
+        <v>582170</v>
       </c>
       <c r="H21" s="11">
-        <v>580433</v>
+        <v>584457</v>
       </c>
       <c r="I21" s="11">
-        <v>577953</v>
+        <v>582622</v>
       </c>
       <c r="J21" s="11">
-        <v>584169</v>
+        <v>588238</v>
       </c>
       <c r="K21" s="11">
-        <v>582437</v>
+        <v>586978</v>
       </c>
       <c r="L21" s="11">
-        <v>586213</v>
+        <v>590534</v>
       </c>
       <c r="M21" s="11">
-        <v>581762</v>
+        <v>585589</v>
       </c>
       <c r="N21" s="3">
-        <v>577644</v>
+        <v>581465</v>
       </c>
     </row>
     <row r="22" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A22" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="11">
-        <v>551797</v>
+        <v>554704</v>
       </c>
       <c r="C22" s="11">
-        <v>550469</v>
+        <v>553459</v>
       </c>
       <c r="D22" s="11">
-        <v>555782</v>
+        <v>558228</v>
       </c>
       <c r="E22" s="11">
-        <v>556806</v>
+        <v>560245</v>
       </c>
       <c r="F22" s="11">
-        <v>559388</v>
+        <v>563242</v>
       </c>
       <c r="G22" s="11">
-        <v>563589</v>
+        <v>567415</v>
       </c>
       <c r="H22" s="11">
-        <v>565584</v>
+        <v>569390</v>
       </c>
       <c r="I22" s="11">
-        <v>558946</v>
+        <v>563818</v>
       </c>
       <c r="J22" s="11">
-        <v>568757</v>
+        <v>572824</v>
       </c>
       <c r="K22" s="11">
-        <v>564724</v>
+        <v>569454</v>
       </c>
       <c r="L22" s="11">
-        <v>566766</v>
+        <v>571274</v>
       </c>
       <c r="M22" s="11">
-        <v>561770</v>
+        <v>565639</v>
       </c>
       <c r="N22" s="3">
-        <v>560365</v>
+        <v>564141</v>
       </c>
     </row>
     <row r="23" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A23" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="11">
-        <v>20111</v>
+        <v>20100</v>
       </c>
       <c r="C23" s="11">
-        <v>21575</v>
+        <v>21905</v>
       </c>
       <c r="D23" s="11">
-        <v>17500</v>
+        <v>17445</v>
       </c>
       <c r="E23" s="11">
-        <v>13016</v>
+        <v>13232</v>
       </c>
       <c r="F23" s="11">
-        <v>14270</v>
+        <v>14433</v>
       </c>
       <c r="G23" s="11">
-        <v>14453</v>
+        <v>14755</v>
       </c>
       <c r="H23" s="11">
-        <v>14849</v>
+        <v>15067</v>
       </c>
       <c r="I23" s="11">
-        <v>19007</v>
+        <v>18804</v>
       </c>
       <c r="J23" s="11">
-        <v>15412</v>
+        <v>15414</v>
       </c>
       <c r="K23" s="11">
-        <v>17713</v>
+        <v>17524</v>
       </c>
       <c r="L23" s="11">
-        <v>19447</v>
+        <v>19260</v>
       </c>
       <c r="M23" s="11">
-        <v>19992</v>
+        <v>19950</v>
       </c>
       <c r="N23" s="3">
-        <v>17279</v>
+        <v>17324</v>
       </c>
     </row>
     <row r="24" spans="1:14" s="8" customFormat="1" ht="12.6" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="12">
         <v>3.5</v>
       </c>
       <c r="C24" s="12">
         <v>3.8</v>
       </c>
       <c r="D24" s="12">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="E24" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="F24" s="12">
         <v>2.5</v>
       </c>
       <c r="G24" s="12">
         <v>2.5</v>
       </c>
       <c r="H24" s="12">
         <v>2.6</v>
       </c>
       <c r="I24" s="12">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="J24" s="12">
         <v>2.6</v>
       </c>
       <c r="K24" s="12">
         <v>3</v>
       </c>
       <c r="L24" s="12">
         <v>3.3</v>
       </c>
       <c r="M24" s="12">
         <v>3.4</v>
       </c>
       <c r="N24" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:14" s="8" customFormat="1" ht="12.6" customHeight="1">
       <c r="A25" s="9"/>
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
@@ -1548,219 +1548,219 @@
       </c>
       <c r="I27" s="6">
         <v>45139</v>
       </c>
       <c r="J27" s="6">
         <v>45170</v>
       </c>
       <c r="K27" s="6">
         <v>45200</v>
       </c>
       <c r="L27" s="6">
         <v>45231</v>
       </c>
       <c r="M27" s="6">
         <v>45261</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A28" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="11">
-        <v>299966</v>
+        <v>301108</v>
       </c>
       <c r="C28" s="11">
-        <v>302608</v>
+        <v>303715</v>
       </c>
       <c r="D28" s="11">
-        <v>302703</v>
+        <v>303771</v>
       </c>
       <c r="E28" s="11">
-        <v>299134</v>
+        <v>300138</v>
       </c>
       <c r="F28" s="11">
-        <v>300500</v>
+        <v>301900</v>
       </c>
       <c r="G28" s="11">
-        <v>304520</v>
+        <v>305660</v>
       </c>
       <c r="H28" s="11">
-        <v>305513</v>
+        <v>306752</v>
       </c>
       <c r="I28" s="11">
-        <v>306554</v>
+        <v>307977</v>
       </c>
       <c r="J28" s="11">
-        <v>304011</v>
+        <v>305400</v>
       </c>
       <c r="K28" s="11">
-        <v>304950</v>
+        <v>306308</v>
       </c>
       <c r="L28" s="11">
-        <v>307009</v>
+        <v>308398</v>
       </c>
       <c r="M28" s="11">
-        <v>306509</v>
+        <v>307780</v>
       </c>
       <c r="N28" s="3">
-        <v>303665</v>
+        <v>304909</v>
       </c>
     </row>
     <row r="29" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A29" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="11">
-        <v>284237</v>
+        <v>285437</v>
       </c>
       <c r="C29" s="11">
-        <v>285971</v>
+        <v>287136</v>
       </c>
       <c r="D29" s="11">
-        <v>287759</v>
+        <v>288877</v>
       </c>
       <c r="E29" s="11">
-        <v>288338</v>
+        <v>289412</v>
       </c>
       <c r="F29" s="11">
-        <v>288879</v>
+        <v>290217</v>
       </c>
       <c r="G29" s="11">
-        <v>291947</v>
+        <v>293254</v>
       </c>
       <c r="H29" s="11">
-        <v>292326</v>
+        <v>293713</v>
       </c>
       <c r="I29" s="11">
-        <v>293476</v>
+        <v>294934</v>
       </c>
       <c r="J29" s="11">
-        <v>292723</v>
+        <v>294151</v>
       </c>
       <c r="K29" s="11">
-        <v>293368</v>
+        <v>294708</v>
       </c>
       <c r="L29" s="11">
-        <v>295715</v>
+        <v>296958</v>
       </c>
       <c r="M29" s="11">
-        <v>293663</v>
+        <v>294845</v>
       </c>
       <c r="N29" s="3">
-        <v>290700</v>
+        <v>291970</v>
       </c>
     </row>
     <row r="30" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A30" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="11">
-        <v>15729</v>
+        <v>15671</v>
       </c>
       <c r="C30" s="11">
-        <v>16637</v>
+        <v>16579</v>
       </c>
       <c r="D30" s="11">
-        <v>14944</v>
+        <v>14894</v>
       </c>
       <c r="E30" s="11">
-        <v>10796</v>
+        <v>10726</v>
       </c>
       <c r="F30" s="11">
-        <v>11621</v>
+        <v>11683</v>
       </c>
       <c r="G30" s="11">
-        <v>12573</v>
+        <v>12406</v>
       </c>
       <c r="H30" s="11">
-        <v>13187</v>
+        <v>13039</v>
       </c>
       <c r="I30" s="11">
-        <v>13078</v>
+        <v>13043</v>
       </c>
       <c r="J30" s="11">
-        <v>11288</v>
+        <v>11249</v>
       </c>
       <c r="K30" s="11">
-        <v>11582</v>
+        <v>11600</v>
       </c>
       <c r="L30" s="11">
-        <v>11294</v>
+        <v>11440</v>
       </c>
       <c r="M30" s="11">
-        <v>12846</v>
+        <v>12935</v>
       </c>
       <c r="N30" s="3">
-        <v>12965</v>
+        <v>12939</v>
       </c>
     </row>
     <row r="31" spans="1:14" s="8" customFormat="1" ht="12.6" customHeight="1">
       <c r="A31" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="12">
         <v>5.2</v>
       </c>
       <c r="C31" s="12">
         <v>5.5</v>
       </c>
       <c r="D31" s="12">
         <v>4.9000000000000004</v>
       </c>
       <c r="E31" s="12">
         <v>3.6</v>
       </c>
       <c r="F31" s="12">
         <v>3.9</v>
       </c>
       <c r="G31" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="H31" s="12">
         <v>4.3</v>
       </c>
       <c r="I31" s="12">
-        <v>4.3</v>
+        <v>4.2</v>
       </c>
       <c r="J31" s="12">
         <v>3.7</v>
       </c>
       <c r="K31" s="12">
         <v>3.8</v>
       </c>
       <c r="L31" s="12">
         <v>3.7</v>
       </c>
       <c r="M31" s="12">
         <v>4.2</v>
       </c>
       <c r="N31" s="8">
-        <v>4.3</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="32" spans="1:14" s="8" customFormat="1" ht="18.75" customHeight="1">
       <c r="A32" s="9"/>
       <c r="B32" s="12"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
     </row>
     <row r="33" spans="1:14" s="4" customFormat="1" ht="12.6" customHeight="1">
       <c r="A33" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="6">
         <v>44927</v>
       </c>
@@ -1784,213 +1784,213 @@
       </c>
       <c r="I33" s="6">
         <v>45139</v>
       </c>
       <c r="J33" s="6">
         <v>45170</v>
       </c>
       <c r="K33" s="6">
         <v>45200</v>
       </c>
       <c r="L33" s="6">
         <v>45231</v>
       </c>
       <c r="M33" s="6">
         <v>45261</v>
       </c>
       <c r="N33" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A34" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B34" s="11">
-        <v>8649</v>
+        <v>8657</v>
       </c>
       <c r="C34" s="11">
-        <v>8615</v>
+        <v>8626</v>
       </c>
       <c r="D34" s="11">
         <v>8641</v>
       </c>
       <c r="E34" s="11">
-        <v>8613</v>
+        <v>8630</v>
       </c>
       <c r="F34" s="11">
-        <v>8703</v>
+        <v>8727</v>
       </c>
       <c r="G34" s="11">
-        <v>8789</v>
+        <v>8814</v>
       </c>
       <c r="H34" s="11">
+        <v>8868</v>
+      </c>
+      <c r="I34" s="11">
         <v>8845</v>
       </c>
-      <c r="I34" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="J34" s="11">
+        <v>8942</v>
+      </c>
+      <c r="K34" s="11">
+        <v>8890</v>
+      </c>
+      <c r="L34" s="11">
         <v>8918</v>
       </c>
-      <c r="K34" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="M34" s="11">
-        <v>8807</v>
+        <v>8828</v>
       </c>
       <c r="N34" s="3">
-        <v>8761</v>
+        <v>8782</v>
       </c>
     </row>
     <row r="35" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A35" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="11">
-        <v>8461</v>
+        <v>8469</v>
       </c>
       <c r="C35" s="11">
-        <v>8402</v>
+        <v>8411</v>
       </c>
       <c r="D35" s="11">
-        <v>8474</v>
+        <v>8475</v>
       </c>
       <c r="E35" s="11">
-        <v>8492</v>
+        <v>8508</v>
       </c>
       <c r="F35" s="11">
-        <v>8547</v>
+        <v>8570</v>
       </c>
       <c r="G35" s="11">
-        <v>8621</v>
+        <v>8643</v>
       </c>
       <c r="H35" s="11">
-        <v>8686</v>
+        <v>8707</v>
       </c>
       <c r="I35" s="11">
+        <v>8636</v>
+      </c>
+      <c r="J35" s="11">
+        <v>8751</v>
+      </c>
+      <c r="K35" s="11">
+        <v>8690</v>
+      </c>
+      <c r="L35" s="11">
+        <v>8692</v>
+      </c>
+      <c r="M35" s="11">
+        <v>8627</v>
+      </c>
+      <c r="N35" s="3">
         <v>8598</v>
-      </c>
-[...13 lines deleted...]
-        <v>8577</v>
       </c>
     </row>
     <row r="36" spans="1:14" s="3" customFormat="1" ht="12.6" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B36" s="11">
         <v>188</v>
       </c>
       <c r="C36" s="11">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D36" s="11">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E36" s="11">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F36" s="11">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G36" s="11">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="H36" s="11">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="I36" s="11">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="J36" s="11">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="K36" s="11">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="L36" s="11">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="M36" s="11">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="N36" s="3">
         <v>184</v>
       </c>
     </row>
     <row r="37" spans="1:14" s="8" customFormat="1" ht="12.6" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="C37" s="12">
         <v>2.5</v>
       </c>
       <c r="D37" s="12">
         <v>1.9</v>
       </c>
       <c r="E37" s="12">
         <v>1.4</v>
       </c>
       <c r="F37" s="12">
         <v>1.8</v>
       </c>
       <c r="G37" s="12">
         <v>1.9</v>
       </c>
       <c r="H37" s="12">
         <v>1.8</v>
       </c>
       <c r="I37" s="12">
         <v>2.4</v>
       </c>
       <c r="J37" s="12">
+        <v>2.1</v>
+      </c>
+      <c r="K37" s="12">
         <v>2.2000000000000002</v>
       </c>
-      <c r="K37" s="12">
-[...1 lines deleted...]
-      </c>
       <c r="L37" s="12">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="M37" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="N37" s="8">
         <v>2.1</v>
       </c>
     </row>
     <row r="38" spans="1:14" s="8" customFormat="1" ht="15.75" customHeight="1">
       <c r="A38" s="9"/>
       <c r="B38" s="12"/>
       <c r="C38" s="12"/>
       <c r="D38" s="12"/>
       <c r="E38" s="12"/>
       <c r="F38" s="12"/>
       <c r="G38" s="12"/>
       <c r="H38" s="12"/>
       <c r="I38" s="12"/>
       <c r="J38" s="12"/>
       <c r="K38" s="12"/>
       <c r="L38" s="12"/>
       <c r="M38" s="12"/>
       <c r="N38" s="12"/>
     </row>
     <row r="39" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
@@ -2020,210 +2020,210 @@
       </c>
       <c r="I39" s="6">
         <v>45139</v>
       </c>
       <c r="J39" s="6">
         <v>45170</v>
       </c>
       <c r="K39" s="6">
         <v>45200</v>
       </c>
       <c r="L39" s="6">
         <v>45231</v>
       </c>
       <c r="M39" s="6">
         <v>45261</v>
       </c>
       <c r="N39" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A40" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B40" s="11">
-        <v>11470</v>
+        <v>11472</v>
       </c>
       <c r="C40" s="11">
-        <v>11395</v>
+        <v>11405</v>
       </c>
       <c r="D40" s="11">
-        <v>11398</v>
+        <v>11389</v>
       </c>
       <c r="E40" s="11">
-        <v>11343</v>
+        <v>11360</v>
       </c>
       <c r="F40" s="11">
-        <v>11443</v>
+        <v>11466</v>
       </c>
       <c r="G40" s="11">
-        <v>11552</v>
+        <v>11577</v>
       </c>
       <c r="H40" s="11">
-        <v>11621</v>
+        <v>11644</v>
       </c>
       <c r="I40" s="11">
-        <v>11585</v>
+        <v>11622</v>
       </c>
       <c r="J40" s="11">
-        <v>11691</v>
+        <v>11715</v>
       </c>
       <c r="K40" s="11">
-        <v>11632</v>
+        <v>11667</v>
       </c>
       <c r="L40" s="11">
-        <v>11683</v>
+        <v>11712</v>
       </c>
       <c r="M40" s="11">
-        <v>11606</v>
+        <v>11626</v>
       </c>
       <c r="N40" s="3">
-        <v>11535</v>
+        <v>11555</v>
       </c>
     </row>
     <row r="41" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A41" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="11">
-        <v>11066</v>
+        <v>11070</v>
       </c>
       <c r="C41" s="11">
-        <v>10989</v>
+        <v>10994</v>
       </c>
       <c r="D41" s="11">
-        <v>11084</v>
+        <v>11078</v>
       </c>
       <c r="E41" s="11">
-        <v>11108</v>
+        <v>11121</v>
       </c>
       <c r="F41" s="11">
-        <v>11180</v>
+        <v>11201</v>
       </c>
       <c r="G41" s="11">
+        <v>11297</v>
+      </c>
+      <c r="H41" s="11">
+        <v>11381</v>
+      </c>
+      <c r="I41" s="11">
+        <v>11287</v>
+      </c>
+      <c r="J41" s="11">
+        <v>11438</v>
+      </c>
+      <c r="K41" s="11">
+        <v>11359</v>
+      </c>
+      <c r="L41" s="11">
+        <v>11361</v>
+      </c>
+      <c r="M41" s="11">
         <v>11276</v>
       </c>
-      <c r="H41" s="11">
-[...16 lines deleted...]
-      </c>
       <c r="N41" s="3">
-        <v>11219</v>
+        <v>11239</v>
       </c>
     </row>
     <row r="42" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A42" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B42" s="11">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="C42" s="11">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="D42" s="11">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="E42" s="11">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="F42" s="11">
+        <v>265</v>
+      </c>
+      <c r="G42" s="11">
+        <v>280</v>
+      </c>
+      <c r="H42" s="11">
         <v>263</v>
       </c>
-      <c r="G42" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="I42" s="11">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="J42" s="11">
         <v>277</v>
       </c>
       <c r="K42" s="11">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="L42" s="11">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="M42" s="11">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="N42" s="3">
         <v>316</v>
       </c>
     </row>
     <row r="43" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B43" s="12">
         <v>3.5</v>
       </c>
       <c r="C43" s="12">
         <v>3.6</v>
       </c>
       <c r="D43" s="12">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="E43" s="12">
         <v>2.1</v>
       </c>
       <c r="F43" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="G43" s="12">
         <v>2.4</v>
       </c>
       <c r="H43" s="12">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="I43" s="12">
         <v>2.9</v>
       </c>
       <c r="J43" s="12">
         <v>2.4</v>
       </c>
       <c r="K43" s="12">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="L43" s="12">
         <v>3</v>
       </c>
       <c r="M43" s="12">
         <v>3</v>
       </c>
       <c r="N43" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="44" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A44" s="9"/>
       <c r="B44" s="12"/>
       <c r="C44" s="12"/>
       <c r="D44" s="12"/>
       <c r="E44" s="12"/>
       <c r="F44" s="12"/>
       <c r="G44" s="12"/>
       <c r="H44" s="12"/>
       <c r="I44" s="12"/>
       <c r="J44" s="12"/>
       <c r="K44" s="12"/>
       <c r="L44" s="12"/>
       <c r="M44" s="12"/>
@@ -2256,216 +2256,216 @@
       </c>
       <c r="I45" s="6">
         <v>45139</v>
       </c>
       <c r="J45" s="6">
         <v>45170</v>
       </c>
       <c r="K45" s="6">
         <v>45200</v>
       </c>
       <c r="L45" s="6">
         <v>45231</v>
       </c>
       <c r="M45" s="6">
         <v>45261</v>
       </c>
       <c r="N45" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="46" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B46" s="11">
-        <v>9162</v>
+        <v>9233</v>
       </c>
       <c r="C46" s="11">
-        <v>9177</v>
+        <v>9256</v>
       </c>
       <c r="D46" s="11">
-        <v>9197</v>
+        <v>9261</v>
       </c>
       <c r="E46" s="11">
-        <v>9110</v>
+        <v>9195</v>
       </c>
       <c r="F46" s="11">
-        <v>9158</v>
+        <v>9247</v>
       </c>
       <c r="G46" s="11">
-        <v>9210</v>
+        <v>9301</v>
       </c>
       <c r="H46" s="11">
-        <v>9260</v>
+        <v>9349</v>
       </c>
       <c r="I46" s="11">
-        <v>9210</v>
+        <v>9312</v>
       </c>
       <c r="J46" s="11">
-        <v>9312</v>
+        <v>9405</v>
       </c>
       <c r="K46" s="11">
-        <v>9302</v>
+        <v>9401</v>
       </c>
       <c r="L46" s="11">
-        <v>9373</v>
+        <v>9469</v>
       </c>
       <c r="M46" s="11">
-        <v>9364</v>
+        <v>9451</v>
       </c>
       <c r="N46" s="3">
-        <v>9236</v>
+        <v>9323</v>
       </c>
     </row>
     <row r="47" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A47" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B47" s="11">
-        <v>8824</v>
+        <v>8895</v>
       </c>
       <c r="C47" s="11">
-        <v>8807</v>
+        <v>8880</v>
       </c>
       <c r="D47" s="11">
-        <v>8891</v>
+        <v>8955</v>
       </c>
       <c r="E47" s="11">
-        <v>8907</v>
+        <v>8988</v>
       </c>
       <c r="F47" s="11">
-        <v>8944</v>
+        <v>9031</v>
       </c>
       <c r="G47" s="11">
-        <v>9004</v>
+        <v>9091</v>
       </c>
       <c r="H47" s="11">
-        <v>9030</v>
+        <v>9116</v>
       </c>
       <c r="I47" s="11">
-        <v>8915</v>
+        <v>9019</v>
       </c>
       <c r="J47" s="11">
-        <v>9085</v>
+        <v>9177</v>
       </c>
       <c r="K47" s="11">
-        <v>9029</v>
+        <v>9131</v>
       </c>
       <c r="L47" s="11">
+        <v>9168</v>
+      </c>
+      <c r="M47" s="11">
         <v>9069</v>
       </c>
-      <c r="M47" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="N47" s="3">
-        <v>8957</v>
+        <v>9043</v>
       </c>
     </row>
     <row r="48" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A48" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B48" s="11">
         <v>338</v>
       </c>
       <c r="C48" s="11">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="D48" s="11">
         <v>306</v>
       </c>
       <c r="E48" s="11">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="F48" s="11">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="G48" s="11">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="H48" s="11">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="I48" s="11">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="J48" s="11">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="K48" s="11">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="L48" s="11">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="M48" s="11">
         <v>382</v>
       </c>
       <c r="N48" s="3">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="49" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A49" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B49" s="12">
         <v>3.7</v>
       </c>
       <c r="C49" s="12">
-        <v>4</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="D49" s="12">
         <v>3.3</v>
       </c>
       <c r="E49" s="12">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="F49" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="G49" s="12">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="H49" s="12">
         <v>2.5</v>
       </c>
       <c r="I49" s="12">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="J49" s="12">
         <v>2.4</v>
       </c>
       <c r="K49" s="12">
         <v>2.9</v>
       </c>
       <c r="L49" s="12">
         <v>3.2</v>
       </c>
       <c r="M49" s="12">
-        <v>4.0999999999999996</v>
+        <v>4</v>
       </c>
       <c r="N49" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A50" s="9"/>
       <c r="B50" s="12"/>
       <c r="C50" s="12"/>
       <c r="D50" s="12"/>
       <c r="E50" s="12"/>
       <c r="F50" s="12"/>
       <c r="G50" s="12"/>
       <c r="H50" s="12"/>
       <c r="I50" s="12"/>
       <c r="J50" s="12"/>
       <c r="K50" s="12"/>
       <c r="L50" s="12"/>
       <c r="M50" s="12"/>
       <c r="N50" s="12"/>
     </row>
     <row r="51" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A51" s="5" t="s">
         <v>10</v>
       </c>
@@ -2492,219 +2492,219 @@
       </c>
       <c r="I51" s="6">
         <v>45139</v>
       </c>
       <c r="J51" s="6">
         <v>45170</v>
       </c>
       <c r="K51" s="6">
         <v>45200</v>
       </c>
       <c r="L51" s="6">
         <v>45231</v>
       </c>
       <c r="M51" s="6">
         <v>45261</v>
       </c>
       <c r="N51" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="52" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A52" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="11">
-        <v>9813</v>
+        <v>9894</v>
       </c>
       <c r="C52" s="11">
-        <v>9810</v>
+        <v>9899</v>
       </c>
       <c r="D52" s="11">
-        <v>9801</v>
+        <v>9874</v>
       </c>
       <c r="E52" s="11">
-        <v>9720</v>
+        <v>9814</v>
       </c>
       <c r="F52" s="11">
-        <v>9807</v>
+        <v>9907</v>
       </c>
       <c r="G52" s="11">
-        <v>9881</v>
+        <v>9984</v>
       </c>
       <c r="H52" s="11">
-        <v>9913</v>
+        <v>10013</v>
       </c>
       <c r="I52" s="11">
-        <v>9851</v>
+        <v>9961</v>
       </c>
       <c r="J52" s="11">
-        <v>9993</v>
+        <v>10095</v>
       </c>
       <c r="K52" s="11">
-        <v>9992</v>
+        <v>10100</v>
       </c>
       <c r="L52" s="11">
-        <v>10055</v>
+        <v>10160</v>
       </c>
       <c r="M52" s="11">
-        <v>9985</v>
+        <v>10081</v>
       </c>
       <c r="N52" s="3">
-        <v>9885</v>
+        <v>9982</v>
       </c>
     </row>
     <row r="53" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A53" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B53" s="11">
-        <v>9411</v>
+        <v>9491</v>
       </c>
       <c r="C53" s="11">
-        <v>9393</v>
+        <v>9475</v>
       </c>
       <c r="D53" s="11">
-        <v>9482</v>
+        <v>9555</v>
       </c>
       <c r="E53" s="11">
-        <v>9500</v>
+        <v>9590</v>
       </c>
       <c r="F53" s="11">
-        <v>9539</v>
+        <v>9636</v>
       </c>
       <c r="G53" s="11">
-        <v>9604</v>
+        <v>9700</v>
       </c>
       <c r="H53" s="11">
-        <v>9631</v>
+        <v>9727</v>
       </c>
       <c r="I53" s="11">
-        <v>9509</v>
+        <v>9622</v>
       </c>
       <c r="J53" s="11">
-        <v>9690</v>
+        <v>9791</v>
       </c>
       <c r="K53" s="11">
-        <v>9630</v>
+        <v>9742</v>
       </c>
       <c r="L53" s="11">
-        <v>9673</v>
+        <v>9781</v>
       </c>
       <c r="M53" s="11">
-        <v>9579</v>
+        <v>9676</v>
       </c>
       <c r="N53" s="3">
-        <v>9553</v>
+        <v>9649</v>
       </c>
     </row>
     <row r="54" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A54" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B54" s="11">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C54" s="11">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="D54" s="11">
         <v>319</v>
       </c>
       <c r="E54" s="11">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="F54" s="11">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="G54" s="11">
-        <v>277</v>
+        <v>284</v>
       </c>
       <c r="H54" s="11">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="I54" s="11">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="J54" s="11">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="K54" s="11">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="L54" s="11">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="M54" s="11">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="N54" s="3">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="55" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A55" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B55" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="C55" s="12">
         <v>4.3</v>
       </c>
       <c r="D55" s="12">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="E55" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="F55" s="12">
         <v>2.7</v>
       </c>
       <c r="G55" s="12">
         <v>2.8</v>
       </c>
       <c r="H55" s="12">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="I55" s="12">
-        <v>3.5</v>
+        <v>3.4</v>
       </c>
       <c r="J55" s="12">
         <v>3</v>
       </c>
       <c r="K55" s="12">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
       <c r="L55" s="12">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
       <c r="M55" s="12">
-        <v>4.0999999999999996</v>
+        <v>4</v>
       </c>
       <c r="N55" s="8">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="56" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A56" s="9"/>
       <c r="B56" s="12"/>
       <c r="C56" s="12"/>
       <c r="D56" s="12"/>
       <c r="E56" s="12"/>
       <c r="F56" s="12"/>
       <c r="G56" s="12"/>
       <c r="H56" s="12"/>
       <c r="I56" s="12"/>
       <c r="J56" s="12"/>
       <c r="K56" s="12"/>
       <c r="L56" s="12"/>
       <c r="M56" s="12"/>
       <c r="N56" s="12"/>
     </row>
     <row r="57" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A57" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="6">
         <v>44927</v>
       </c>
@@ -2728,213 +2728,213 @@
       </c>
       <c r="I57" s="6">
         <v>45139</v>
       </c>
       <c r="J57" s="6">
         <v>45170</v>
       </c>
       <c r="K57" s="6">
         <v>45200</v>
       </c>
       <c r="L57" s="6">
         <v>45231</v>
       </c>
       <c r="M57" s="6">
         <v>45261</v>
       </c>
       <c r="N57" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="58" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A58" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B58" s="11">
-        <v>4370</v>
+        <v>4372</v>
       </c>
       <c r="C58" s="11">
-        <v>4379</v>
+        <v>4384</v>
       </c>
       <c r="D58" s="11">
-        <v>4386</v>
+        <v>4383</v>
       </c>
       <c r="E58" s="11">
-        <v>4345</v>
+        <v>4351</v>
       </c>
       <c r="F58" s="11">
-        <v>4359</v>
+        <v>4368</v>
       </c>
       <c r="G58" s="11">
-        <v>4391</v>
+        <v>4402</v>
       </c>
       <c r="H58" s="11">
+        <v>4446</v>
+      </c>
+      <c r="I58" s="11">
         <v>4436</v>
       </c>
-      <c r="I58" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="J58" s="11">
+        <v>4445</v>
+      </c>
+      <c r="K58" s="11">
         <v>4436</v>
       </c>
-      <c r="K58" s="11">
+      <c r="L58" s="11">
+        <v>4448</v>
+      </c>
+      <c r="M58" s="11">
         <v>4422</v>
       </c>
-      <c r="L58" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="N58" s="3">
-        <v>4400</v>
+        <v>4408</v>
       </c>
     </row>
     <row r="59" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A59" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="11">
-        <v>4188</v>
+        <v>4190</v>
       </c>
       <c r="C59" s="11">
-        <v>4176</v>
+        <v>4178</v>
       </c>
       <c r="D59" s="11">
-        <v>4220</v>
+        <v>4218</v>
       </c>
       <c r="E59" s="11">
-        <v>4227</v>
+        <v>4232</v>
       </c>
       <c r="F59" s="11">
-        <v>4252</v>
+        <v>4260</v>
       </c>
       <c r="G59" s="11">
-        <v>4293</v>
+        <v>4302</v>
       </c>
       <c r="H59" s="11">
-        <v>4314</v>
+        <v>4322</v>
       </c>
       <c r="I59" s="11">
-        <v>4274</v>
+        <v>4291</v>
       </c>
       <c r="J59" s="11">
-        <v>4331</v>
+        <v>4341</v>
       </c>
       <c r="K59" s="11">
-        <v>4289</v>
+        <v>4304</v>
       </c>
       <c r="L59" s="11">
-        <v>4296</v>
+        <v>4309</v>
       </c>
       <c r="M59" s="11">
-        <v>4268</v>
+        <v>4276</v>
       </c>
       <c r="N59" s="3">
-        <v>4261</v>
+        <v>4269</v>
       </c>
     </row>
     <row r="60" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A60" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B60" s="11">
         <v>182</v>
       </c>
       <c r="C60" s="11">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D60" s="11">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E60" s="11">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F60" s="11">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G60" s="11">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H60" s="11">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="I60" s="11">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="J60" s="11">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="K60" s="11">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="L60" s="11">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="M60" s="11">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="N60" s="3">
         <v>139</v>
       </c>
     </row>
     <row r="61" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A61" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B61" s="12">
         <v>4.2</v>
       </c>
       <c r="C61" s="12">
-        <v>4.5999999999999996</v>
+        <v>4.7</v>
       </c>
       <c r="D61" s="12">
         <v>3.8</v>
       </c>
       <c r="E61" s="12">
         <v>2.7</v>
       </c>
       <c r="F61" s="12">
         <v>2.5</v>
       </c>
       <c r="G61" s="12">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="H61" s="12">
         <v>2.8</v>
       </c>
       <c r="I61" s="12">
         <v>3.3</v>
       </c>
       <c r="J61" s="12">
-        <v>2.4</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="K61" s="12">
         <v>3</v>
       </c>
       <c r="L61" s="12">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="M61" s="12">
         <v>3.3</v>
       </c>
       <c r="N61" s="8">
         <v>3.2</v>
       </c>
     </row>
     <row r="62" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A62" s="9"/>
       <c r="B62" s="12"/>
       <c r="C62" s="12"/>
       <c r="D62" s="12"/>
       <c r="E62" s="12"/>
       <c r="F62" s="12"/>
       <c r="G62" s="12"/>
       <c r="H62" s="12"/>
       <c r="I62" s="12"/>
       <c r="J62" s="12"/>
       <c r="K62" s="12"/>
       <c r="L62" s="12"/>
       <c r="M62" s="12"/>
       <c r="N62" s="12"/>
     </row>
     <row r="63" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
@@ -2964,219 +2964,219 @@
       </c>
       <c r="I63" s="6">
         <v>45139</v>
       </c>
       <c r="J63" s="6">
         <v>45170</v>
       </c>
       <c r="K63" s="6">
         <v>45200</v>
       </c>
       <c r="L63" s="6">
         <v>45231</v>
       </c>
       <c r="M63" s="6">
         <v>45261</v>
       </c>
       <c r="N63" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="64" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A64" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B64" s="11">
-        <v>19751</v>
+        <v>19778</v>
       </c>
       <c r="C64" s="11">
-        <v>19810</v>
+        <v>19850</v>
       </c>
       <c r="D64" s="11">
-        <v>19810</v>
+        <v>19819</v>
       </c>
       <c r="E64" s="11">
-        <v>19708</v>
+        <v>19759</v>
       </c>
       <c r="F64" s="11">
-        <v>19801</v>
+        <v>19864</v>
       </c>
       <c r="G64" s="11">
-        <v>19949</v>
+        <v>20015</v>
       </c>
       <c r="H64" s="11">
-        <v>20031</v>
+        <v>20093</v>
       </c>
       <c r="I64" s="11">
-        <v>19923</v>
+        <v>20010</v>
       </c>
       <c r="J64" s="11">
-        <v>20154</v>
+        <v>20218</v>
       </c>
       <c r="K64" s="11">
-        <v>20096</v>
+        <v>20178</v>
       </c>
       <c r="L64" s="11">
-        <v>20215</v>
+        <v>20289</v>
       </c>
       <c r="M64" s="11">
-        <v>20016</v>
+        <v>20074</v>
       </c>
       <c r="N64" s="3">
-        <v>19939</v>
+        <v>19995</v>
       </c>
     </row>
     <row r="65" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A65" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B65" s="11">
-        <v>19115</v>
+        <v>19143</v>
       </c>
       <c r="C65" s="11">
-        <v>19083</v>
+        <v>19114</v>
       </c>
       <c r="D65" s="11">
-        <v>19267</v>
+        <v>19278</v>
       </c>
       <c r="E65" s="11">
-        <v>19303</v>
+        <v>19348</v>
       </c>
       <c r="F65" s="11">
-        <v>19382</v>
+        <v>19441</v>
       </c>
       <c r="G65" s="11">
-        <v>19515</v>
+        <v>19573</v>
       </c>
       <c r="H65" s="11">
-        <v>19569</v>
+        <v>19626</v>
       </c>
       <c r="I65" s="11">
-        <v>19324</v>
+        <v>19418</v>
       </c>
       <c r="J65" s="11">
-        <v>19688</v>
+        <v>19753</v>
       </c>
       <c r="K65" s="11">
-        <v>19562</v>
+        <v>19651</v>
       </c>
       <c r="L65" s="11">
-        <v>19649</v>
+        <v>19730</v>
       </c>
       <c r="M65" s="11">
-        <v>19460</v>
+        <v>19520</v>
       </c>
       <c r="N65" s="3">
-        <v>19410</v>
+        <v>19466</v>
       </c>
     </row>
     <row r="66" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A66" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B66" s="11">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="C66" s="11">
-        <v>727</v>
+        <v>736</v>
       </c>
       <c r="D66" s="11">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E66" s="11">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="F66" s="11">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="G66" s="11">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="H66" s="11">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="I66" s="11">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="J66" s="11">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="K66" s="11">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="L66" s="11">
-        <v>566</v>
+        <v>559</v>
       </c>
       <c r="M66" s="11">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="N66" s="3">
         <v>529</v>
       </c>
     </row>
     <row r="67" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A67" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B67" s="12">
         <v>3.2</v>
       </c>
       <c r="C67" s="12">
         <v>3.7</v>
       </c>
       <c r="D67" s="12">
         <v>2.7</v>
       </c>
       <c r="E67" s="12">
         <v>2.1</v>
       </c>
       <c r="F67" s="12">
         <v>2.1</v>
       </c>
       <c r="G67" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="H67" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="I67" s="12">
         <v>3</v>
       </c>
       <c r="J67" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="K67" s="12">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="L67" s="12">
         <v>2.8</v>
       </c>
       <c r="M67" s="12">
         <v>2.8</v>
       </c>
       <c r="N67" s="8">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="68" spans="1:14" s="4" customFormat="1" ht="13.5" customHeight="1">
       <c r="A68" s="5"/>
       <c r="B68" s="13"/>
       <c r="C68" s="13"/>
       <c r="D68" s="13"/>
       <c r="E68" s="13"/>
       <c r="F68" s="13"/>
       <c r="G68" s="13"/>
       <c r="H68" s="13"/>
       <c r="I68" s="13"/>
       <c r="J68" s="13"/>
       <c r="K68" s="13"/>
       <c r="L68" s="13"/>
       <c r="M68" s="13"/>
       <c r="N68" s="13"/>
     </row>
     <row r="69" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A69" s="5" t="s">
         <v>13</v>
       </c>
       <c r="B69" s="6">
         <v>44927</v>
       </c>
@@ -3200,213 +3200,213 @@
       </c>
       <c r="I69" s="6">
         <v>45139</v>
       </c>
       <c r="J69" s="6">
         <v>45170</v>
       </c>
       <c r="K69" s="6">
         <v>45200</v>
       </c>
       <c r="L69" s="6">
         <v>45231</v>
       </c>
       <c r="M69" s="6">
         <v>45261</v>
       </c>
       <c r="N69" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="70" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A70" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B70" s="11">
-        <v>42882</v>
+        <v>43207</v>
       </c>
       <c r="C70" s="11">
-        <v>42900</v>
+        <v>43256</v>
       </c>
       <c r="D70" s="11">
-        <v>43032</v>
+        <v>43321</v>
       </c>
       <c r="E70" s="11">
-        <v>42763</v>
+        <v>43146</v>
       </c>
       <c r="F70" s="11">
-        <v>43079</v>
+        <v>43491</v>
       </c>
       <c r="G70" s="11">
-        <v>43355</v>
+        <v>43776</v>
       </c>
       <c r="H70" s="11">
-        <v>43493</v>
+        <v>43906</v>
       </c>
       <c r="I70" s="11">
-        <v>43225</v>
+        <v>43687</v>
       </c>
       <c r="J70" s="11">
-        <v>43802</v>
+        <v>44220</v>
       </c>
       <c r="K70" s="11">
-        <v>43765</v>
+        <v>44218</v>
       </c>
       <c r="L70" s="11">
-        <v>44061</v>
+        <v>44497</v>
       </c>
       <c r="M70" s="11">
-        <v>43646</v>
+        <v>44043</v>
       </c>
       <c r="N70" s="3">
-        <v>43334</v>
+        <v>43731</v>
       </c>
     </row>
     <row r="71" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A71" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="11">
-        <v>41448</v>
+        <v>41773</v>
       </c>
       <c r="C71" s="11">
-        <v>41371</v>
+        <v>41702</v>
       </c>
       <c r="D71" s="11">
-        <v>41763</v>
+        <v>42055</v>
       </c>
       <c r="E71" s="11">
-        <v>41842</v>
+        <v>42209</v>
       </c>
       <c r="F71" s="11">
-        <v>42013</v>
+        <v>42411</v>
       </c>
       <c r="G71" s="11">
-        <v>42296</v>
+        <v>42693</v>
       </c>
       <c r="H71" s="11">
-        <v>42416</v>
+        <v>42812</v>
       </c>
       <c r="I71" s="11">
-        <v>41878</v>
+        <v>42352</v>
       </c>
       <c r="J71" s="11">
-        <v>42677</v>
+        <v>43094</v>
       </c>
       <c r="K71" s="11">
-        <v>42413</v>
+        <v>42879</v>
       </c>
       <c r="L71" s="11">
-        <v>42603</v>
+        <v>43052</v>
       </c>
       <c r="M71" s="11">
-        <v>42190</v>
+        <v>42590</v>
       </c>
       <c r="N71" s="3">
-        <v>42076</v>
+        <v>42469</v>
       </c>
     </row>
     <row r="72" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A72" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B72" s="11">
         <v>1434</v>
       </c>
       <c r="C72" s="11">
-        <v>1529</v>
+        <v>1554</v>
       </c>
       <c r="D72" s="11">
-        <v>1269</v>
+        <v>1266</v>
       </c>
       <c r="E72" s="11">
-        <v>921</v>
+        <v>937</v>
       </c>
       <c r="F72" s="11">
-        <v>1066</v>
+        <v>1080</v>
       </c>
       <c r="G72" s="11">
-        <v>1059</v>
+        <v>1083</v>
       </c>
       <c r="H72" s="11">
-        <v>1077</v>
+        <v>1094</v>
       </c>
       <c r="I72" s="11">
-        <v>1347</v>
+        <v>1335</v>
       </c>
       <c r="J72" s="11">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="K72" s="11">
-        <v>1352</v>
+        <v>1339</v>
       </c>
       <c r="L72" s="11">
-        <v>1458</v>
+        <v>1445</v>
       </c>
       <c r="M72" s="11">
-        <v>1456</v>
+        <v>1453</v>
       </c>
       <c r="N72" s="3">
-        <v>1258</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="73" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A73" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B73" s="12">
         <v>3.3</v>
       </c>
       <c r="C73" s="12">
         <v>3.6</v>
       </c>
       <c r="D73" s="12">
         <v>2.9</v>
       </c>
       <c r="E73" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="F73" s="12">
         <v>2.5</v>
       </c>
       <c r="G73" s="12">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="H73" s="12">
         <v>2.5</v>
       </c>
       <c r="I73" s="12">
         <v>3.1</v>
       </c>
       <c r="J73" s="12">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="K73" s="12">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="L73" s="12">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="M73" s="12">
         <v>3.3</v>
       </c>
       <c r="N73" s="8">
         <v>2.9</v>
       </c>
     </row>
     <row r="74" spans="1:14" s="8" customFormat="1" ht="14.25" customHeight="1">
       <c r="A74" s="9"/>
       <c r="B74" s="12"/>
       <c r="C74" s="12"/>
       <c r="D74" s="12"/>
       <c r="E74" s="12"/>
       <c r="F74" s="12"/>
       <c r="G74" s="12"/>
       <c r="H74" s="12"/>
       <c r="I74" s="12"/>
       <c r="J74" s="12"/>
       <c r="K74" s="12"/>
       <c r="L74" s="12"/>
       <c r="M74" s="12"/>
       <c r="N74" s="12"/>
     </row>
     <row r="75" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
@@ -3436,210 +3436,210 @@
       </c>
       <c r="I75" s="6">
         <v>45139</v>
       </c>
       <c r="J75" s="6">
         <v>45170</v>
       </c>
       <c r="K75" s="6">
         <v>45200</v>
       </c>
       <c r="L75" s="6">
         <v>45231</v>
       </c>
       <c r="M75" s="6">
         <v>45261</v>
       </c>
       <c r="N75" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="76" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A76" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B76" s="11">
-        <v>20720</v>
+        <v>20897</v>
       </c>
       <c r="C76" s="11">
-        <v>20718</v>
+        <v>20907</v>
       </c>
       <c r="D76" s="11">
-        <v>20810</v>
+        <v>20968</v>
       </c>
       <c r="E76" s="11">
-        <v>20713</v>
+        <v>20916</v>
       </c>
       <c r="F76" s="11">
-        <v>20829</v>
+        <v>21046</v>
       </c>
       <c r="G76" s="11">
-        <v>20984</v>
+        <v>21204</v>
       </c>
       <c r="H76" s="11">
-        <v>21062</v>
+        <v>21279</v>
       </c>
       <c r="I76" s="11">
-        <v>20947</v>
+        <v>21189</v>
       </c>
       <c r="J76" s="11">
-        <v>21200</v>
+        <v>21421</v>
       </c>
       <c r="K76" s="11">
-        <v>21152</v>
+        <v>21391</v>
       </c>
       <c r="L76" s="11">
-        <v>21277</v>
+        <v>21508</v>
       </c>
       <c r="M76" s="11">
-        <v>21093</v>
+        <v>21304</v>
       </c>
       <c r="N76" s="3">
-        <v>20959</v>
+        <v>21169</v>
       </c>
     </row>
     <row r="77" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A77" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B77" s="11">
-        <v>20140</v>
+        <v>20316</v>
       </c>
       <c r="C77" s="11">
-        <v>20103</v>
+        <v>20282</v>
       </c>
       <c r="D77" s="11">
-        <v>20294</v>
+        <v>20453</v>
       </c>
       <c r="E77" s="11">
-        <v>20332</v>
+        <v>20528</v>
       </c>
       <c r="F77" s="11">
-        <v>20415</v>
+        <v>20626</v>
       </c>
       <c r="G77" s="11">
-        <v>20553</v>
+        <v>20763</v>
       </c>
       <c r="H77" s="11">
-        <v>20611</v>
+        <v>20821</v>
       </c>
       <c r="I77" s="11">
-        <v>20350</v>
+        <v>20598</v>
       </c>
       <c r="J77" s="11">
-        <v>20738</v>
+        <v>20958</v>
       </c>
       <c r="K77" s="11">
-        <v>20610</v>
+        <v>20854</v>
       </c>
       <c r="L77" s="11">
-        <v>20702</v>
+        <v>20938</v>
       </c>
       <c r="M77" s="11">
-        <v>20501</v>
+        <v>20713</v>
       </c>
       <c r="N77" s="3">
-        <v>20446</v>
+        <v>20654</v>
       </c>
     </row>
     <row r="78" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A78" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B78" s="11">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C78" s="11">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="D78" s="11">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="E78" s="11">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="F78" s="11">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="G78" s="11">
-        <v>431</v>
+        <v>441</v>
       </c>
       <c r="H78" s="11">
-        <v>451</v>
+        <v>458</v>
       </c>
       <c r="I78" s="11">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="J78" s="11">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="K78" s="11">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="L78" s="11">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="M78" s="11">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="N78" s="3">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="79" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A79" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B79" s="12">
         <v>2.8</v>
       </c>
       <c r="C79" s="12">
         <v>3</v>
       </c>
       <c r="D79" s="12">
         <v>2.5</v>
       </c>
       <c r="E79" s="12">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="F79" s="12">
         <v>2</v>
       </c>
       <c r="G79" s="12">
         <v>2.1</v>
       </c>
       <c r="H79" s="12">
-        <v>2.1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="I79" s="12">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="J79" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="K79" s="12">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="L79" s="12">
         <v>2.7</v>
       </c>
       <c r="M79" s="12">
         <v>2.8</v>
       </c>
       <c r="N79" s="8">
         <v>2.4</v>
       </c>
     </row>
     <row r="80" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A80" s="9"/>
       <c r="B80" s="12"/>
       <c r="C80" s="12"/>
       <c r="D80" s="12"/>
       <c r="E80" s="12"/>
       <c r="F80" s="12"/>
       <c r="G80" s="12"/>
       <c r="H80" s="12"/>
       <c r="I80" s="12"/>
       <c r="J80" s="12"/>
       <c r="K80" s="12"/>
       <c r="L80" s="12"/>
       <c r="M80" s="12"/>
@@ -3672,204 +3672,204 @@
       </c>
       <c r="I81" s="6">
         <v>45139</v>
       </c>
       <c r="J81" s="6">
         <v>45170</v>
       </c>
       <c r="K81" s="6">
         <v>45200</v>
       </c>
       <c r="L81" s="6">
         <v>45231</v>
       </c>
       <c r="M81" s="6">
         <v>45261</v>
       </c>
       <c r="N81" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="82" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A82" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B82" s="11">
-        <v>7416</v>
+        <v>7424</v>
       </c>
       <c r="C82" s="11">
-        <v>7409</v>
+        <v>7422</v>
       </c>
       <c r="D82" s="11">
-        <v>7442</v>
+        <v>7443</v>
       </c>
       <c r="E82" s="11">
-        <v>7406</v>
+        <v>7423</v>
       </c>
       <c r="F82" s="11">
-        <v>7467</v>
+        <v>7489</v>
       </c>
       <c r="G82" s="11">
-        <v>7535</v>
+        <v>7558</v>
       </c>
       <c r="H82" s="11">
-        <v>7540</v>
+        <v>7561</v>
       </c>
       <c r="I82" s="11">
-        <v>7503</v>
+        <v>7534</v>
       </c>
       <c r="J82" s="11">
-        <v>7615</v>
+        <v>7638</v>
       </c>
       <c r="K82" s="11">
-        <v>7595</v>
+        <v>7624</v>
       </c>
       <c r="L82" s="11">
-        <v>7645</v>
+        <v>7670</v>
       </c>
       <c r="M82" s="11">
-        <v>7566</v>
+        <v>7586</v>
       </c>
       <c r="N82" s="3">
-        <v>7511</v>
+        <v>7531</v>
       </c>
     </row>
     <row r="83" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A83" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B83" s="11">
-        <v>7210</v>
+        <v>7219</v>
       </c>
       <c r="C83" s="11">
-        <v>7198</v>
+        <v>7208</v>
       </c>
       <c r="D83" s="11">
-        <v>7268</v>
+        <v>7270</v>
       </c>
       <c r="E83" s="11">
-        <v>7281</v>
+        <v>7296</v>
       </c>
       <c r="F83" s="11">
-        <v>7311</v>
+        <v>7332</v>
       </c>
       <c r="G83" s="11">
+        <v>7381</v>
+      </c>
+      <c r="H83" s="11">
+        <v>7401</v>
+      </c>
+      <c r="I83" s="11">
+        <v>7323</v>
+      </c>
+      <c r="J83" s="11">
+        <v>7449</v>
+      </c>
+      <c r="K83" s="11">
+        <v>7411</v>
+      </c>
+      <c r="L83" s="11">
+        <v>7440</v>
+      </c>
+      <c r="M83" s="11">
         <v>7361</v>
       </c>
-      <c r="H83" s="11">
-[...16 lines deleted...]
-      </c>
       <c r="N83" s="3">
-        <v>7321</v>
+        <v>7341</v>
       </c>
     </row>
     <row r="84" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A84" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B84" s="11">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C84" s="11">
+        <v>214</v>
+      </c>
+      <c r="D84" s="11">
+        <v>173</v>
+      </c>
+      <c r="E84" s="11">
+        <v>127</v>
+      </c>
+      <c r="F84" s="11">
+        <v>157</v>
+      </c>
+      <c r="G84" s="11">
+        <v>177</v>
+      </c>
+      <c r="H84" s="11">
+        <v>160</v>
+      </c>
+      <c r="I84" s="11">
         <v>211</v>
-      </c>
-[...16 lines deleted...]
-        <v>214</v>
       </c>
       <c r="J84" s="11">
         <v>189</v>
       </c>
       <c r="K84" s="11">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="L84" s="11">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="M84" s="11">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="N84" s="3">
         <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A85" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B85" s="12">
         <v>2.8</v>
       </c>
       <c r="C85" s="12">
-        <v>2.8</v>
+        <v>2.9</v>
       </c>
       <c r="D85" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="E85" s="12">
         <v>1.7</v>
       </c>
       <c r="F85" s="12">
         <v>2.1</v>
       </c>
       <c r="G85" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="H85" s="12">
         <v>2.1</v>
       </c>
       <c r="I85" s="12">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="J85" s="12">
         <v>2.5</v>
       </c>
       <c r="K85" s="12">
         <v>2.8</v>
       </c>
       <c r="L85" s="12">
         <v>3</v>
       </c>
       <c r="M85" s="12">
         <v>3</v>
       </c>
       <c r="N85" s="8">
         <v>2.5</v>
       </c>
     </row>
     <row r="86" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A86" s="9"/>
       <c r="B86" s="12"/>
       <c r="C86" s="12"/>
       <c r="D86" s="12"/>
       <c r="E86" s="12"/>
       <c r="F86" s="12"/>
       <c r="G86" s="12"/>
@@ -3908,213 +3908,213 @@
       </c>
       <c r="I87" s="6">
         <v>45139</v>
       </c>
       <c r="J87" s="6">
         <v>45170</v>
       </c>
       <c r="K87" s="6">
         <v>45200</v>
       </c>
       <c r="L87" s="6">
         <v>45231</v>
       </c>
       <c r="M87" s="6">
         <v>45261</v>
       </c>
       <c r="N87" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="88" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A88" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B88" s="11">
-        <v>24772</v>
+        <v>24974</v>
       </c>
       <c r="C88" s="11">
-        <v>24781</v>
+        <v>25002</v>
       </c>
       <c r="D88" s="11">
-        <v>24851</v>
+        <v>25031</v>
       </c>
       <c r="E88" s="11">
-        <v>24720</v>
+        <v>24957</v>
       </c>
       <c r="F88" s="11">
-        <v>24822</v>
+        <v>25073</v>
       </c>
       <c r="G88" s="11">
-        <v>24985</v>
+        <v>25241</v>
       </c>
       <c r="H88" s="11">
-        <v>25113</v>
+        <v>25365</v>
       </c>
       <c r="I88" s="11">
-        <v>24989</v>
+        <v>25270</v>
       </c>
       <c r="J88" s="11">
-        <v>25258</v>
+        <v>25513</v>
       </c>
       <c r="K88" s="11">
-        <v>25220</v>
+        <v>25494</v>
       </c>
       <c r="L88" s="11">
-        <v>25380</v>
+        <v>25646</v>
       </c>
       <c r="M88" s="11">
-        <v>25194</v>
+        <v>25438</v>
       </c>
       <c r="N88" s="3">
-        <v>25007</v>
+        <v>25251</v>
       </c>
     </row>
     <row r="89" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A89" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B89" s="11">
-        <v>23900</v>
+        <v>24101</v>
       </c>
       <c r="C89" s="11">
-        <v>23855</v>
+        <v>24061</v>
       </c>
       <c r="D89" s="11">
-        <v>24082</v>
+        <v>24264</v>
       </c>
       <c r="E89" s="11">
-        <v>24127</v>
+        <v>24353</v>
       </c>
       <c r="F89" s="11">
-        <v>24226</v>
+        <v>24470</v>
       </c>
       <c r="G89" s="11">
-        <v>24389</v>
+        <v>24632</v>
       </c>
       <c r="H89" s="11">
-        <v>24458</v>
+        <v>24700</v>
       </c>
       <c r="I89" s="11">
-        <v>24148</v>
+        <v>24436</v>
       </c>
       <c r="J89" s="11">
-        <v>24609</v>
+        <v>24863</v>
       </c>
       <c r="K89" s="11">
-        <v>24457</v>
+        <v>24739</v>
       </c>
       <c r="L89" s="11">
-        <v>24566</v>
+        <v>24839</v>
       </c>
       <c r="M89" s="11">
-        <v>24328</v>
+        <v>24573</v>
       </c>
       <c r="N89" s="3">
-        <v>24262</v>
+        <v>24503</v>
       </c>
     </row>
     <row r="90" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A90" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B90" s="11">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="C90" s="11">
-        <v>926</v>
+        <v>941</v>
       </c>
       <c r="D90" s="11">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="E90" s="11">
-        <v>593</v>
+        <v>604</v>
       </c>
       <c r="F90" s="11">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="G90" s="11">
-        <v>596</v>
+        <v>609</v>
       </c>
       <c r="H90" s="11">
-        <v>655</v>
+        <v>665</v>
       </c>
       <c r="I90" s="11">
-        <v>841</v>
+        <v>834</v>
       </c>
       <c r="J90" s="11">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="K90" s="11">
-        <v>763</v>
+        <v>755</v>
       </c>
       <c r="L90" s="11">
-        <v>814</v>
+        <v>807</v>
       </c>
       <c r="M90" s="11">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="N90" s="3">
-        <v>745</v>
+        <v>748</v>
       </c>
     </row>
     <row r="91" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A91" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B91" s="12">
         <v>3.5</v>
       </c>
       <c r="C91" s="12">
-        <v>3.7</v>
+        <v>3.8</v>
       </c>
       <c r="D91" s="12">
         <v>3.1</v>
       </c>
       <c r="E91" s="12">
         <v>2.4</v>
       </c>
       <c r="F91" s="12">
         <v>2.4</v>
       </c>
       <c r="G91" s="12">
         <v>2.4</v>
       </c>
       <c r="H91" s="12">
         <v>2.6</v>
       </c>
       <c r="I91" s="12">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="J91" s="12">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="K91" s="12">
         <v>3</v>
       </c>
       <c r="L91" s="12">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="M91" s="12">
         <v>3.4</v>
       </c>
       <c r="N91" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="92" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A92" s="9"/>
       <c r="B92" s="12"/>
       <c r="C92" s="12"/>
       <c r="D92" s="12"/>
       <c r="E92" s="12"/>
       <c r="F92" s="12"/>
       <c r="G92" s="12"/>
       <c r="H92" s="12"/>
       <c r="I92" s="12"/>
       <c r="J92" s="12"/>
       <c r="K92" s="12"/>
       <c r="L92" s="12"/>
       <c r="M92" s="12"/>
       <c r="N92" s="12"/>
     </row>
     <row r="93" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
@@ -4144,213 +4144,213 @@
       </c>
       <c r="I93" s="6">
         <v>45139</v>
       </c>
       <c r="J93" s="6">
         <v>45170</v>
       </c>
       <c r="K93" s="6">
         <v>45200</v>
       </c>
       <c r="L93" s="6">
         <v>45231</v>
       </c>
       <c r="M93" s="6">
         <v>45261</v>
       </c>
       <c r="N93" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="94" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A94" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B94" s="11">
-        <v>3487</v>
+        <v>3489</v>
       </c>
       <c r="C94" s="11">
-        <v>3483</v>
+        <v>3488</v>
       </c>
       <c r="D94" s="11">
-        <v>3491</v>
+        <v>3489</v>
       </c>
       <c r="E94" s="11">
-        <v>3478</v>
+        <v>3484</v>
       </c>
       <c r="F94" s="11">
-        <v>3491</v>
+        <v>3499</v>
       </c>
       <c r="G94" s="11">
-        <v>3545</v>
+        <v>3555</v>
       </c>
       <c r="H94" s="11">
-        <v>3566</v>
+        <v>3575</v>
       </c>
       <c r="I94" s="11">
-        <v>3553</v>
+        <v>3565</v>
       </c>
       <c r="J94" s="11">
-        <v>3564</v>
+        <v>3571</v>
       </c>
       <c r="K94" s="11">
-        <v>3537</v>
+        <v>3549</v>
       </c>
       <c r="L94" s="11">
-        <v>3559</v>
+        <v>3568</v>
       </c>
       <c r="M94" s="11">
-        <v>3529</v>
+        <v>3536</v>
       </c>
       <c r="N94" s="3">
-        <v>3523</v>
+        <v>3530</v>
       </c>
     </row>
     <row r="95" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A95" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B95" s="11">
-        <v>3367</v>
+        <v>3369</v>
       </c>
       <c r="C95" s="11">
-        <v>3357</v>
+        <v>3360</v>
       </c>
       <c r="D95" s="11">
-        <v>3393</v>
+        <v>3392</v>
       </c>
       <c r="E95" s="11">
-        <v>3398</v>
+        <v>3403</v>
       </c>
       <c r="F95" s="11">
-        <v>3418</v>
+        <v>3426</v>
       </c>
       <c r="G95" s="11">
-        <v>3451</v>
+        <v>3459</v>
       </c>
       <c r="H95" s="11">
-        <v>3468</v>
+        <v>3475</v>
       </c>
       <c r="I95" s="11">
-        <v>3436</v>
+        <v>3450</v>
       </c>
       <c r="J95" s="11">
-        <v>3482</v>
+        <v>3490</v>
       </c>
       <c r="K95" s="11">
-        <v>3448</v>
+        <v>3461</v>
       </c>
       <c r="L95" s="11">
-        <v>3454</v>
+        <v>3465</v>
       </c>
       <c r="M95" s="11">
-        <v>3431</v>
+        <v>3438</v>
       </c>
       <c r="N95" s="3">
-        <v>3425</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="96" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A96" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B96" s="11">
         <v>120</v>
       </c>
       <c r="C96" s="11">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D96" s="11">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E96" s="11">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F96" s="11">
         <v>73</v>
       </c>
       <c r="G96" s="11">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H96" s="11">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="I96" s="11">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="J96" s="11">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="K96" s="11">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="L96" s="11">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="M96" s="11">
         <v>98</v>
       </c>
       <c r="N96" s="3">
         <v>98</v>
       </c>
     </row>
     <row r="97" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A97" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B97" s="12">
         <v>3.4</v>
       </c>
       <c r="C97" s="12">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="D97" s="12">
         <v>2.8</v>
       </c>
       <c r="E97" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="F97" s="12">
         <v>2.1</v>
       </c>
       <c r="G97" s="12">
         <v>2.7</v>
       </c>
       <c r="H97" s="12">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="I97" s="12">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="J97" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="K97" s="12">
         <v>2.5</v>
       </c>
       <c r="L97" s="12">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="M97" s="12">
         <v>2.8</v>
       </c>
       <c r="N97" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="98" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A98" s="9"/>
       <c r="B98" s="12"/>
       <c r="C98" s="12"/>
       <c r="D98" s="12"/>
       <c r="E98" s="12"/>
       <c r="F98" s="12"/>
       <c r="G98" s="12"/>
       <c r="H98" s="12"/>
       <c r="I98" s="12"/>
       <c r="J98" s="12"/>
       <c r="K98" s="12"/>
       <c r="L98" s="12"/>
       <c r="M98" s="12"/>
       <c r="N98" s="12"/>
     </row>
     <row r="99" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
@@ -4380,216 +4380,216 @@
       </c>
       <c r="I99" s="6">
         <v>45139</v>
       </c>
       <c r="J99" s="6">
         <v>45170</v>
       </c>
       <c r="K99" s="6">
         <v>45200</v>
       </c>
       <c r="L99" s="6">
         <v>45231</v>
       </c>
       <c r="M99" s="6">
         <v>45261</v>
       </c>
       <c r="N99" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="100" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A100" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B100" s="11">
-        <v>2634</v>
+        <v>2656</v>
       </c>
       <c r="C100" s="11">
-        <v>2648</v>
+        <v>2673</v>
       </c>
       <c r="D100" s="11">
-        <v>2642</v>
+        <v>2662</v>
       </c>
       <c r="E100" s="11">
-        <v>2629</v>
+        <v>2656</v>
       </c>
       <c r="F100" s="11">
-        <v>2632</v>
+        <v>2659</v>
       </c>
       <c r="G100" s="11">
-        <v>2646</v>
+        <v>2674</v>
       </c>
       <c r="H100" s="11">
-        <v>2671</v>
+        <v>2699</v>
       </c>
       <c r="I100" s="11">
-        <v>2658</v>
+        <v>2688</v>
       </c>
       <c r="J100" s="11">
+        <v>2713</v>
+      </c>
+      <c r="K100" s="11">
+        <v>2708</v>
+      </c>
+      <c r="L100" s="11">
+        <v>2721</v>
+      </c>
+      <c r="M100" s="11">
+        <v>2702</v>
+      </c>
+      <c r="N100" s="3">
         <v>2685</v>
-      </c>
-[...10 lines deleted...]
-        <v>2657</v>
       </c>
     </row>
     <row r="101" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A101" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B101" s="11">
-        <v>2535</v>
+        <v>2557</v>
       </c>
       <c r="C101" s="11">
-        <v>2530</v>
+        <v>2553</v>
       </c>
       <c r="D101" s="11">
-        <v>2554</v>
+        <v>2574</v>
       </c>
       <c r="E101" s="11">
-        <v>2559</v>
+        <v>2584</v>
       </c>
       <c r="F101" s="11">
-        <v>2570</v>
+        <v>2596</v>
       </c>
       <c r="G101" s="11">
-        <v>2587</v>
+        <v>2613</v>
       </c>
       <c r="H101" s="11">
-        <v>2594</v>
+        <v>2621</v>
       </c>
       <c r="I101" s="11">
-        <v>2561</v>
+        <v>2592</v>
       </c>
       <c r="J101" s="11">
-        <v>2610</v>
+        <v>2638</v>
       </c>
       <c r="K101" s="11">
-        <v>2594</v>
+        <v>2625</v>
       </c>
       <c r="L101" s="11">
-        <v>2606</v>
+        <v>2635</v>
       </c>
       <c r="M101" s="11">
-        <v>2580</v>
+        <v>2607</v>
       </c>
       <c r="N101" s="3">
-        <v>2573</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="102" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A102" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B102" s="11">
         <v>99</v>
       </c>
       <c r="C102" s="11">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D102" s="11">
         <v>88</v>
       </c>
       <c r="E102" s="11">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F102" s="11">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G102" s="11">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H102" s="11">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I102" s="11">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="J102" s="11">
         <v>75</v>
       </c>
       <c r="K102" s="11">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="L102" s="11">
         <v>86</v>
       </c>
       <c r="M102" s="11">
         <v>95</v>
       </c>
       <c r="N102" s="3">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="103" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A103" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B103" s="12">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
       <c r="C103" s="12">
         <v>4.5</v>
       </c>
       <c r="D103" s="12">
         <v>3.3</v>
       </c>
       <c r="E103" s="12">
         <v>2.7</v>
       </c>
       <c r="F103" s="12">
         <v>2.4</v>
       </c>
       <c r="G103" s="12">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="H103" s="12">
         <v>2.9</v>
       </c>
       <c r="I103" s="12">
         <v>3.6</v>
       </c>
       <c r="J103" s="12">
         <v>2.8</v>
       </c>
       <c r="K103" s="12">
         <v>3.1</v>
       </c>
       <c r="L103" s="12">
         <v>3.2</v>
       </c>
       <c r="M103" s="12">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
       <c r="N103" s="8">
         <v>3.2</v>
       </c>
     </row>
     <row r="104" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A104" s="9"/>
       <c r="B104" s="12"/>
       <c r="C104" s="12"/>
       <c r="D104" s="12"/>
       <c r="E104" s="12"/>
       <c r="F104" s="12"/>
       <c r="G104" s="12"/>
       <c r="H104" s="12"/>
       <c r="I104" s="12"/>
       <c r="J104" s="12"/>
       <c r="K104" s="12"/>
       <c r="L104" s="12"/>
       <c r="M104" s="12"/>
       <c r="N104" s="12"/>
     </row>
     <row r="105" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A105" s="5" t="s">
         <v>19</v>
       </c>
@@ -4616,219 +4616,219 @@
       </c>
       <c r="I105" s="6">
         <v>45139</v>
       </c>
       <c r="J105" s="6">
         <v>45170</v>
       </c>
       <c r="K105" s="6">
         <v>45200</v>
       </c>
       <c r="L105" s="6">
         <v>45231</v>
       </c>
       <c r="M105" s="6">
         <v>45261</v>
       </c>
       <c r="N105" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="106" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A106" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B106" s="11">
-        <v>5487</v>
+        <v>5532</v>
       </c>
       <c r="C106" s="11">
-        <v>5471</v>
+        <v>5520</v>
       </c>
       <c r="D106" s="11">
-        <v>5491</v>
+        <v>5531</v>
       </c>
       <c r="E106" s="11">
-        <v>5457</v>
+        <v>5507</v>
       </c>
       <c r="F106" s="11">
-        <v>5485</v>
+        <v>5540</v>
       </c>
       <c r="G106" s="11">
-        <v>5533</v>
+        <v>5590</v>
       </c>
       <c r="H106" s="11">
-        <v>5561</v>
+        <v>5618</v>
       </c>
       <c r="I106" s="11">
-        <v>5543</v>
+        <v>5605</v>
       </c>
       <c r="J106" s="11">
-        <v>5607</v>
+        <v>5663</v>
       </c>
       <c r="K106" s="11">
-        <v>5588</v>
+        <v>5648</v>
       </c>
       <c r="L106" s="11">
-        <v>5628</v>
+        <v>5688</v>
       </c>
       <c r="M106" s="11">
-        <v>5584</v>
+        <v>5638</v>
       </c>
       <c r="N106" s="3">
-        <v>5537</v>
+        <v>5590</v>
       </c>
     </row>
     <row r="107" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A107" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B107" s="11">
-        <v>5308</v>
+        <v>5353</v>
       </c>
       <c r="C107" s="11">
-        <v>5298</v>
+        <v>5344</v>
       </c>
       <c r="D107" s="11">
-        <v>5349</v>
+        <v>5389</v>
       </c>
       <c r="E107" s="11">
-        <v>5359</v>
+        <v>5408</v>
       </c>
       <c r="F107" s="11">
-        <v>5381</v>
+        <v>5434</v>
       </c>
       <c r="G107" s="11">
-        <v>5417</v>
+        <v>5471</v>
       </c>
       <c r="H107" s="11">
-        <v>5432</v>
+        <v>5486</v>
       </c>
       <c r="I107" s="11">
-        <v>5363</v>
+        <v>5427</v>
       </c>
       <c r="J107" s="11">
-        <v>5466</v>
+        <v>5522</v>
       </c>
       <c r="K107" s="11">
-        <v>5432</v>
+        <v>5494</v>
       </c>
       <c r="L107" s="11">
-        <v>5456</v>
+        <v>5517</v>
       </c>
       <c r="M107" s="11">
-        <v>5403</v>
+        <v>5457</v>
       </c>
       <c r="N107" s="3">
-        <v>5389</v>
+        <v>5442</v>
       </c>
     </row>
     <row r="108" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A108" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B108" s="11">
         <v>179</v>
       </c>
       <c r="C108" s="11">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D108" s="11">
         <v>142</v>
       </c>
       <c r="E108" s="11">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F108" s="11">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G108" s="11">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H108" s="11">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="I108" s="11">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="J108" s="11">
         <v>141</v>
       </c>
       <c r="K108" s="11">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="L108" s="11">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="M108" s="11">
         <v>181</v>
       </c>
       <c r="N108" s="3">
         <v>148</v>
       </c>
     </row>
     <row r="109" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A109" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B109" s="12">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="C109" s="12">
         <v>3.2</v>
       </c>
       <c r="D109" s="12">
         <v>2.6</v>
       </c>
       <c r="E109" s="12">
         <v>1.8</v>
       </c>
       <c r="F109" s="12">
         <v>1.9</v>
       </c>
       <c r="G109" s="12">
         <v>2.1</v>
       </c>
       <c r="H109" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="I109" s="12">
         <v>3.2</v>
       </c>
       <c r="J109" s="12">
         <v>2.5</v>
       </c>
       <c r="K109" s="12">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="L109" s="12">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="M109" s="12">
         <v>3.2</v>
       </c>
       <c r="N109" s="8">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="110" spans="1:14" s="8" customFormat="1" ht="18" customHeight="1">
       <c r="A110" s="9"/>
       <c r="B110" s="12"/>
       <c r="C110" s="12"/>
       <c r="D110" s="12"/>
       <c r="E110" s="12"/>
       <c r="F110" s="12"/>
       <c r="G110" s="12"/>
       <c r="H110" s="12"/>
       <c r="I110" s="12"/>
       <c r="J110" s="12"/>
       <c r="K110" s="12"/>
       <c r="L110" s="12"/>
       <c r="M110" s="12"/>
       <c r="N110" s="12"/>
     </row>
     <row r="111" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A111" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B111" s="6">
         <v>44927</v>
       </c>
@@ -4852,216 +4852,216 @@
       </c>
       <c r="I111" s="6">
         <v>45139</v>
       </c>
       <c r="J111" s="6">
         <v>45170</v>
       </c>
       <c r="K111" s="6">
         <v>45200</v>
       </c>
       <c r="L111" s="6">
         <v>45231</v>
       </c>
       <c r="M111" s="6">
         <v>45261</v>
       </c>
       <c r="N111" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="112" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A112" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B112" s="11">
-        <v>4747</v>
+        <v>4752</v>
       </c>
       <c r="C112" s="11">
-        <v>4737</v>
+        <v>4744</v>
       </c>
       <c r="D112" s="11">
-        <v>4749</v>
+        <v>4748</v>
       </c>
       <c r="E112" s="11">
-        <v>4744</v>
+        <v>4754</v>
       </c>
       <c r="F112" s="11">
-        <v>4763</v>
+        <v>4776</v>
       </c>
       <c r="G112" s="11">
+        <v>4825</v>
+      </c>
+      <c r="H112" s="11">
+        <v>4874</v>
+      </c>
+      <c r="I112" s="11">
+        <v>4860</v>
+      </c>
+      <c r="J112" s="11">
+        <v>4881</v>
+      </c>
+      <c r="K112" s="11">
+        <v>4838</v>
+      </c>
+      <c r="L112" s="11">
+        <v>4862</v>
+      </c>
+      <c r="M112" s="11">
+        <v>4843</v>
+      </c>
+      <c r="N112" s="3">
         <v>4813</v>
-      </c>
-[...19 lines deleted...]
-        <v>4802</v>
       </c>
     </row>
     <row r="113" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A113" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B113" s="11">
-        <v>4606</v>
+        <v>4611</v>
       </c>
       <c r="C113" s="11">
-        <v>4593</v>
+        <v>4598</v>
       </c>
       <c r="D113" s="11">
         <v>4641</v>
       </c>
       <c r="E113" s="11">
-        <v>4649</v>
+        <v>4657</v>
       </c>
       <c r="F113" s="11">
-        <v>4676</v>
+        <v>4688</v>
       </c>
       <c r="G113" s="11">
+        <v>4733</v>
+      </c>
+      <c r="H113" s="11">
+        <v>4755</v>
+      </c>
+      <c r="I113" s="11">
         <v>4722</v>
       </c>
-      <c r="H113" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="J113" s="11">
-        <v>4763</v>
+        <v>4777</v>
       </c>
       <c r="K113" s="11">
-        <v>4717</v>
+        <v>4736</v>
       </c>
       <c r="L113" s="11">
-        <v>4725</v>
+        <v>4741</v>
       </c>
       <c r="M113" s="11">
-        <v>4693</v>
+        <v>4705</v>
       </c>
       <c r="N113" s="3">
-        <v>4686</v>
+        <v>4697</v>
       </c>
     </row>
     <row r="114" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A114" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B114" s="11">
         <v>141</v>
       </c>
       <c r="C114" s="11">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D114" s="11">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="E114" s="11">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F114" s="11">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G114" s="11">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H114" s="11">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="I114" s="11">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="J114" s="11">
         <v>104</v>
       </c>
       <c r="K114" s="11">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="L114" s="11">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M114" s="11">
         <v>138</v>
       </c>
       <c r="N114" s="3">
         <v>116</v>
       </c>
     </row>
     <row r="115" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A115" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B115" s="12">
         <v>3</v>
       </c>
       <c r="C115" s="12">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="D115" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="E115" s="12">
         <v>2</v>
       </c>
       <c r="F115" s="12">
         <v>1.8</v>
       </c>
       <c r="G115" s="12">
         <v>1.9</v>
       </c>
       <c r="H115" s="12">
         <v>2.4</v>
       </c>
       <c r="I115" s="12">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="J115" s="12">
         <v>2.1</v>
       </c>
       <c r="K115" s="12">
-        <v>2.2000000000000002</v>
+        <v>2.1</v>
       </c>
       <c r="L115" s="12">
         <v>2.5</v>
       </c>
       <c r="M115" s="12">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="N115" s="8">
         <v>2.4</v>
       </c>
     </row>
     <row r="116" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A116" s="9"/>
       <c r="B116" s="12"/>
       <c r="C116" s="12"/>
       <c r="D116" s="12"/>
       <c r="E116" s="12"/>
       <c r="F116" s="12"/>
       <c r="G116" s="12"/>
       <c r="H116" s="12"/>
       <c r="I116" s="12"/>
       <c r="J116" s="12"/>
       <c r="K116" s="12"/>
       <c r="L116" s="12"/>
       <c r="M116" s="12"/>
       <c r="N116" s="12"/>
     </row>
     <row r="117" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A117" s="5" t="s">
         <v>37</v>
       </c>
@@ -5088,216 +5088,216 @@
       </c>
       <c r="I117" s="6">
         <v>45139</v>
       </c>
       <c r="J117" s="6">
         <v>45170</v>
       </c>
       <c r="K117" s="6">
         <v>45200</v>
       </c>
       <c r="L117" s="6">
         <v>45231</v>
       </c>
       <c r="M117" s="6">
         <v>45261</v>
       </c>
       <c r="N117" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="118" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A118" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B118" s="11">
-        <v>2715</v>
+        <v>2717</v>
       </c>
       <c r="C118" s="11">
-        <v>2710</v>
+        <v>2714</v>
       </c>
       <c r="D118" s="11">
+        <v>2714</v>
+      </c>
+      <c r="E118" s="11">
         <v>2713</v>
       </c>
-      <c r="E118" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="F118" s="11">
-        <v>2735</v>
+        <v>2743</v>
       </c>
       <c r="G118" s="11">
-        <v>2766</v>
+        <v>2774</v>
       </c>
       <c r="H118" s="11">
-        <v>2769</v>
+        <v>2776</v>
       </c>
       <c r="I118" s="11">
-        <v>2765</v>
+        <v>2777</v>
       </c>
       <c r="J118" s="11">
-        <v>2793</v>
+        <v>2801</v>
       </c>
       <c r="K118" s="11">
-        <v>2765</v>
+        <v>2776</v>
       </c>
       <c r="L118" s="11">
-        <v>2781</v>
+        <v>2790</v>
       </c>
       <c r="M118" s="11">
-        <v>2763</v>
+        <v>2770</v>
       </c>
       <c r="N118" s="3">
-        <v>2748</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="119" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A119" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B119" s="11">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="C119" s="11">
-        <v>2625</v>
+        <v>2628</v>
       </c>
       <c r="D119" s="11">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="E119" s="11">
-        <v>2656</v>
+        <v>2662</v>
       </c>
       <c r="F119" s="11">
-        <v>2675</v>
+        <v>2682</v>
       </c>
       <c r="G119" s="11">
-        <v>2704</v>
+        <v>2711</v>
       </c>
       <c r="H119" s="11">
-        <v>2722</v>
+        <v>2728</v>
       </c>
       <c r="I119" s="11">
-        <v>2700</v>
+        <v>2713</v>
       </c>
       <c r="J119" s="11">
-        <v>2730</v>
+        <v>2738</v>
       </c>
       <c r="K119" s="11">
-        <v>2700</v>
+        <v>2712</v>
       </c>
       <c r="L119" s="11">
-        <v>2701</v>
+        <v>2711</v>
       </c>
       <c r="M119" s="11">
-        <v>2687</v>
+        <v>2694</v>
       </c>
       <c r="N119" s="3">
-        <v>2682</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="120" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A120" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B120" s="11">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C120" s="11">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D120" s="11">
         <v>61</v>
       </c>
       <c r="E120" s="11">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F120" s="11">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G120" s="11">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H120" s="11">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I120" s="11">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="J120" s="11">
         <v>63</v>
       </c>
       <c r="K120" s="11">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="L120" s="11">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M120" s="11">
         <v>76</v>
       </c>
       <c r="N120" s="3">
         <v>66</v>
       </c>
     </row>
     <row r="121" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A121" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B121" s="12">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="C121" s="12">
-        <v>3.1</v>
+        <v>3.2</v>
       </c>
       <c r="D121" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="E121" s="12">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="F121" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="G121" s="12">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="H121" s="12">
         <v>1.7</v>
       </c>
       <c r="I121" s="12">
-        <v>2.4</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="J121" s="12">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="K121" s="12">
         <v>2.2999999999999998</v>
       </c>
-      <c r="K121" s="12">
-[...1 lines deleted...]
-      </c>
       <c r="L121" s="12">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="M121" s="12">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="N121" s="8">
         <v>2.4</v>
       </c>
     </row>
     <row r="122" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A122" s="9"/>
       <c r="B122" s="12"/>
       <c r="C122" s="12"/>
       <c r="D122" s="12"/>
       <c r="E122" s="12"/>
       <c r="F122" s="12"/>
       <c r="G122" s="12"/>
       <c r="H122" s="12"/>
       <c r="I122" s="12"/>
       <c r="J122" s="12"/>
       <c r="K122" s="12"/>
       <c r="L122" s="12"/>
       <c r="M122" s="12"/>
       <c r="N122" s="12"/>
     </row>
     <row r="123" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A123" s="5" t="s">
         <v>38</v>
       </c>
@@ -5324,216 +5324,216 @@
       </c>
       <c r="I123" s="6">
         <v>45139</v>
       </c>
       <c r="J123" s="6">
         <v>45170</v>
       </c>
       <c r="K123" s="6">
         <v>45200</v>
       </c>
       <c r="L123" s="6">
         <v>45231</v>
       </c>
       <c r="M123" s="6">
         <v>45261</v>
       </c>
       <c r="N123" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="124" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A124" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B124" s="11">
-        <v>14308</v>
+        <v>14424</v>
       </c>
       <c r="C124" s="11">
-        <v>14330</v>
+        <v>14460</v>
       </c>
       <c r="D124" s="11">
-        <v>14319</v>
+        <v>14423</v>
       </c>
       <c r="E124" s="11">
-        <v>14207</v>
+        <v>14344</v>
       </c>
       <c r="F124" s="11">
-        <v>14264</v>
+        <v>14409</v>
       </c>
       <c r="G124" s="11">
-        <v>14344</v>
+        <v>14493</v>
       </c>
       <c r="H124" s="11">
-        <v>14415</v>
+        <v>14562</v>
       </c>
       <c r="I124" s="11">
-        <v>14371</v>
+        <v>14530</v>
       </c>
       <c r="J124" s="11">
-        <v>14505</v>
+        <v>14652</v>
       </c>
       <c r="K124" s="11">
-        <v>14464</v>
+        <v>14622</v>
       </c>
       <c r="L124" s="11">
-        <v>14578</v>
+        <v>14730</v>
       </c>
       <c r="M124" s="11">
-        <v>14510</v>
+        <v>14650</v>
       </c>
       <c r="N124" s="3">
-        <v>14384</v>
+        <v>14525</v>
       </c>
     </row>
     <row r="125" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A125" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B125" s="11">
-        <v>13647</v>
+        <v>13763</v>
       </c>
       <c r="C125" s="11">
-        <v>13621</v>
+        <v>13739</v>
       </c>
       <c r="D125" s="11">
-        <v>13750</v>
+        <v>13855</v>
       </c>
       <c r="E125" s="11">
-        <v>13776</v>
+        <v>13906</v>
       </c>
       <c r="F125" s="11">
-        <v>13833</v>
+        <v>13973</v>
       </c>
       <c r="G125" s="11">
-        <v>13926</v>
+        <v>14066</v>
       </c>
       <c r="H125" s="11">
-        <v>13965</v>
+        <v>14105</v>
       </c>
       <c r="I125" s="11">
-        <v>13788</v>
+        <v>13953</v>
       </c>
       <c r="J125" s="11">
-        <v>14051</v>
+        <v>14198</v>
       </c>
       <c r="K125" s="11">
-        <v>13964</v>
+        <v>14127</v>
       </c>
       <c r="L125" s="11">
-        <v>14027</v>
+        <v>14184</v>
       </c>
       <c r="M125" s="11">
-        <v>13891</v>
+        <v>14032</v>
       </c>
       <c r="N125" s="3">
-        <v>13853</v>
+        <v>13992</v>
       </c>
     </row>
     <row r="126" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A126" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B126" s="11">
         <v>661</v>
       </c>
       <c r="C126" s="11">
-        <v>709</v>
+        <v>721</v>
       </c>
       <c r="D126" s="11">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="E126" s="11">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="F126" s="11">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="G126" s="11">
-        <v>418</v>
+        <v>427</v>
       </c>
       <c r="H126" s="11">
-        <v>450</v>
+        <v>457</v>
       </c>
       <c r="I126" s="11">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="J126" s="11">
         <v>454</v>
       </c>
       <c r="K126" s="11">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="L126" s="11">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="M126" s="11">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="N126" s="3">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="127" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A127" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B127" s="12">
         <v>4.5999999999999996</v>
       </c>
       <c r="C127" s="12">
-        <v>4.9000000000000004</v>
+        <v>5</v>
       </c>
       <c r="D127" s="12">
-        <v>4</v>
+        <v>3.9</v>
       </c>
       <c r="E127" s="12">
-        <v>3</v>
+        <v>3.1</v>
       </c>
       <c r="F127" s="12">
         <v>3</v>
       </c>
       <c r="G127" s="12">
         <v>2.9</v>
       </c>
       <c r="H127" s="12">
         <v>3.1</v>
       </c>
       <c r="I127" s="12">
-        <v>4.0999999999999996</v>
+        <v>4</v>
       </c>
       <c r="J127" s="12">
         <v>3.1</v>
       </c>
       <c r="K127" s="12">
-        <v>3.5</v>
+        <v>3.4</v>
       </c>
       <c r="L127" s="12">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
       <c r="M127" s="12">
-        <v>4.3</v>
+        <v>4.2</v>
       </c>
       <c r="N127" s="8">
         <v>3.7</v>
       </c>
     </row>
     <row r="128" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A128" s="9"/>
       <c r="B128" s="12"/>
       <c r="C128" s="12"/>
       <c r="D128" s="12"/>
       <c r="E128" s="12"/>
       <c r="F128" s="12"/>
       <c r="G128" s="12"/>
       <c r="H128" s="12"/>
       <c r="I128" s="12"/>
       <c r="J128" s="12"/>
       <c r="K128" s="12"/>
       <c r="L128" s="12"/>
       <c r="M128" s="12"/>
       <c r="N128" s="12"/>
     </row>
     <row r="129" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A129" s="5" t="s">
         <v>20</v>
       </c>
@@ -5560,216 +5560,216 @@
       </c>
       <c r="I129" s="6">
         <v>45139</v>
       </c>
       <c r="J129" s="6">
         <v>45170</v>
       </c>
       <c r="K129" s="6">
         <v>45200</v>
       </c>
       <c r="L129" s="6">
         <v>45231</v>
       </c>
       <c r="M129" s="6">
         <v>45261</v>
       </c>
       <c r="N129" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="130" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A130" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B130" s="11">
-        <v>12046</v>
+        <v>12145</v>
       </c>
       <c r="C130" s="11">
-        <v>12069</v>
+        <v>12177</v>
       </c>
       <c r="D130" s="11">
-        <v>12117</v>
+        <v>12206</v>
       </c>
       <c r="E130" s="11">
-        <v>12059</v>
+        <v>12174</v>
       </c>
       <c r="F130" s="11">
-        <v>12126</v>
+        <v>12250</v>
       </c>
       <c r="G130" s="11">
-        <v>12203</v>
+        <v>12330</v>
       </c>
       <c r="H130" s="11">
-        <v>12265</v>
+        <v>12389</v>
       </c>
       <c r="I130" s="11">
-        <v>12192</v>
+        <v>12330</v>
       </c>
       <c r="J130" s="11">
-        <v>12327</v>
+        <v>12453</v>
       </c>
       <c r="K130" s="11">
-        <v>12298</v>
+        <v>12434</v>
       </c>
       <c r="L130" s="11">
-        <v>12379</v>
+        <v>12511</v>
       </c>
       <c r="M130" s="11">
-        <v>12252</v>
+        <v>12373</v>
       </c>
       <c r="N130" s="3">
-        <v>12195</v>
+        <v>12314</v>
       </c>
     </row>
     <row r="131" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A131" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B131" s="11">
-        <v>11678</v>
+        <v>11777</v>
       </c>
       <c r="C131" s="11">
-        <v>11656</v>
+        <v>11757</v>
       </c>
       <c r="D131" s="11">
-        <v>11767</v>
+        <v>11857</v>
       </c>
       <c r="E131" s="11">
-        <v>11789</v>
+        <v>11900</v>
       </c>
       <c r="F131" s="11">
-        <v>11837</v>
+        <v>11957</v>
       </c>
       <c r="G131" s="11">
-        <v>11917</v>
+        <v>12037</v>
       </c>
       <c r="H131" s="11">
-        <v>11951</v>
+        <v>12070</v>
       </c>
       <c r="I131" s="11">
-        <v>11799</v>
+        <v>11941</v>
       </c>
       <c r="J131" s="11">
-        <v>12025</v>
+        <v>12150</v>
       </c>
       <c r="K131" s="11">
-        <v>11950</v>
+        <v>12089</v>
       </c>
       <c r="L131" s="11">
-        <v>12003</v>
+        <v>12138</v>
       </c>
       <c r="M131" s="11">
-        <v>11887</v>
+        <v>12008</v>
       </c>
       <c r="N131" s="3">
-        <v>11855</v>
+        <v>11973</v>
       </c>
     </row>
     <row r="132" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A132" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B132" s="11">
         <v>368</v>
       </c>
       <c r="C132" s="11">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="D132" s="11">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="E132" s="11">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="F132" s="11">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="G132" s="11">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="H132" s="11">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="I132" s="11">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="J132" s="11">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="K132" s="11">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="L132" s="11">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="M132" s="11">
         <v>365</v>
       </c>
       <c r="N132" s="3">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="133" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A133" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B133" s="12">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="C133" s="12">
         <v>3.4</v>
       </c>
       <c r="D133" s="12">
         <v>2.9</v>
       </c>
       <c r="E133" s="12">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="F133" s="12">
         <v>2.4</v>
       </c>
       <c r="G133" s="12">
-        <v>2.2999999999999998</v>
+        <v>2.4</v>
       </c>
       <c r="H133" s="12">
         <v>2.6</v>
       </c>
       <c r="I133" s="12">
         <v>3.2</v>
       </c>
       <c r="J133" s="12">
         <v>2.4</v>
       </c>
       <c r="K133" s="12">
         <v>2.8</v>
       </c>
       <c r="L133" s="12">
         <v>3</v>
       </c>
       <c r="M133" s="12">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="N133" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="134" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A134" s="9"/>
       <c r="B134" s="12"/>
       <c r="C134" s="12"/>
       <c r="D134" s="12"/>
       <c r="E134" s="12"/>
       <c r="F134" s="12"/>
       <c r="G134" s="12"/>
       <c r="H134" s="12"/>
       <c r="I134" s="12"/>
       <c r="J134" s="12"/>
       <c r="K134" s="12"/>
       <c r="L134" s="12"/>
       <c r="M134" s="12"/>
       <c r="N134" s="12"/>
     </row>
     <row r="135" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A135" s="5" t="s">
         <v>21</v>
       </c>
@@ -5799,210 +5799,210 @@
       </c>
       <c r="J135" s="6">
         <v>45170</v>
       </c>
       <c r="K135" s="6">
         <v>45200</v>
       </c>
       <c r="L135" s="6">
         <v>45231</v>
       </c>
       <c r="M135" s="6">
         <v>45261</v>
       </c>
       <c r="N135" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="136" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A136" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B136" s="11">
         <v>1740</v>
       </c>
       <c r="C136" s="11">
+        <v>1742</v>
+      </c>
+      <c r="D136" s="11">
         <v>1741</v>
       </c>
-      <c r="D136" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="E136" s="11">
-        <v>1724</v>
+        <v>1726</v>
       </c>
       <c r="F136" s="11">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="G136" s="11">
+        <v>1758</v>
+      </c>
+      <c r="H136" s="11">
+        <v>1769</v>
+      </c>
+      <c r="I136" s="11">
+        <v>1770</v>
+      </c>
+      <c r="J136" s="11">
+        <v>1777</v>
+      </c>
+      <c r="K136" s="11">
+        <v>1765</v>
+      </c>
+      <c r="L136" s="11">
+        <v>1763</v>
+      </c>
+      <c r="M136" s="11">
+        <v>1761</v>
+      </c>
+      <c r="N136" s="3">
         <v>1754</v>
-      </c>
-[...19 lines deleted...]
-        <v>1752</v>
       </c>
     </row>
     <row r="137" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A137" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B137" s="11">
         <v>1675</v>
       </c>
       <c r="C137" s="11">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="D137" s="11">
-        <v>1684</v>
+        <v>1683</v>
       </c>
       <c r="E137" s="11">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="F137" s="11">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="G137" s="11">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="H137" s="11">
-        <v>1728</v>
+        <v>1731</v>
       </c>
       <c r="I137" s="11">
-        <v>1715</v>
+        <v>1721</v>
       </c>
       <c r="J137" s="11">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="K137" s="11">
-        <v>1715</v>
+        <v>1721</v>
       </c>
       <c r="L137" s="11">
-        <v>1715</v>
+        <v>1720</v>
       </c>
       <c r="M137" s="11">
+        <v>1709</v>
+      </c>
+      <c r="N137" s="3">
         <v>1706</v>
-      </c>
-[...1 lines deleted...]
-        <v>1704</v>
       </c>
     </row>
     <row r="138" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A138" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B138" s="11">
         <v>65</v>
       </c>
       <c r="C138" s="11">
         <v>74</v>
       </c>
       <c r="D138" s="11">
         <v>58</v>
       </c>
       <c r="E138" s="11">
         <v>37</v>
       </c>
       <c r="F138" s="11">
         <v>38</v>
       </c>
       <c r="G138" s="11">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H138" s="11">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I138" s="11">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J138" s="11">
         <v>39</v>
       </c>
       <c r="K138" s="11">
         <v>44</v>
       </c>
       <c r="L138" s="11">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="M138" s="11">
         <v>52</v>
       </c>
       <c r="N138" s="3">
         <v>48</v>
       </c>
     </row>
     <row r="139" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A139" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B139" s="12">
         <v>3.7</v>
       </c>
       <c r="C139" s="12">
-        <v>4.3</v>
+        <v>4.2</v>
       </c>
       <c r="D139" s="12">
         <v>3.3</v>
       </c>
       <c r="E139" s="12">
         <v>2.1</v>
       </c>
       <c r="F139" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="G139" s="12">
-        <v>2.1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="H139" s="12">
         <v>2.1</v>
       </c>
       <c r="I139" s="12">
         <v>2.8</v>
       </c>
       <c r="J139" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="K139" s="12">
         <v>2.5</v>
       </c>
       <c r="L139" s="12">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="M139" s="12">
         <v>3</v>
       </c>
       <c r="N139" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="140" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A140" s="9"/>
       <c r="B140" s="12"/>
       <c r="C140" s="12"/>
       <c r="D140" s="12"/>
       <c r="E140" s="12"/>
       <c r="F140" s="12"/>
       <c r="G140" s="12"/>
       <c r="H140" s="12"/>
       <c r="I140" s="12"/>
       <c r="J140" s="12"/>
       <c r="K140" s="12"/>
       <c r="L140" s="12"/>
       <c r="M140" s="12"/>
       <c r="N140" s="12"/>
     </row>
     <row r="141" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
@@ -6032,204 +6032,204 @@
       </c>
       <c r="I141" s="6">
         <v>45139</v>
       </c>
       <c r="J141" s="6">
         <v>45170</v>
       </c>
       <c r="K141" s="6">
         <v>45200</v>
       </c>
       <c r="L141" s="6">
         <v>45231</v>
       </c>
       <c r="M141" s="6">
         <v>45261</v>
       </c>
       <c r="N141" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="142" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A142" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B142" s="11">
-        <v>7859</v>
+        <v>7856</v>
       </c>
       <c r="C142" s="11">
-        <v>7842</v>
+        <v>7845</v>
       </c>
       <c r="D142" s="11">
-        <v>7879</v>
+        <v>7869</v>
       </c>
       <c r="E142" s="11">
-        <v>7797</v>
+        <v>7805</v>
       </c>
       <c r="F142" s="11">
-        <v>7821</v>
+        <v>7832</v>
       </c>
       <c r="G142" s="11">
-        <v>7910</v>
+        <v>7922</v>
       </c>
       <c r="H142" s="11">
-        <v>7952</v>
+        <v>7963</v>
       </c>
       <c r="I142" s="11">
-        <v>7949</v>
+        <v>7972</v>
       </c>
       <c r="J142" s="11">
-        <v>7993</v>
+        <v>8005</v>
       </c>
       <c r="K142" s="11">
-        <v>7940</v>
+        <v>7960</v>
       </c>
       <c r="L142" s="11">
-        <v>7979</v>
+        <v>7996</v>
       </c>
       <c r="M142" s="11">
-        <v>7974</v>
+        <v>7984</v>
       </c>
       <c r="N142" s="3">
-        <v>7908</v>
+        <v>7918</v>
       </c>
     </row>
     <row r="143" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A143" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B143" s="11">
-        <v>7557</v>
+        <v>7555</v>
       </c>
       <c r="C143" s="11">
-        <v>7521</v>
+        <v>7520</v>
       </c>
       <c r="D143" s="11">
-        <v>7599</v>
+        <v>7591</v>
       </c>
       <c r="E143" s="11">
-        <v>7612</v>
+        <v>7617</v>
       </c>
       <c r="F143" s="11">
-        <v>7665</v>
+        <v>7675</v>
       </c>
       <c r="G143" s="11">
-        <v>7748</v>
+        <v>7757</v>
       </c>
       <c r="H143" s="11">
-        <v>7799</v>
+        <v>7808</v>
       </c>
       <c r="I143" s="11">
-        <v>7738</v>
+        <v>7763</v>
       </c>
       <c r="J143" s="11">
-        <v>7824</v>
+        <v>7836</v>
       </c>
       <c r="K143" s="11">
-        <v>7738</v>
+        <v>7760</v>
       </c>
       <c r="L143" s="11">
-        <v>7738</v>
+        <v>7757</v>
       </c>
       <c r="M143" s="11">
-        <v>7699</v>
+        <v>7709</v>
       </c>
       <c r="N143" s="3">
-        <v>7687</v>
+        <v>7696</v>
       </c>
     </row>
     <row r="144" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A144" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B144" s="11">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C144" s="11">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="D144" s="11">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="E144" s="11">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="F144" s="11">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G144" s="11">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="H144" s="11">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="I144" s="11">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="J144" s="11">
         <v>169</v>
       </c>
       <c r="K144" s="11">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="L144" s="11">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="M144" s="11">
         <v>275</v>
       </c>
       <c r="N144" s="3">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="145" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A145" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B145" s="12">
         <v>3.8</v>
       </c>
       <c r="C145" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="D145" s="12">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
       <c r="E145" s="12">
         <v>2.4</v>
       </c>
       <c r="F145" s="12">
         <v>2</v>
       </c>
       <c r="G145" s="12">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="H145" s="12">
         <v>1.9</v>
       </c>
       <c r="I145" s="12">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="J145" s="12">
         <v>2.1</v>
       </c>
       <c r="K145" s="12">
         <v>2.5</v>
       </c>
       <c r="L145" s="12">
         <v>3</v>
       </c>
       <c r="M145" s="12">
         <v>3.4</v>
       </c>
       <c r="N145" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="146" spans="1:14" s="8" customFormat="1" ht="15" customHeight="1">
       <c r="A146" s="9"/>
       <c r="B146" s="12"/>
       <c r="C146" s="12"/>
       <c r="D146" s="12"/>
       <c r="E146" s="12"/>
       <c r="F146" s="12"/>
       <c r="G146" s="12"/>
@@ -6268,216 +6268,216 @@
       </c>
       <c r="I147" s="6">
         <v>45139</v>
       </c>
       <c r="J147" s="6">
         <v>45170</v>
       </c>
       <c r="K147" s="6">
         <v>45200</v>
       </c>
       <c r="L147" s="6">
         <v>45231</v>
       </c>
       <c r="M147" s="6">
         <v>45261</v>
       </c>
       <c r="N147" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="148" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A148" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B148" s="11">
-        <v>7194</v>
+        <v>7196</v>
       </c>
       <c r="C148" s="11">
-        <v>7190</v>
+        <v>7197</v>
       </c>
       <c r="D148" s="11">
-        <v>7217</v>
+        <v>7212</v>
       </c>
       <c r="E148" s="11">
-        <v>7171</v>
+        <v>7181</v>
       </c>
       <c r="F148" s="11">
-        <v>7242</v>
+        <v>7258</v>
       </c>
       <c r="G148" s="11">
-        <v>7311</v>
+        <v>7326</v>
       </c>
       <c r="H148" s="11">
-        <v>7324</v>
+        <v>7339</v>
       </c>
       <c r="I148" s="11">
-        <v>7319</v>
+        <v>7344</v>
       </c>
       <c r="J148" s="11">
-        <v>7390</v>
+        <v>7406</v>
       </c>
       <c r="K148" s="11">
-        <v>7342</v>
+        <v>7365</v>
       </c>
       <c r="L148" s="11">
-        <v>7351</v>
+        <v>7371</v>
       </c>
       <c r="M148" s="11">
-        <v>7290</v>
+        <v>7303</v>
       </c>
       <c r="N148" s="3">
-        <v>7278</v>
+        <v>7292</v>
       </c>
     </row>
     <row r="149" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A149" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B149" s="11">
-        <v>6979</v>
+        <v>6982</v>
       </c>
       <c r="C149" s="11">
-        <v>6958</v>
+        <v>6962</v>
       </c>
       <c r="D149" s="11">
-        <v>7032</v>
+        <v>7028</v>
       </c>
       <c r="E149" s="11">
-        <v>7043</v>
+        <v>7052</v>
       </c>
       <c r="F149" s="11">
-        <v>7084</v>
+        <v>7099</v>
       </c>
       <c r="G149" s="11">
-        <v>7154</v>
+        <v>7167</v>
       </c>
       <c r="H149" s="11">
-        <v>7188</v>
+        <v>7201</v>
       </c>
       <c r="I149" s="11">
-        <v>7122</v>
+        <v>7150</v>
       </c>
       <c r="J149" s="11">
-        <v>7217</v>
+        <v>7233</v>
       </c>
       <c r="K149" s="11">
-        <v>7146</v>
+        <v>7171</v>
       </c>
       <c r="L149" s="11">
-        <v>7158</v>
+        <v>7180</v>
       </c>
       <c r="M149" s="11">
-        <v>7111</v>
+        <v>7125</v>
       </c>
       <c r="N149" s="3">
-        <v>7099</v>
+        <v>7113</v>
       </c>
     </row>
     <row r="150" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A150" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B150" s="11">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="C150" s="11">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D150" s="11">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E150" s="11">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F150" s="11">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G150" s="11">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H150" s="11">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="I150" s="11">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="J150" s="11">
         <v>173</v>
       </c>
       <c r="K150" s="11">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="L150" s="11">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="M150" s="11">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="N150" s="3">
         <v>179</v>
       </c>
     </row>
     <row r="151" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A151" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B151" s="12">
         <v>3</v>
       </c>
       <c r="C151" s="12">
-        <v>3.2</v>
+        <v>3.3</v>
       </c>
       <c r="D151" s="12">
         <v>2.6</v>
       </c>
       <c r="E151" s="12">
         <v>1.8</v>
       </c>
       <c r="F151" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="G151" s="12">
-        <v>2.1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="H151" s="12">
         <v>1.9</v>
       </c>
       <c r="I151" s="12">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="J151" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="K151" s="12">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="L151" s="12">
         <v>2.6</v>
       </c>
       <c r="M151" s="12">
-        <v>2.5</v>
+        <v>2.4</v>
       </c>
       <c r="N151" s="8">
         <v>2.5</v>
       </c>
     </row>
     <row r="152" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A152" s="9"/>
       <c r="B152" s="12"/>
       <c r="C152" s="12"/>
       <c r="D152" s="12"/>
       <c r="E152" s="12"/>
       <c r="F152" s="12"/>
       <c r="G152" s="12"/>
       <c r="H152" s="12"/>
       <c r="I152" s="12"/>
       <c r="J152" s="12"/>
       <c r="K152" s="12"/>
       <c r="L152" s="12"/>
       <c r="M152" s="12"/>
       <c r="N152" s="12"/>
     </row>
     <row r="153" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A153" s="5" t="s">
         <v>41</v>
       </c>
@@ -6504,437 +6504,437 @@
       </c>
       <c r="I153" s="6">
         <v>45139</v>
       </c>
       <c r="J153" s="6">
         <v>45170</v>
       </c>
       <c r="K153" s="6">
         <v>45200</v>
       </c>
       <c r="L153" s="6">
         <v>45231</v>
       </c>
       <c r="M153" s="6">
         <v>45261</v>
       </c>
       <c r="N153" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="154" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A154" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B154" s="11">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C154" s="11">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="D154" s="11">
         <v>722</v>
       </c>
       <c r="E154" s="11">
+        <v>700</v>
+      </c>
+      <c r="F154" s="11">
+        <v>692</v>
+      </c>
+      <c r="G154" s="11">
+        <v>673</v>
+      </c>
+      <c r="H154" s="11">
+        <v>672</v>
+      </c>
+      <c r="I154" s="11">
+        <v>671</v>
+      </c>
+      <c r="J154" s="11">
+        <v>682</v>
+      </c>
+      <c r="K154" s="11">
+        <v>685</v>
+      </c>
+      <c r="L154" s="11">
+        <v>712</v>
+      </c>
+      <c r="M154" s="11">
+        <v>726</v>
+      </c>
+      <c r="N154" s="3">
         <v>698</v>
-      </c>
-[...25 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="155" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A155" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B155" s="11">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C155" s="11">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D155" s="11">
         <v>648</v>
       </c>
       <c r="E155" s="11">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="F155" s="11">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="G155" s="11">
+        <v>661</v>
+      </c>
+      <c r="H155" s="11">
+        <v>664</v>
+      </c>
+      <c r="I155" s="11">
         <v>659</v>
       </c>
-      <c r="H155" s="11">
+      <c r="J155" s="11">
+        <v>667</v>
+      </c>
+      <c r="K155" s="11">
+        <v>661</v>
+      </c>
+      <c r="L155" s="11">
         <v>662</v>
       </c>
-      <c r="I155" s="11">
+      <c r="M155" s="11">
+        <v>657</v>
+      </c>
+      <c r="N155" s="3">
         <v>656</v>
-      </c>
-[...13 lines deleted...]
-        <v>654</v>
       </c>
     </row>
     <row r="156" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A156" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B156" s="11">
         <v>71</v>
       </c>
       <c r="C156" s="11">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D156" s="11">
         <v>74</v>
       </c>
       <c r="E156" s="11">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F156" s="11">
         <v>37</v>
       </c>
       <c r="G156" s="11">
         <v>12</v>
       </c>
       <c r="H156" s="11">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I156" s="11">
         <v>12</v>
       </c>
       <c r="J156" s="11">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K156" s="11">
         <v>24</v>
       </c>
       <c r="L156" s="11">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="M156" s="11">
         <v>69</v>
       </c>
       <c r="N156" s="3">
         <v>42</v>
       </c>
     </row>
     <row r="157" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A157" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B157" s="12">
         <v>9.9</v>
       </c>
       <c r="C157" s="12">
-        <v>11.2</v>
+        <v>11.4</v>
       </c>
       <c r="D157" s="12">
         <v>10.199999999999999</v>
       </c>
       <c r="E157" s="12">
-        <v>7</v>
+        <v>7.1</v>
       </c>
       <c r="F157" s="12">
-        <v>5.4</v>
+        <v>5.3</v>
       </c>
       <c r="G157" s="12">
         <v>1.8</v>
       </c>
       <c r="H157" s="12">
-        <v>1</v>
+        <v>1.2</v>
       </c>
       <c r="I157" s="12">
         <v>1.8</v>
       </c>
       <c r="J157" s="12">
-        <v>2.2999999999999998</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="K157" s="12">
         <v>3.5</v>
       </c>
       <c r="L157" s="12">
-        <v>7.2</v>
+        <v>7</v>
       </c>
       <c r="M157" s="12">
         <v>9.5</v>
       </c>
       <c r="N157" s="8">
         <v>6</v>
       </c>
     </row>
     <row r="158" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A158" s="9"/>
       <c r="B158" s="12"/>
       <c r="C158" s="12"/>
       <c r="D158" s="12"/>
       <c r="E158" s="12"/>
       <c r="F158" s="12"/>
       <c r="G158" s="12"/>
       <c r="H158" s="12"/>
       <c r="I158" s="12"/>
       <c r="J158" s="12"/>
       <c r="K158" s="12"/>
       <c r="L158" s="12"/>
       <c r="M158" s="12"/>
       <c r="N158" s="12"/>
     </row>
-    <row r="159" spans="1:14" s="4" customFormat="1" ht="12">
+    <row r="159" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A159" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B159" s="6">
         <v>44927</v>
       </c>
       <c r="C159" s="6">
         <v>44958</v>
       </c>
       <c r="D159" s="6">
         <v>44986</v>
       </c>
       <c r="E159" s="6">
         <v>45017</v>
       </c>
       <c r="F159" s="6">
         <v>45047</v>
       </c>
       <c r="G159" s="6">
         <v>45078</v>
       </c>
       <c r="H159" s="6">
         <v>45108</v>
       </c>
       <c r="I159" s="6">
         <v>45139</v>
       </c>
       <c r="J159" s="6">
         <v>45170</v>
       </c>
       <c r="K159" s="6">
         <v>45200</v>
       </c>
       <c r="L159" s="6">
         <v>45231</v>
       </c>
       <c r="M159" s="6">
         <v>45261</v>
       </c>
       <c r="N159" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="160" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A160" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B160" s="11">
-        <v>11536</v>
+        <v>11477</v>
       </c>
       <c r="C160" s="11">
-        <v>11503</v>
+        <v>11455</v>
       </c>
       <c r="D160" s="11">
-        <v>11517</v>
+        <v>11448</v>
       </c>
       <c r="E160" s="11">
-        <v>11408</v>
+        <v>11365</v>
       </c>
       <c r="F160" s="11">
-        <v>11493</v>
+        <v>11456</v>
       </c>
       <c r="G160" s="11">
-        <v>11612</v>
+        <v>11575</v>
       </c>
       <c r="H160" s="11">
-        <v>11672</v>
+        <v>11634</v>
       </c>
       <c r="I160" s="11">
-        <v>11663</v>
+        <v>11639</v>
       </c>
       <c r="J160" s="11">
-        <v>11725</v>
+        <v>11687</v>
       </c>
       <c r="K160" s="11">
-        <v>11641</v>
+        <v>11615</v>
       </c>
       <c r="L160" s="11">
-        <v>11719</v>
+        <v>11688</v>
       </c>
       <c r="M160" s="11">
-        <v>11711</v>
+        <v>11671</v>
       </c>
       <c r="N160" s="3">
-        <v>11600</v>
+        <v>11559</v>
       </c>
     </row>
     <row r="161" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A161" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B161" s="11">
-        <v>11057</v>
+        <v>11001</v>
       </c>
       <c r="C161" s="11">
-        <v>11004</v>
+        <v>10950</v>
       </c>
       <c r="D161" s="11">
-        <v>11118</v>
+        <v>11052</v>
       </c>
       <c r="E161" s="11">
-        <v>11137</v>
+        <v>11090</v>
       </c>
       <c r="F161" s="11">
-        <v>11214</v>
+        <v>11176</v>
       </c>
       <c r="G161" s="11">
-        <v>11336</v>
+        <v>11295</v>
       </c>
       <c r="H161" s="11">
+        <v>11369</v>
+      </c>
+      <c r="I161" s="11">
+        <v>11303</v>
+      </c>
+      <c r="J161" s="11">
         <v>11410</v>
       </c>
-      <c r="I161" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="K161" s="11">
-        <v>11321</v>
+        <v>11299</v>
       </c>
       <c r="L161" s="11">
-        <v>11322</v>
+        <v>11295</v>
       </c>
       <c r="M161" s="11">
-        <v>11264</v>
+        <v>11225</v>
       </c>
       <c r="N161" s="3">
-        <v>11246</v>
+        <v>11205</v>
       </c>
     </row>
     <row r="162" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A162" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B162" s="11">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="C162" s="11">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="D162" s="11">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="E162" s="11">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="F162" s="11">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="G162" s="11">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="H162" s="11">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="I162" s="11">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="J162" s="11">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="K162" s="11">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="L162" s="11">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="M162" s="11">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="N162" s="3">
         <v>354</v>
       </c>
     </row>
     <row r="163" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A163" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B163" s="12">
-        <v>4.2</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="C163" s="12">
-        <v>4.3</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="D163" s="12">
         <v>3.5</v>
       </c>
       <c r="E163" s="12">
         <v>2.4</v>
       </c>
       <c r="F163" s="12">
         <v>2.4</v>
       </c>
       <c r="G163" s="12">
         <v>2.4</v>
       </c>
       <c r="H163" s="12">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="I163" s="12">
         <v>2.9</v>
       </c>
       <c r="J163" s="12">
         <v>2.4</v>
       </c>
       <c r="K163" s="12">
         <v>2.7</v>
       </c>
       <c r="L163" s="12">
         <v>3.4</v>
       </c>
       <c r="M163" s="12">
         <v>3.8</v>
       </c>
       <c r="N163" s="8">
         <v>3.1</v>
       </c>
     </row>
     <row r="164" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A164" s="9"/>
       <c r="B164" s="12"/>
       <c r="C164" s="12"/>
       <c r="D164" s="12"/>
@@ -6976,216 +6976,216 @@
       </c>
       <c r="I165" s="6">
         <v>45139</v>
       </c>
       <c r="J165" s="6">
         <v>45170</v>
       </c>
       <c r="K165" s="6">
         <v>45200</v>
       </c>
       <c r="L165" s="6">
         <v>45231</v>
       </c>
       <c r="M165" s="6">
         <v>45261</v>
       </c>
       <c r="N165" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="166" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A166" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B166" s="11">
-        <v>15101</v>
+        <v>15115</v>
       </c>
       <c r="C166" s="11">
-        <v>15080</v>
+        <v>15103</v>
       </c>
       <c r="D166" s="11">
         <v>15134</v>
       </c>
       <c r="E166" s="11">
-        <v>15076</v>
+        <v>15109</v>
       </c>
       <c r="F166" s="11">
-        <v>15211</v>
+        <v>15254</v>
       </c>
       <c r="G166" s="11">
-        <v>15377</v>
+        <v>15420</v>
       </c>
       <c r="H166" s="11">
-        <v>15416</v>
+        <v>15458</v>
       </c>
       <c r="I166" s="11">
-        <v>15388</v>
+        <v>15450</v>
       </c>
       <c r="J166" s="11">
-        <v>15540</v>
+        <v>15584</v>
       </c>
       <c r="K166" s="11">
-        <v>15449</v>
+        <v>15506</v>
       </c>
       <c r="L166" s="11">
-        <v>15474</v>
+        <v>15524</v>
       </c>
       <c r="M166" s="11">
-        <v>15360</v>
+        <v>15398</v>
       </c>
       <c r="N166" s="3">
-        <v>15300</v>
+        <v>15338</v>
       </c>
     </row>
     <row r="167" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A167" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B167" s="11">
-        <v>14690</v>
+        <v>14705</v>
       </c>
       <c r="C167" s="11">
-        <v>14647</v>
+        <v>14664</v>
       </c>
       <c r="D167" s="11">
-        <v>14801</v>
+        <v>14803</v>
       </c>
       <c r="E167" s="11">
-        <v>14824</v>
+        <v>14853</v>
       </c>
       <c r="F167" s="11">
-        <v>14912</v>
+        <v>14952</v>
       </c>
       <c r="G167" s="11">
-        <v>15058</v>
+        <v>15096</v>
       </c>
       <c r="H167" s="11">
-        <v>15129</v>
+        <v>15167</v>
       </c>
       <c r="I167" s="11">
-        <v>14992</v>
+        <v>15059</v>
       </c>
       <c r="J167" s="11">
-        <v>15190</v>
+        <v>15235</v>
       </c>
       <c r="K167" s="11">
-        <v>15042</v>
+        <v>15104</v>
       </c>
       <c r="L167" s="11">
-        <v>15067</v>
+        <v>15122</v>
       </c>
       <c r="M167" s="11">
-        <v>14968</v>
+        <v>15007</v>
       </c>
       <c r="N167" s="3">
-        <v>14943</v>
+        <v>14981</v>
       </c>
     </row>
     <row r="168" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A168" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B168" s="11">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C168" s="11">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="D168" s="11">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="E168" s="11">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="F168" s="11">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="G168" s="11">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="H168" s="11">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="I168" s="11">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="J168" s="11">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="K168" s="11">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="L168" s="11">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="M168" s="11">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="N168" s="3">
         <v>357</v>
       </c>
     </row>
     <row r="169" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A169" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B169" s="12">
         <v>2.7</v>
       </c>
       <c r="C169" s="12">
         <v>2.9</v>
       </c>
       <c r="D169" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="E169" s="12">
         <v>1.7</v>
       </c>
       <c r="F169" s="12">
         <v>2</v>
       </c>
       <c r="G169" s="12">
         <v>2.1</v>
       </c>
       <c r="H169" s="12">
         <v>1.9</v>
       </c>
       <c r="I169" s="12">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="J169" s="12">
-        <v>2.2999999999999998</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="K169" s="12">
         <v>2.6</v>
       </c>
       <c r="L169" s="12">
         <v>2.6</v>
       </c>
       <c r="M169" s="12">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="N169" s="8">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="170" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A170" s="9"/>
       <c r="B170" s="12"/>
       <c r="C170" s="12"/>
       <c r="D170" s="12"/>
       <c r="E170" s="12"/>
       <c r="F170" s="12"/>
       <c r="G170" s="12"/>
       <c r="H170" s="12"/>
       <c r="I170" s="12"/>
       <c r="J170" s="12"/>
       <c r="K170" s="12"/>
       <c r="L170" s="12"/>
       <c r="M170" s="12"/>
       <c r="N170" s="12"/>
     </row>
     <row r="171" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A171" s="5" t="s">
         <v>22</v>
       </c>
@@ -7212,213 +7212,213 @@
       </c>
       <c r="I171" s="6">
         <v>45139</v>
       </c>
       <c r="J171" s="6">
         <v>45170</v>
       </c>
       <c r="K171" s="6">
         <v>45200</v>
       </c>
       <c r="L171" s="6">
         <v>45231</v>
       </c>
       <c r="M171" s="6">
         <v>45261</v>
       </c>
       <c r="N171" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="172" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A172" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B172" s="11">
-        <v>17664</v>
+        <v>17879</v>
       </c>
       <c r="C172" s="11">
-        <v>17632</v>
+        <v>17858</v>
       </c>
       <c r="D172" s="11">
-        <v>17691</v>
+        <v>17892</v>
       </c>
       <c r="E172" s="11">
-        <v>17639</v>
+        <v>17879</v>
       </c>
       <c r="F172" s="11">
-        <v>17768</v>
+        <v>18020</v>
       </c>
       <c r="G172" s="11">
-        <v>17893</v>
+        <v>18150</v>
       </c>
       <c r="H172" s="11">
-        <v>17976</v>
+        <v>18230</v>
       </c>
       <c r="I172" s="11">
-        <v>17903</v>
+        <v>18173</v>
       </c>
       <c r="J172" s="11">
-        <v>18113</v>
+        <v>18368</v>
       </c>
       <c r="K172" s="11">
-        <v>18089</v>
+        <v>18358</v>
       </c>
       <c r="L172" s="11">
-        <v>18209</v>
+        <v>18471</v>
       </c>
       <c r="M172" s="11">
-        <v>18033</v>
+        <v>18278</v>
       </c>
       <c r="N172" s="3">
-        <v>17884</v>
+        <v>18130</v>
       </c>
     </row>
     <row r="173" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A173" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B173" s="11">
-        <v>17055</v>
+        <v>17269</v>
       </c>
       <c r="C173" s="11">
-        <v>17023</v>
+        <v>17239</v>
       </c>
       <c r="D173" s="11">
-        <v>17184</v>
+        <v>17385</v>
       </c>
       <c r="E173" s="11">
-        <v>17217</v>
+        <v>17449</v>
       </c>
       <c r="F173" s="11">
-        <v>17287</v>
+        <v>17532</v>
       </c>
       <c r="G173" s="11">
-        <v>17404</v>
+        <v>17649</v>
       </c>
       <c r="H173" s="11">
-        <v>17453</v>
+        <v>17698</v>
       </c>
       <c r="I173" s="11">
-        <v>17232</v>
+        <v>17508</v>
       </c>
       <c r="J173" s="11">
-        <v>17561</v>
+        <v>17814</v>
       </c>
       <c r="K173" s="11">
-        <v>17452</v>
+        <v>17726</v>
       </c>
       <c r="L173" s="11">
-        <v>17530</v>
+        <v>17797</v>
       </c>
       <c r="M173" s="11">
-        <v>17360</v>
+        <v>17606</v>
       </c>
       <c r="N173" s="3">
-        <v>17313</v>
+        <v>17556</v>
       </c>
     </row>
     <row r="174" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A174" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B174" s="11">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C174" s="11">
-        <v>609</v>
+        <v>619</v>
       </c>
       <c r="D174" s="11">
         <v>507</v>
       </c>
       <c r="E174" s="11">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="F174" s="11">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="G174" s="11">
-        <v>489</v>
+        <v>501</v>
       </c>
       <c r="H174" s="11">
-        <v>523</v>
+        <v>532</v>
       </c>
       <c r="I174" s="11">
-        <v>671</v>
+        <v>665</v>
       </c>
       <c r="J174" s="11">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="K174" s="11">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="L174" s="11">
-        <v>679</v>
+        <v>674</v>
       </c>
       <c r="M174" s="11">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="N174" s="3">
-        <v>571</v>
+        <v>574</v>
       </c>
     </row>
     <row r="175" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A175" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B175" s="12">
         <v>3.4</v>
       </c>
       <c r="C175" s="12">
         <v>3.5</v>
       </c>
       <c r="D175" s="12">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="E175" s="12">
         <v>2.4</v>
       </c>
       <c r="F175" s="12">
         <v>2.7</v>
       </c>
       <c r="G175" s="12">
-        <v>2.7</v>
+        <v>2.8</v>
       </c>
       <c r="H175" s="12">
         <v>2.9</v>
       </c>
       <c r="I175" s="12">
         <v>3.7</v>
       </c>
       <c r="J175" s="12">
         <v>3</v>
       </c>
       <c r="K175" s="12">
-        <v>3.5</v>
+        <v>3.4</v>
       </c>
       <c r="L175" s="12">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
       <c r="M175" s="12">
         <v>3.7</v>
       </c>
       <c r="N175" s="8">
         <v>3.2</v>
       </c>
     </row>
     <row r="176" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A176" s="9"/>
       <c r="B176" s="12"/>
       <c r="C176" s="12"/>
       <c r="D176" s="12"/>
       <c r="E176" s="12"/>
       <c r="F176" s="12"/>
       <c r="G176" s="12"/>
       <c r="H176" s="12"/>
       <c r="I176" s="12"/>
       <c r="J176" s="12"/>
       <c r="K176" s="12"/>
       <c r="L176" s="12"/>
       <c r="M176" s="12"/>
       <c r="N176" s="12"/>
     </row>
     <row r="177" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
@@ -7448,222 +7448,222 @@
       </c>
       <c r="I177" s="6">
         <v>45139</v>
       </c>
       <c r="J177" s="6">
         <v>45170</v>
       </c>
       <c r="K177" s="6">
         <v>45200</v>
       </c>
       <c r="L177" s="6">
         <v>45231</v>
       </c>
       <c r="M177" s="6">
         <v>45261</v>
       </c>
       <c r="N177" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="178" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A178" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B178" s="11">
-        <v>7101</v>
+        <v>7163</v>
       </c>
       <c r="C178" s="11">
-        <v>7116</v>
+        <v>7183</v>
       </c>
       <c r="D178" s="11">
-        <v>7135</v>
+        <v>7191</v>
       </c>
       <c r="E178" s="11">
-        <v>7102</v>
+        <v>7174</v>
       </c>
       <c r="F178" s="11">
-        <v>7145</v>
+        <v>7221</v>
       </c>
       <c r="G178" s="11">
-        <v>7196</v>
+        <v>7274</v>
       </c>
       <c r="H178" s="11">
-        <v>7214</v>
+        <v>7290</v>
       </c>
       <c r="I178" s="11">
-        <v>7165</v>
+        <v>7250</v>
       </c>
       <c r="J178" s="11">
-        <v>7254</v>
+        <v>7332</v>
       </c>
       <c r="K178" s="11">
-        <v>7247</v>
+        <v>7332</v>
       </c>
       <c r="L178" s="11">
-        <v>7291</v>
+        <v>7372</v>
       </c>
       <c r="M178" s="11">
-        <v>7242</v>
+        <v>7317</v>
       </c>
       <c r="N178" s="3">
-        <v>7184</v>
+        <v>7259</v>
       </c>
     </row>
     <row r="179" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A179" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B179" s="11">
-        <v>6900</v>
+        <v>6962</v>
       </c>
       <c r="C179" s="11">
-        <v>6887</v>
+        <v>6950</v>
       </c>
       <c r="D179" s="11">
-        <v>6952</v>
+        <v>7008</v>
       </c>
       <c r="E179" s="11">
-        <v>6965</v>
+        <v>7034</v>
       </c>
       <c r="F179" s="11">
-        <v>6994</v>
+        <v>7068</v>
       </c>
       <c r="G179" s="11">
-        <v>7041</v>
+        <v>7115</v>
       </c>
       <c r="H179" s="11">
-        <v>7061</v>
+        <v>7135</v>
       </c>
       <c r="I179" s="11">
-        <v>6971</v>
+        <v>7058</v>
       </c>
       <c r="J179" s="11">
-        <v>7104</v>
+        <v>7182</v>
       </c>
       <c r="K179" s="11">
-        <v>7060</v>
+        <v>7146</v>
       </c>
       <c r="L179" s="11">
-        <v>7092</v>
+        <v>7175</v>
       </c>
       <c r="M179" s="11">
-        <v>7023</v>
+        <v>7098</v>
       </c>
       <c r="N179" s="3">
-        <v>7004</v>
+        <v>7078</v>
       </c>
     </row>
     <row r="180" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A180" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B180" s="11">
         <v>201</v>
       </c>
       <c r="C180" s="11">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="D180" s="11">
         <v>183</v>
       </c>
       <c r="E180" s="11">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F180" s="11">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="G180" s="11">
+        <v>159</v>
+      </c>
+      <c r="H180" s="11">
         <v>155</v>
       </c>
-      <c r="H180" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="I180" s="11">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="J180" s="11">
         <v>150</v>
       </c>
       <c r="K180" s="11">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="L180" s="11">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="M180" s="11">
         <v>219</v>
       </c>
       <c r="N180" s="3">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="181" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A181" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B181" s="12">
         <v>2.8</v>
       </c>
       <c r="C181" s="12">
         <v>3.2</v>
       </c>
       <c r="D181" s="12">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="E181" s="12">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="F181" s="12">
         <v>2.1</v>
       </c>
       <c r="G181" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="H181" s="12">
         <v>2.1</v>
       </c>
       <c r="I181" s="12">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="J181" s="12">
-        <v>2.1</v>
+        <v>2</v>
       </c>
       <c r="K181" s="12">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="L181" s="12">
         <v>2.7</v>
       </c>
       <c r="M181" s="12">
         <v>3</v>
       </c>
       <c r="N181" s="8">
         <v>2.5</v>
       </c>
     </row>
-    <row r="182" spans="1:14" s="8" customFormat="1" ht="12">
+    <row r="182" spans="1:14" s="8" customFormat="1" ht="11.4">
       <c r="A182" s="9"/>
       <c r="B182" s="12"/>
       <c r="C182" s="12"/>
       <c r="D182" s="12"/>
       <c r="E182" s="12"/>
       <c r="F182" s="12"/>
       <c r="G182" s="12"/>
       <c r="H182" s="12"/>
       <c r="I182" s="12"/>
       <c r="J182" s="12"/>
       <c r="K182" s="12"/>
       <c r="L182" s="12"/>
       <c r="M182" s="12"/>
       <c r="N182" s="12"/>
     </row>
     <row r="183" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A183" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B183" s="6">
         <v>44927</v>
       </c>
       <c r="C183" s="6">
         <v>44958</v>
       </c>
@@ -7684,213 +7684,213 @@
       </c>
       <c r="I183" s="6">
         <v>45139</v>
       </c>
       <c r="J183" s="6">
         <v>45170</v>
       </c>
       <c r="K183" s="6">
         <v>45200</v>
       </c>
       <c r="L183" s="6">
         <v>45231</v>
       </c>
       <c r="M183" s="6">
         <v>45261</v>
       </c>
       <c r="N183" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="184" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A184" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B184" s="11">
-        <v>41138</v>
+        <v>41486</v>
       </c>
       <c r="C184" s="11">
-        <v>41138</v>
+        <v>41517</v>
       </c>
       <c r="D184" s="11">
-        <v>41244</v>
+        <v>41556</v>
       </c>
       <c r="E184" s="11">
-        <v>41036</v>
+        <v>41441</v>
       </c>
       <c r="F184" s="11">
-        <v>41313</v>
+        <v>41745</v>
       </c>
       <c r="G184" s="11">
-        <v>41586</v>
+        <v>42029</v>
       </c>
       <c r="H184" s="11">
-        <v>41755</v>
+        <v>42190</v>
       </c>
       <c r="I184" s="11">
-        <v>41538</v>
+        <v>42013</v>
       </c>
       <c r="J184" s="11">
-        <v>42084</v>
+        <v>42521</v>
       </c>
       <c r="K184" s="11">
-        <v>42023</v>
+        <v>42491</v>
       </c>
       <c r="L184" s="11">
-        <v>42339</v>
+        <v>42792</v>
       </c>
       <c r="M184" s="11">
-        <v>41930</v>
+        <v>42346</v>
       </c>
       <c r="N184" s="3">
-        <v>41593</v>
+        <v>42010</v>
       </c>
     </row>
     <row r="185" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A185" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B185" s="11">
-        <v>39618</v>
+        <v>39965</v>
       </c>
       <c r="C185" s="11">
-        <v>39544</v>
+        <v>39897</v>
       </c>
       <c r="D185" s="11">
-        <v>39919</v>
+        <v>40234</v>
       </c>
       <c r="E185" s="11">
-        <v>39995</v>
+        <v>40382</v>
       </c>
       <c r="F185" s="11">
-        <v>40159</v>
+        <v>40576</v>
       </c>
       <c r="G185" s="11">
-        <v>40429</v>
+        <v>40845</v>
       </c>
       <c r="H185" s="11">
-        <v>40543</v>
+        <v>40959</v>
       </c>
       <c r="I185" s="11">
-        <v>40029</v>
+        <v>40519</v>
       </c>
       <c r="J185" s="11">
-        <v>40794</v>
+        <v>41229</v>
       </c>
       <c r="K185" s="11">
-        <v>40541</v>
+        <v>41023</v>
       </c>
       <c r="L185" s="11">
-        <v>40722</v>
+        <v>41189</v>
       </c>
       <c r="M185" s="11">
-        <v>40328</v>
+        <v>40747</v>
       </c>
       <c r="N185" s="3">
-        <v>40218</v>
+        <v>40630</v>
       </c>
     </row>
     <row r="186" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A186" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B186" s="11">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="C186" s="11">
-        <v>1594</v>
+        <v>1620</v>
       </c>
       <c r="D186" s="11">
-        <v>1325</v>
+        <v>1322</v>
       </c>
       <c r="E186" s="11">
-        <v>1041</v>
+        <v>1059</v>
       </c>
       <c r="F186" s="11">
-        <v>1154</v>
+        <v>1169</v>
       </c>
       <c r="G186" s="11">
-        <v>1157</v>
+        <v>1184</v>
       </c>
       <c r="H186" s="11">
-        <v>1212</v>
+        <v>1231</v>
       </c>
       <c r="I186" s="11">
-        <v>1509</v>
+        <v>1494</v>
       </c>
       <c r="J186" s="11">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="K186" s="11">
-        <v>1482</v>
+        <v>1468</v>
       </c>
       <c r="L186" s="11">
-        <v>1617</v>
+        <v>1603</v>
       </c>
       <c r="M186" s="11">
-        <v>1602</v>
+        <v>1599</v>
       </c>
       <c r="N186" s="3">
-        <v>1375</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="187" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A187" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B187" s="12">
         <v>3.7</v>
       </c>
       <c r="C187" s="12">
         <v>3.9</v>
       </c>
       <c r="D187" s="12">
         <v>3.2</v>
       </c>
       <c r="E187" s="12">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
       <c r="F187" s="12">
         <v>2.8</v>
       </c>
       <c r="G187" s="12">
         <v>2.8</v>
       </c>
       <c r="H187" s="12">
         <v>2.9</v>
       </c>
       <c r="I187" s="12">
         <v>3.6</v>
       </c>
       <c r="J187" s="12">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="K187" s="12">
         <v>3.5</v>
       </c>
       <c r="L187" s="12">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
       <c r="M187" s="12">
         <v>3.8</v>
       </c>
       <c r="N187" s="8">
         <v>3.3</v>
       </c>
     </row>
     <row r="188" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A188" s="9"/>
       <c r="B188" s="12"/>
       <c r="C188" s="12"/>
       <c r="D188" s="12"/>
       <c r="E188" s="12"/>
       <c r="F188" s="12"/>
       <c r="G188" s="12"/>
       <c r="H188" s="12"/>
       <c r="I188" s="6"/>
       <c r="J188" s="6"/>
       <c r="K188" s="6"/>
       <c r="L188" s="6"/>
       <c r="M188" s="6"/>
       <c r="N188" s="6"/>
     </row>
     <row r="189" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
@@ -7920,219 +7920,219 @@
       </c>
       <c r="I189" s="6">
         <v>45139</v>
       </c>
       <c r="J189" s="6">
         <v>45170</v>
       </c>
       <c r="K189" s="6">
         <v>45200</v>
       </c>
       <c r="L189" s="6">
         <v>45231</v>
       </c>
       <c r="M189" s="6">
         <v>45261</v>
       </c>
       <c r="N189" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="190" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A190" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B190" s="11">
-        <v>9249</v>
+        <v>9250</v>
       </c>
       <c r="C190" s="11">
-        <v>9216</v>
+        <v>9224</v>
       </c>
       <c r="D190" s="11">
-        <v>9262</v>
+        <v>9256</v>
       </c>
       <c r="E190" s="11">
-        <v>9205</v>
+        <v>9219</v>
       </c>
       <c r="F190" s="11">
-        <v>9267</v>
+        <v>9287</v>
       </c>
       <c r="G190" s="11">
+        <v>9386</v>
+      </c>
+      <c r="H190" s="11">
+        <v>9453</v>
+      </c>
+      <c r="I190" s="11">
+        <v>9466</v>
+      </c>
+      <c r="J190" s="11">
+        <v>9499</v>
+      </c>
+      <c r="K190" s="11">
+        <v>9456</v>
+      </c>
+      <c r="L190" s="11">
+        <v>9480</v>
+      </c>
+      <c r="M190" s="11">
+        <v>9424</v>
+      </c>
+      <c r="N190" s="3">
         <v>9367</v>
-      </c>
-[...19 lines deleted...]
-        <v>9350</v>
       </c>
     </row>
     <row r="191" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A191" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B191" s="11">
-        <v>8959</v>
+        <v>8961</v>
       </c>
       <c r="C191" s="11">
-        <v>8916</v>
+        <v>8920</v>
       </c>
       <c r="D191" s="11">
-        <v>9008</v>
+        <v>9003</v>
       </c>
       <c r="E191" s="11">
-        <v>9023</v>
+        <v>9034</v>
       </c>
       <c r="F191" s="11">
-        <v>9086</v>
+        <v>9104</v>
       </c>
       <c r="G191" s="11">
-        <v>9185</v>
+        <v>9201</v>
       </c>
       <c r="H191" s="11">
-        <v>9245</v>
+        <v>9261</v>
       </c>
       <c r="I191" s="11">
-        <v>9173</v>
+        <v>9208</v>
       </c>
       <c r="J191" s="11">
-        <v>9275</v>
+        <v>9295</v>
       </c>
       <c r="K191" s="11">
-        <v>9173</v>
+        <v>9205</v>
       </c>
       <c r="L191" s="11">
-        <v>9173</v>
+        <v>9201</v>
       </c>
       <c r="M191" s="11">
-        <v>9126</v>
+        <v>9144</v>
       </c>
       <c r="N191" s="3">
-        <v>9112</v>
+        <v>9128</v>
       </c>
     </row>
     <row r="192" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A192" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B192" s="11">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="C192" s="11">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="D192" s="11">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="E192" s="11">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F192" s="11">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G192" s="11">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="H192" s="11">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="I192" s="11">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="J192" s="11">
         <v>204</v>
       </c>
       <c r="K192" s="11">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="L192" s="11">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="M192" s="11">
         <v>280</v>
       </c>
       <c r="N192" s="3">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="193" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A193" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B193" s="12">
         <v>3.1</v>
       </c>
       <c r="C193" s="12">
         <v>3.3</v>
       </c>
       <c r="D193" s="12">
         <v>2.7</v>
       </c>
       <c r="E193" s="12">
         <v>2</v>
       </c>
       <c r="F193" s="12">
         <v>2</v>
       </c>
       <c r="G193" s="12">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="H193" s="12">
         <v>2</v>
       </c>
       <c r="I193" s="12">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="J193" s="12">
-        <v>2.2000000000000002</v>
+        <v>2.1</v>
       </c>
       <c r="K193" s="12">
         <v>2.7</v>
       </c>
       <c r="L193" s="12">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="M193" s="12">
         <v>3</v>
       </c>
       <c r="N193" s="8">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="194" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A194" s="9"/>
       <c r="B194" s="12"/>
       <c r="C194" s="12"/>
       <c r="D194" s="12"/>
       <c r="E194" s="12"/>
       <c r="F194" s="12"/>
       <c r="G194" s="12"/>
       <c r="H194" s="12"/>
       <c r="I194" s="12"/>
       <c r="J194" s="12"/>
       <c r="K194" s="12"/>
       <c r="L194" s="12"/>
       <c r="M194" s="12"/>
       <c r="N194" s="12"/>
     </row>
     <row r="195" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A195" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B195" s="6">
         <v>44927</v>
       </c>
@@ -8156,216 +8156,216 @@
       </c>
       <c r="I195" s="6">
         <v>45139</v>
       </c>
       <c r="J195" s="6">
         <v>45170</v>
       </c>
       <c r="K195" s="6">
         <v>45200</v>
       </c>
       <c r="L195" s="6">
         <v>45231</v>
       </c>
       <c r="M195" s="6">
         <v>45261</v>
       </c>
       <c r="N195" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="196" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A196" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B196" s="11">
-        <v>96575</v>
+        <v>97315</v>
       </c>
       <c r="C196" s="11">
-        <v>96790</v>
+        <v>97614</v>
       </c>
       <c r="D196" s="11">
-        <v>96915</v>
+        <v>97569</v>
       </c>
       <c r="E196" s="11">
-        <v>96088</v>
+        <v>96965</v>
       </c>
       <c r="F196" s="11">
-        <v>96889</v>
+        <v>97828</v>
       </c>
       <c r="G196" s="11">
-        <v>97535</v>
+        <v>98502</v>
       </c>
       <c r="H196" s="11">
-        <v>97828</v>
+        <v>98773</v>
       </c>
       <c r="I196" s="11">
-        <v>97368</v>
+        <v>98404</v>
       </c>
       <c r="J196" s="11">
-        <v>98449</v>
+        <v>99394</v>
       </c>
       <c r="K196" s="11">
-        <v>98247</v>
+        <v>99263</v>
       </c>
       <c r="L196" s="11">
-        <v>99133</v>
+        <v>100113</v>
       </c>
       <c r="M196" s="11">
-        <v>98373</v>
+        <v>99272</v>
       </c>
       <c r="N196" s="3">
-        <v>97516</v>
+        <v>98418</v>
       </c>
     </row>
     <row r="197" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A197" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B197" s="11">
-        <v>92589</v>
+        <v>93327</v>
       </c>
       <c r="C197" s="11">
-        <v>92417</v>
+        <v>93169</v>
       </c>
       <c r="D197" s="11">
-        <v>93293</v>
+        <v>93956</v>
       </c>
       <c r="E197" s="11">
-        <v>93469</v>
+        <v>94301</v>
       </c>
       <c r="F197" s="11">
-        <v>93852</v>
+        <v>94753</v>
       </c>
       <c r="G197" s="11">
-        <v>94484</v>
+        <v>95382</v>
       </c>
       <c r="H197" s="11">
-        <v>94751</v>
+        <v>95647</v>
       </c>
       <c r="I197" s="11">
-        <v>93550</v>
+        <v>94622</v>
       </c>
       <c r="J197" s="11">
-        <v>95336</v>
+        <v>96278</v>
       </c>
       <c r="K197" s="11">
-        <v>94746</v>
+        <v>95797</v>
       </c>
       <c r="L197" s="11">
-        <v>95169</v>
+        <v>96184</v>
       </c>
       <c r="M197" s="11">
-        <v>94248</v>
+        <v>95153</v>
       </c>
       <c r="N197" s="3">
-        <v>93992</v>
+        <v>94881</v>
       </c>
     </row>
     <row r="198" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A198" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B198" s="11">
-        <v>3986</v>
+        <v>3988</v>
       </c>
       <c r="C198" s="11">
-        <v>4373</v>
+        <v>4445</v>
       </c>
       <c r="D198" s="11">
-        <v>3622</v>
+        <v>3613</v>
       </c>
       <c r="E198" s="11">
-        <v>2619</v>
+        <v>2664</v>
       </c>
       <c r="F198" s="11">
-        <v>3037</v>
+        <v>3075</v>
       </c>
       <c r="G198" s="11">
-        <v>3051</v>
+        <v>3120</v>
       </c>
       <c r="H198" s="11">
-        <v>3077</v>
+        <v>3126</v>
       </c>
       <c r="I198" s="11">
-        <v>3818</v>
+        <v>3782</v>
       </c>
       <c r="J198" s="11">
-        <v>3113</v>
+        <v>3116</v>
       </c>
       <c r="K198" s="11">
-        <v>3501</v>
+        <v>3466</v>
       </c>
       <c r="L198" s="11">
-        <v>3964</v>
+        <v>3929</v>
       </c>
       <c r="M198" s="11">
-        <v>4125</v>
+        <v>4119</v>
       </c>
       <c r="N198" s="3">
-        <v>3524</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="199" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A199" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B199" s="12">
         <v>4.0999999999999996</v>
       </c>
       <c r="C199" s="12">
-        <v>4.5</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="D199" s="12">
         <v>3.7</v>
       </c>
       <c r="E199" s="12">
         <v>2.7</v>
       </c>
       <c r="F199" s="12">
         <v>3.1</v>
       </c>
       <c r="G199" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="H199" s="12">
+        <v>3.2</v>
+      </c>
+      <c r="I199" s="12">
+        <v>3.8</v>
+      </c>
+      <c r="J199" s="12">
         <v>3.1</v>
       </c>
-      <c r="H199" s="12">
-[...2 lines deleted...]
-      <c r="I199" s="12">
+      <c r="K199" s="12">
+        <v>3.5</v>
+      </c>
+      <c r="L199" s="12">
         <v>3.9</v>
       </c>
-      <c r="J199" s="12">
-[...7 lines deleted...]
-      </c>
       <c r="M199" s="12">
-        <v>4.2</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="N199" s="8">
         <v>3.6</v>
       </c>
     </row>
     <row r="200" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A200" s="9"/>
       <c r="B200" s="12"/>
       <c r="C200" s="12"/>
       <c r="D200" s="12"/>
       <c r="E200" s="12"/>
       <c r="F200" s="12"/>
       <c r="G200" s="12"/>
       <c r="H200" s="12"/>
       <c r="I200" s="12"/>
       <c r="J200" s="12"/>
       <c r="K200" s="12"/>
       <c r="L200" s="12"/>
       <c r="M200" s="12"/>
       <c r="N200" s="12"/>
     </row>
     <row r="201" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A201" s="5" t="s">
         <v>46</v>
       </c>
@@ -8392,216 +8392,216 @@
       </c>
       <c r="I201" s="6">
         <v>45139</v>
       </c>
       <c r="J201" s="6">
         <v>45170</v>
       </c>
       <c r="K201" s="6">
         <v>45200</v>
       </c>
       <c r="L201" s="6">
         <v>45231</v>
       </c>
       <c r="M201" s="6">
         <v>45261</v>
       </c>
       <c r="N201" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="202" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A202" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B202" s="11">
-        <v>5013</v>
+        <v>5012</v>
       </c>
       <c r="C202" s="11">
-        <v>5003</v>
+        <v>5005</v>
       </c>
       <c r="D202" s="11">
-        <v>5037</v>
+        <v>5032</v>
       </c>
       <c r="E202" s="11">
-        <v>5027</v>
+        <v>5032</v>
       </c>
       <c r="F202" s="11">
-        <v>5066</v>
+        <v>5074</v>
       </c>
       <c r="G202" s="11">
-        <v>5117</v>
+        <v>5125</v>
       </c>
       <c r="H202" s="11">
-        <v>5130</v>
+        <v>5138</v>
       </c>
       <c r="I202" s="11">
-        <v>5107</v>
+        <v>5123</v>
       </c>
       <c r="J202" s="11">
-        <v>5162</v>
+        <v>5171</v>
       </c>
       <c r="K202" s="11">
-        <v>5123</v>
+        <v>5137</v>
       </c>
       <c r="L202" s="11">
-        <v>5140</v>
+        <v>5152</v>
       </c>
       <c r="M202" s="11">
-        <v>5097</v>
+        <v>5104</v>
       </c>
       <c r="N202" s="3">
-        <v>5085</v>
+        <v>5092</v>
       </c>
     </row>
     <row r="203" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A203" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B203" s="11">
         <v>4924</v>
       </c>
       <c r="C203" s="11">
         <v>4910</v>
       </c>
       <c r="D203" s="11">
-        <v>4962</v>
+        <v>4957</v>
       </c>
       <c r="E203" s="11">
-        <v>4969</v>
+        <v>4973</v>
       </c>
       <c r="F203" s="11">
-        <v>4999</v>
+        <v>5007</v>
       </c>
       <c r="G203" s="11">
-        <v>5048</v>
+        <v>5055</v>
       </c>
       <c r="H203" s="11">
-        <v>5072</v>
+        <v>5079</v>
       </c>
       <c r="I203" s="11">
-        <v>5026</v>
+        <v>5043</v>
       </c>
       <c r="J203" s="11">
-        <v>5092</v>
+        <v>5101</v>
       </c>
       <c r="K203" s="11">
-        <v>5043</v>
+        <v>5058</v>
       </c>
       <c r="L203" s="11">
-        <v>5051</v>
+        <v>5064</v>
       </c>
       <c r="M203" s="11">
-        <v>5017</v>
+        <v>5025</v>
       </c>
       <c r="N203" s="3">
-        <v>5009</v>
+        <v>5016</v>
       </c>
     </row>
     <row r="204" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A204" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B204" s="11">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C204" s="11">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D204" s="11">
         <v>75</v>
       </c>
       <c r="E204" s="11">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F204" s="11">
         <v>67</v>
       </c>
       <c r="G204" s="11">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H204" s="11">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I204" s="11">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="J204" s="11">
         <v>70</v>
       </c>
       <c r="K204" s="11">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="L204" s="11">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="M204" s="11">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="N204" s="3">
         <v>76</v>
       </c>
     </row>
     <row r="205" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A205" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B205" s="12">
         <v>1.8</v>
       </c>
       <c r="C205" s="12">
         <v>1.9</v>
       </c>
       <c r="D205" s="12">
         <v>1.5</v>
       </c>
       <c r="E205" s="12">
         <v>1.2</v>
       </c>
       <c r="F205" s="12">
         <v>1.3</v>
       </c>
       <c r="G205" s="12">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="H205" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="I205" s="12">
         <v>1.6</v>
       </c>
       <c r="J205" s="12">
         <v>1.4</v>
       </c>
       <c r="K205" s="12">
-        <v>1.6</v>
+        <v>1.5</v>
       </c>
       <c r="L205" s="12">
         <v>1.7</v>
       </c>
       <c r="M205" s="12">
-        <v>1.6</v>
+        <v>1.5</v>
       </c>
       <c r="N205" s="8">
         <v>1.5</v>
       </c>
     </row>
     <row r="206" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A206" s="9"/>
       <c r="B206" s="12"/>
       <c r="C206" s="12"/>
       <c r="D206" s="12"/>
       <c r="E206" s="12"/>
       <c r="F206" s="12"/>
       <c r="G206" s="12"/>
       <c r="H206" s="12"/>
       <c r="I206" s="12"/>
       <c r="J206" s="12"/>
       <c r="K206" s="12"/>
       <c r="L206" s="12"/>
       <c r="M206" s="12"/>
       <c r="N206" s="12"/>
     </row>
     <row r="207" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A207" s="5" t="s">
         <v>24</v>
       </c>
@@ -8628,222 +8628,222 @@
       </c>
       <c r="I207" s="6">
         <v>45139</v>
       </c>
       <c r="J207" s="6">
         <v>45170</v>
       </c>
       <c r="K207" s="6">
         <v>45200</v>
       </c>
       <c r="L207" s="6">
         <v>45231</v>
       </c>
       <c r="M207" s="6">
         <v>45261</v>
       </c>
       <c r="N207" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="208" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A208" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B208" s="11">
-        <v>6238</v>
+        <v>6287</v>
       </c>
       <c r="C208" s="11">
-        <v>6259</v>
+        <v>6312</v>
       </c>
       <c r="D208" s="11">
-        <v>6273</v>
+        <v>6316</v>
       </c>
       <c r="E208" s="11">
-        <v>6239</v>
+        <v>6295</v>
       </c>
       <c r="F208" s="11">
-        <v>6257</v>
+        <v>6318</v>
       </c>
       <c r="G208" s="11">
-        <v>6295</v>
+        <v>6357</v>
       </c>
       <c r="H208" s="11">
-        <v>6322</v>
+        <v>6382</v>
       </c>
       <c r="I208" s="11">
-        <v>6302</v>
+        <v>6370</v>
       </c>
       <c r="J208" s="11">
-        <v>6374</v>
+        <v>6435</v>
       </c>
       <c r="K208" s="11">
-        <v>6371</v>
+        <v>6438</v>
       </c>
       <c r="L208" s="11">
-        <v>6400</v>
+        <v>6464</v>
       </c>
       <c r="M208" s="11">
-        <v>6350</v>
+        <v>6409</v>
       </c>
       <c r="N208" s="3">
-        <v>6307</v>
+        <v>6365</v>
       </c>
     </row>
     <row r="209" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A209" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B209" s="11">
-        <v>6049</v>
+        <v>6098</v>
       </c>
       <c r="C209" s="11">
-        <v>6038</v>
+        <v>6087</v>
       </c>
       <c r="D209" s="11">
-        <v>6095</v>
+        <v>6139</v>
       </c>
       <c r="E209" s="11">
-        <v>6107</v>
+        <v>6161</v>
       </c>
       <c r="F209" s="11">
-        <v>6132</v>
+        <v>6191</v>
       </c>
       <c r="G209" s="11">
-        <v>6173</v>
+        <v>6232</v>
       </c>
       <c r="H209" s="11">
-        <v>6191</v>
+        <v>6249</v>
       </c>
       <c r="I209" s="11">
-        <v>6112</v>
+        <v>6182</v>
       </c>
       <c r="J209" s="11">
-        <v>6229</v>
+        <v>6290</v>
       </c>
       <c r="K209" s="11">
-        <v>6190</v>
+        <v>6259</v>
       </c>
       <c r="L209" s="11">
-        <v>6218</v>
+        <v>6284</v>
       </c>
       <c r="M209" s="11">
-        <v>6158</v>
+        <v>6217</v>
       </c>
       <c r="N209" s="3">
-        <v>6141</v>
+        <v>6199</v>
       </c>
     </row>
     <row r="210" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A210" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B210" s="11">
         <v>189</v>
       </c>
       <c r="C210" s="11">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="D210" s="11">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="E210" s="11">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F210" s="11">
+        <v>127</v>
+      </c>
+      <c r="G210" s="11">
         <v>125</v>
       </c>
-      <c r="G210" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="H210" s="11">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="I210" s="11">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="J210" s="11">
         <v>145</v>
       </c>
       <c r="K210" s="11">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="L210" s="11">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="M210" s="11">
         <v>192</v>
       </c>
       <c r="N210" s="3">
         <v>166</v>
       </c>
     </row>
-    <row r="211" spans="1:14" s="8" customFormat="1" ht="12">
+    <row r="211" spans="1:14" s="8" customFormat="1" ht="11.4">
       <c r="A211" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B211" s="12">
         <v>3</v>
       </c>
       <c r="C211" s="12">
-        <v>3.5</v>
+        <v>3.6</v>
       </c>
       <c r="D211" s="12">
         <v>2.8</v>
       </c>
       <c r="E211" s="12">
         <v>2.1</v>
       </c>
       <c r="F211" s="12">
         <v>2</v>
       </c>
       <c r="G211" s="12">
-        <v>1.9</v>
+        <v>2</v>
       </c>
       <c r="H211" s="12">
         <v>2.1</v>
       </c>
       <c r="I211" s="12">
         <v>3</v>
       </c>
       <c r="J211" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="K211" s="12">
         <v>2.8</v>
       </c>
       <c r="L211" s="12">
         <v>2.8</v>
       </c>
       <c r="M211" s="12">
         <v>3</v>
       </c>
       <c r="N211" s="8">
         <v>2.6</v>
       </c>
     </row>
-    <row r="212" spans="1:14" s="8" customFormat="1" ht="12">
+    <row r="212" spans="1:14" s="8" customFormat="1" ht="11.4">
       <c r="A212" s="9"/>
       <c r="B212" s="12"/>
       <c r="C212" s="12"/>
       <c r="D212" s="12"/>
       <c r="E212" s="12"/>
       <c r="F212" s="12"/>
       <c r="G212" s="12"/>
       <c r="H212" s="12"/>
       <c r="I212" s="12"/>
       <c r="J212" s="12"/>
       <c r="K212" s="12"/>
       <c r="L212" s="12"/>
       <c r="M212" s="12"/>
       <c r="N212" s="12"/>
     </row>
     <row r="213" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A213" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B213" s="6">
         <v>44927</v>
       </c>
       <c r="C213" s="6">
         <v>44958</v>
       </c>
@@ -8864,222 +8864,222 @@
       </c>
       <c r="I213" s="6">
         <v>45139</v>
       </c>
       <c r="J213" s="6">
         <v>45170</v>
       </c>
       <c r="K213" s="6">
         <v>45200</v>
       </c>
       <c r="L213" s="6">
         <v>45231</v>
       </c>
       <c r="M213" s="6">
         <v>45261</v>
       </c>
       <c r="N213" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="214" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A214" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B214" s="11">
-        <v>10911</v>
+        <v>10985</v>
       </c>
       <c r="C214" s="11">
-        <v>10912</v>
+        <v>10994</v>
       </c>
       <c r="D214" s="11">
-        <v>10922</v>
+        <v>10987</v>
       </c>
       <c r="E214" s="11">
-        <v>10888</v>
+        <v>10977</v>
       </c>
       <c r="F214" s="11">
-        <v>10952</v>
+        <v>11048</v>
       </c>
       <c r="G214" s="11">
-        <v>11057</v>
+        <v>11155</v>
       </c>
       <c r="H214" s="11">
-        <v>11083</v>
+        <v>11178</v>
       </c>
       <c r="I214" s="11">
-        <v>11026</v>
+        <v>11135</v>
       </c>
       <c r="J214" s="11">
-        <v>11161</v>
+        <v>11258</v>
       </c>
       <c r="K214" s="11">
-        <v>11126</v>
+        <v>11233</v>
       </c>
       <c r="L214" s="11">
-        <v>11190</v>
+        <v>11293</v>
       </c>
       <c r="M214" s="11">
-        <v>11069</v>
+        <v>11162</v>
       </c>
       <c r="N214" s="3">
-        <v>11025</v>
+        <v>11117</v>
       </c>
     </row>
     <row r="215" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A215" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B215" s="11">
-        <v>10571</v>
+        <v>10645</v>
       </c>
       <c r="C215" s="11">
-        <v>10551</v>
+        <v>10627</v>
       </c>
       <c r="D215" s="11">
-        <v>10651</v>
+        <v>10717</v>
       </c>
       <c r="E215" s="11">
-        <v>10671</v>
+        <v>10756</v>
       </c>
       <c r="F215" s="11">
-        <v>10715</v>
+        <v>10808</v>
       </c>
       <c r="G215" s="11">
-        <v>10787</v>
+        <v>10879</v>
       </c>
       <c r="H215" s="11">
-        <v>10818</v>
+        <v>10909</v>
       </c>
       <c r="I215" s="11">
-        <v>10681</v>
+        <v>10793</v>
       </c>
       <c r="J215" s="11">
-        <v>10884</v>
+        <v>10981</v>
       </c>
       <c r="K215" s="11">
-        <v>10817</v>
+        <v>10927</v>
       </c>
       <c r="L215" s="11">
-        <v>10865</v>
+        <v>10971</v>
       </c>
       <c r="M215" s="11">
-        <v>10760</v>
+        <v>10853</v>
       </c>
       <c r="N215" s="3">
-        <v>10731</v>
+        <v>10822</v>
       </c>
     </row>
     <row r="216" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A216" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B216" s="11">
         <v>340</v>
       </c>
       <c r="C216" s="11">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="D216" s="11">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="E216" s="11">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="F216" s="11">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="G216" s="11">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="H216" s="11">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="I216" s="11">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="J216" s="11">
         <v>277</v>
       </c>
       <c r="K216" s="11">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="L216" s="11">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="M216" s="11">
         <v>309</v>
       </c>
       <c r="N216" s="3">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="217" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A217" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B217" s="12">
         <v>3.1</v>
       </c>
       <c r="C217" s="12">
         <v>3.3</v>
       </c>
       <c r="D217" s="12">
         <v>2.5</v>
       </c>
       <c r="E217" s="12">
         <v>2</v>
       </c>
       <c r="F217" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="G217" s="12">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="H217" s="12">
         <v>2.4</v>
       </c>
       <c r="I217" s="12">
         <v>3.1</v>
       </c>
       <c r="J217" s="12">
         <v>2.5</v>
       </c>
       <c r="K217" s="12">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="L217" s="12">
         <v>2.9</v>
       </c>
       <c r="M217" s="12">
         <v>2.8</v>
       </c>
       <c r="N217" s="8">
         <v>2.7</v>
       </c>
     </row>
-    <row r="218" spans="1:14" s="8" customFormat="1" ht="12">
+    <row r="218" spans="1:14" s="8" customFormat="1" ht="11.4">
       <c r="A218" s="9"/>
       <c r="B218" s="12"/>
       <c r="C218" s="12"/>
       <c r="D218" s="12"/>
       <c r="E218" s="12"/>
       <c r="F218" s="12"/>
       <c r="G218" s="12"/>
       <c r="H218" s="12"/>
       <c r="I218" s="12"/>
       <c r="J218" s="12"/>
       <c r="K218" s="12"/>
       <c r="L218" s="12"/>
       <c r="M218" s="12"/>
       <c r="N218" s="12"/>
     </row>
     <row r="219" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A219" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B219" s="6">
         <v>44927</v>
       </c>
       <c r="C219" s="6">
         <v>44958</v>
       </c>
@@ -9100,210 +9100,210 @@
       </c>
       <c r="I219" s="6">
         <v>45139</v>
       </c>
       <c r="J219" s="6">
         <v>45170</v>
       </c>
       <c r="K219" s="6">
         <v>45200</v>
       </c>
       <c r="L219" s="6">
         <v>45231</v>
       </c>
       <c r="M219" s="6">
         <v>45261</v>
       </c>
       <c r="N219" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="220" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A220" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B220" s="11">
-        <v>15199</v>
+        <v>15197</v>
       </c>
       <c r="C220" s="11">
-        <v>15168</v>
+        <v>15177</v>
       </c>
       <c r="D220" s="11">
-        <v>15170</v>
+        <v>15153</v>
       </c>
       <c r="E220" s="11">
-        <v>15068</v>
+        <v>15084</v>
       </c>
       <c r="F220" s="11">
-        <v>15234</v>
+        <v>15259</v>
       </c>
       <c r="G220" s="11">
-        <v>15442</v>
+        <v>15469</v>
       </c>
       <c r="H220" s="11">
-        <v>15474</v>
+        <v>15499</v>
       </c>
       <c r="I220" s="11">
-        <v>15452</v>
+        <v>15494</v>
       </c>
       <c r="J220" s="11">
-        <v>15531</v>
+        <v>15557</v>
       </c>
       <c r="K220" s="11">
-        <v>15406</v>
+        <v>15444</v>
       </c>
       <c r="L220" s="11">
-        <v>15478</v>
+        <v>15511</v>
       </c>
       <c r="M220" s="11">
-        <v>15383</v>
+        <v>15403</v>
       </c>
       <c r="N220" s="3">
-        <v>15334</v>
+        <v>15354</v>
       </c>
     </row>
     <row r="221" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A221" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B221" s="11">
-        <v>14660</v>
+        <v>14659</v>
       </c>
       <c r="C221" s="11">
-        <v>14617</v>
+        <v>14618</v>
       </c>
       <c r="D221" s="11">
-        <v>14771</v>
+        <v>14756</v>
       </c>
       <c r="E221" s="11">
-        <v>14794</v>
+        <v>14806</v>
       </c>
       <c r="F221" s="11">
-        <v>14882</v>
+        <v>14904</v>
       </c>
       <c r="G221" s="11">
-        <v>15027</v>
+        <v>15048</v>
       </c>
       <c r="H221" s="11">
-        <v>15099</v>
+        <v>15119</v>
       </c>
       <c r="I221" s="11">
-        <v>14962</v>
+        <v>15012</v>
       </c>
       <c r="J221" s="11">
-        <v>15160</v>
+        <v>15187</v>
       </c>
       <c r="K221" s="11">
-        <v>15012</v>
+        <v>15056</v>
       </c>
       <c r="L221" s="11">
-        <v>15037</v>
+        <v>15075</v>
       </c>
       <c r="M221" s="11">
-        <v>14937</v>
+        <v>14959</v>
       </c>
       <c r="N221" s="3">
-        <v>14913</v>
+        <v>14933</v>
       </c>
     </row>
     <row r="222" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A222" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B222" s="11">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="C222" s="11">
-        <v>551</v>
+        <v>559</v>
       </c>
       <c r="D222" s="11">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="E222" s="11">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="F222" s="11">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="G222" s="11">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="H222" s="11">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="I222" s="11">
-        <v>490</v>
+        <v>482</v>
       </c>
       <c r="J222" s="11">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="K222" s="11">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="L222" s="11">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="M222" s="11">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="N222" s="3">
         <v>421</v>
       </c>
     </row>
     <row r="223" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A223" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B223" s="12">
         <v>3.5</v>
       </c>
       <c r="C223" s="12">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="D223" s="12">
         <v>2.6</v>
       </c>
       <c r="E223" s="12">
         <v>1.8</v>
       </c>
       <c r="F223" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="G223" s="12">
         <v>2.7</v>
       </c>
       <c r="H223" s="12">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="I223" s="12">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="J223" s="12">
         <v>2.4</v>
       </c>
       <c r="K223" s="12">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="L223" s="12">
         <v>2.8</v>
       </c>
       <c r="M223" s="12">
         <v>2.9</v>
       </c>
       <c r="N223" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="224" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A224" s="9"/>
       <c r="B224" s="12"/>
       <c r="C224" s="12"/>
       <c r="D224" s="12"/>
       <c r="E224" s="12"/>
       <c r="F224" s="12"/>
       <c r="G224" s="12"/>
       <c r="H224" s="12"/>
       <c r="I224" s="12"/>
       <c r="J224" s="12"/>
       <c r="K224" s="12"/>
       <c r="L224" s="12"/>
       <c r="M224" s="12"/>
@@ -9339,207 +9339,207 @@
       </c>
       <c r="J225" s="6">
         <v>45170</v>
       </c>
       <c r="K225" s="6">
         <v>45200</v>
       </c>
       <c r="L225" s="6">
         <v>45231</v>
       </c>
       <c r="M225" s="6">
         <v>45261</v>
       </c>
       <c r="N225" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="226" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A226" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B226" s="11">
         <v>9060</v>
       </c>
       <c r="C226" s="11">
-        <v>9048</v>
+        <v>9052</v>
       </c>
       <c r="D226" s="11">
-        <v>9062</v>
+        <v>9053</v>
       </c>
       <c r="E226" s="11">
-        <v>9008</v>
+        <v>9018</v>
       </c>
       <c r="F226" s="11">
-        <v>9086</v>
+        <v>9102</v>
       </c>
       <c r="G226" s="11">
-        <v>9177</v>
+        <v>9194</v>
       </c>
       <c r="H226" s="11">
-        <v>9244</v>
+        <v>9259</v>
       </c>
       <c r="I226" s="11">
-        <v>9240</v>
+        <v>9267</v>
       </c>
       <c r="J226" s="11">
-        <v>9275</v>
+        <v>9292</v>
       </c>
       <c r="K226" s="11">
-        <v>9217</v>
+        <v>9241</v>
       </c>
       <c r="L226" s="11">
-        <v>9215</v>
+        <v>9236</v>
       </c>
       <c r="M226" s="11">
-        <v>9187</v>
+        <v>9201</v>
       </c>
       <c r="N226" s="3">
-        <v>9152</v>
+        <v>9164</v>
       </c>
     </row>
     <row r="227" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A227" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B227" s="11">
         <v>8752</v>
       </c>
       <c r="C227" s="11">
         <v>8711</v>
       </c>
       <c r="D227" s="11">
-        <v>8801</v>
+        <v>8793</v>
       </c>
       <c r="E227" s="11">
-        <v>8816</v>
+        <v>8823</v>
       </c>
       <c r="F227" s="11">
-        <v>8877</v>
+        <v>8891</v>
       </c>
       <c r="G227" s="11">
-        <v>8973</v>
+        <v>8986</v>
       </c>
       <c r="H227" s="11">
-        <v>9032</v>
+        <v>9044</v>
       </c>
       <c r="I227" s="11">
-        <v>8962</v>
+        <v>8992</v>
       </c>
       <c r="J227" s="11">
-        <v>9061</v>
+        <v>9077</v>
       </c>
       <c r="K227" s="11">
-        <v>8962</v>
+        <v>8989</v>
       </c>
       <c r="L227" s="11">
-        <v>8962</v>
+        <v>8985</v>
       </c>
       <c r="M227" s="11">
-        <v>8916</v>
+        <v>8930</v>
       </c>
       <c r="N227" s="3">
-        <v>8902</v>
+        <v>8914</v>
       </c>
     </row>
     <row r="228" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A228" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B228" s="11">
         <v>308</v>
       </c>
       <c r="C228" s="11">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="D228" s="11">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E228" s="11">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="F228" s="11">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="G228" s="11">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="H228" s="11">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="I228" s="11">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="J228" s="11">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="K228" s="11">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="L228" s="11">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="M228" s="11">
         <v>271</v>
       </c>
       <c r="N228" s="3">
         <v>250</v>
       </c>
     </row>
     <row r="229" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A229" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B229" s="12">
         <v>3.4</v>
       </c>
       <c r="C229" s="12">
-        <v>3.7</v>
+        <v>3.8</v>
       </c>
       <c r="D229" s="12">
         <v>2.9</v>
       </c>
       <c r="E229" s="12">
-        <v>2.1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="F229" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="G229" s="12">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="H229" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="I229" s="12">
         <v>3</v>
       </c>
       <c r="J229" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="K229" s="12">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="L229" s="12">
         <v>2.7</v>
       </c>
       <c r="M229" s="12">
         <v>2.9</v>
       </c>
       <c r="N229" s="8">
         <v>2.7</v>
       </c>
     </row>
     <row r="230" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A230" s="5"/>
       <c r="B230" s="13"/>
       <c r="C230" s="13"/>
       <c r="D230" s="13"/>
       <c r="E230" s="13"/>
       <c r="F230" s="13"/>
       <c r="G230" s="13"/>
       <c r="H230" s="13"/>
       <c r="I230" s="13"/>
       <c r="J230" s="13"/>
       <c r="K230" s="13"/>
       <c r="L230" s="13"/>
       <c r="M230" s="13"/>
@@ -9572,210 +9572,210 @@
       </c>
       <c r="I231" s="6">
         <v>45139</v>
       </c>
       <c r="J231" s="6">
         <v>45170</v>
       </c>
       <c r="K231" s="6">
         <v>45200</v>
       </c>
       <c r="L231" s="6">
         <v>45231</v>
       </c>
       <c r="M231" s="6">
         <v>45261</v>
       </c>
       <c r="N231" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="232" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A232" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B232" s="11">
-        <v>6388</v>
+        <v>6391</v>
       </c>
       <c r="C232" s="11">
-        <v>6345</v>
+        <v>6352</v>
       </c>
       <c r="D232" s="11">
-        <v>6360</v>
+        <v>6358</v>
       </c>
       <c r="E232" s="11">
-        <v>6328</v>
+        <v>6339</v>
       </c>
       <c r="F232" s="11">
-        <v>6365</v>
+        <v>6380</v>
       </c>
       <c r="G232" s="11">
-        <v>6427</v>
+        <v>6444</v>
       </c>
       <c r="H232" s="11">
-        <v>6479</v>
+        <v>6493</v>
       </c>
       <c r="I232" s="11">
-        <v>6462</v>
+        <v>6485</v>
       </c>
       <c r="J232" s="11">
-        <v>6517</v>
+        <v>6532</v>
       </c>
       <c r="K232" s="11">
-        <v>6497</v>
+        <v>6518</v>
       </c>
       <c r="L232" s="11">
-        <v>6491</v>
+        <v>6509</v>
       </c>
       <c r="M232" s="11">
-        <v>6462</v>
+        <v>6476</v>
       </c>
       <c r="N232" s="3">
-        <v>6427</v>
+        <v>6440</v>
       </c>
     </row>
     <row r="233" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A233" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B233" s="11">
-        <v>6174</v>
+        <v>6178</v>
       </c>
       <c r="C233" s="11">
-        <v>6131</v>
+        <v>6135</v>
       </c>
       <c r="D233" s="11">
-        <v>6183</v>
+        <v>6182</v>
       </c>
       <c r="E233" s="11">
-        <v>6197</v>
+        <v>6206</v>
       </c>
       <c r="F233" s="11">
-        <v>6237</v>
+        <v>6251</v>
       </c>
       <c r="G233" s="11">
-        <v>6291</v>
+        <v>6305</v>
       </c>
       <c r="H233" s="11">
-        <v>6338</v>
+        <v>6351</v>
       </c>
       <c r="I233" s="11">
-        <v>6274</v>
+        <v>6299</v>
       </c>
       <c r="J233" s="11">
-        <v>6368</v>
+        <v>6383</v>
       </c>
       <c r="K233" s="11">
-        <v>6316</v>
+        <v>6339</v>
       </c>
       <c r="L233" s="11">
-        <v>6320</v>
+        <v>6340</v>
       </c>
       <c r="M233" s="11">
-        <v>6279</v>
+        <v>6293</v>
       </c>
       <c r="N233" s="3">
-        <v>6259</v>
+        <v>6272</v>
       </c>
     </row>
     <row r="234" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A234" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B234" s="11">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C234" s="11">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D234" s="11">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="E234" s="11">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F234" s="11">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G234" s="11">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="H234" s="11">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I234" s="11">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="J234" s="11">
         <v>149</v>
       </c>
       <c r="K234" s="11">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="L234" s="11">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="M234" s="11">
         <v>183</v>
       </c>
       <c r="N234" s="3">
         <v>168</v>
       </c>
     </row>
     <row r="235" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A235" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B235" s="12">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="C235" s="12">
         <v>3.4</v>
       </c>
       <c r="D235" s="12">
         <v>2.8</v>
       </c>
       <c r="E235" s="12">
         <v>2.1</v>
       </c>
       <c r="F235" s="12">
         <v>2</v>
       </c>
       <c r="G235" s="12">
-        <v>2.1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="H235" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="I235" s="12">
         <v>2.9</v>
       </c>
       <c r="J235" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="K235" s="12">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="L235" s="12">
         <v>2.6</v>
       </c>
       <c r="M235" s="12">
         <v>2.8</v>
       </c>
       <c r="N235" s="8">
         <v>2.6</v>
       </c>
     </row>
     <row r="236" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A236" s="9"/>
       <c r="B236" s="12"/>
       <c r="C236" s="12"/>
       <c r="D236" s="12"/>
       <c r="E236" s="12"/>
       <c r="F236" s="12"/>
       <c r="G236" s="12"/>
       <c r="H236" s="12"/>
       <c r="I236" s="12"/>
       <c r="J236" s="12"/>
       <c r="K236" s="12"/>
       <c r="L236" s="12"/>
       <c r="M236" s="12"/>
@@ -9808,216 +9808,216 @@
       </c>
       <c r="I237" s="6">
         <v>45139</v>
       </c>
       <c r="J237" s="6">
         <v>45170</v>
       </c>
       <c r="K237" s="6">
         <v>45200</v>
       </c>
       <c r="L237" s="6">
         <v>45231</v>
       </c>
       <c r="M237" s="6">
         <v>45261</v>
       </c>
       <c r="N237" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="238" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A238" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B238" s="11">
-        <v>44672</v>
+        <v>44728</v>
       </c>
       <c r="C238" s="11">
-        <v>44670</v>
+        <v>44755</v>
       </c>
       <c r="D238" s="11">
-        <v>44808</v>
+        <v>44825</v>
       </c>
       <c r="E238" s="11">
-        <v>44645</v>
+        <v>44757</v>
       </c>
       <c r="F238" s="11">
-        <v>44896</v>
+        <v>45035</v>
       </c>
       <c r="G238" s="11">
-        <v>45230</v>
+        <v>45375</v>
       </c>
       <c r="H238" s="11">
-        <v>45360</v>
+        <v>45498</v>
       </c>
       <c r="I238" s="11">
-        <v>45127</v>
+        <v>45320</v>
       </c>
       <c r="J238" s="11">
-        <v>45696</v>
+        <v>45839</v>
       </c>
       <c r="K238" s="11">
-        <v>45590</v>
+        <v>45772</v>
       </c>
       <c r="L238" s="11">
-        <v>45905</v>
+        <v>46069</v>
       </c>
       <c r="M238" s="11">
-        <v>45445</v>
+        <v>45571</v>
       </c>
       <c r="N238" s="3">
-        <v>45171</v>
+        <v>45295</v>
       </c>
     </row>
     <row r="239" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A239" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B239" s="11">
-        <v>43319</v>
+        <v>43378</v>
       </c>
       <c r="C239" s="11">
-        <v>43247</v>
+        <v>43313</v>
       </c>
       <c r="D239" s="11">
-        <v>43663</v>
+        <v>43685</v>
       </c>
       <c r="E239" s="11">
-        <v>43744</v>
+        <v>43843</v>
       </c>
       <c r="F239" s="11">
-        <v>43924</v>
+        <v>44054</v>
       </c>
       <c r="G239" s="11">
-        <v>44226</v>
+        <v>44353</v>
       </c>
       <c r="H239" s="11">
-        <v>44348</v>
+        <v>44473</v>
       </c>
       <c r="I239" s="11">
-        <v>43793</v>
+        <v>44003</v>
       </c>
       <c r="J239" s="11">
-        <v>44617</v>
+        <v>44762</v>
       </c>
       <c r="K239" s="11">
-        <v>44332</v>
+        <v>44530</v>
       </c>
       <c r="L239" s="11">
-        <v>44528</v>
+        <v>44708</v>
       </c>
       <c r="M239" s="11">
-        <v>44101</v>
+        <v>44232</v>
       </c>
       <c r="N239" s="3">
-        <v>43987</v>
+        <v>44111</v>
       </c>
     </row>
     <row r="240" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A240" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B240" s="11">
-        <v>1353</v>
+        <v>1350</v>
       </c>
       <c r="C240" s="11">
-        <v>1423</v>
+        <v>1442</v>
       </c>
       <c r="D240" s="11">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="E240" s="11">
-        <v>901</v>
+        <v>914</v>
       </c>
       <c r="F240" s="11">
-        <v>972</v>
+        <v>981</v>
       </c>
       <c r="G240" s="11">
-        <v>1004</v>
+        <v>1022</v>
       </c>
       <c r="H240" s="11">
-        <v>1012</v>
+        <v>1025</v>
       </c>
       <c r="I240" s="11">
-        <v>1334</v>
+        <v>1317</v>
       </c>
       <c r="J240" s="11">
-        <v>1079</v>
+        <v>1077</v>
       </c>
       <c r="K240" s="11">
-        <v>1258</v>
+        <v>1242</v>
       </c>
       <c r="L240" s="11">
-        <v>1377</v>
+        <v>1361</v>
       </c>
       <c r="M240" s="11">
-        <v>1344</v>
+        <v>1339</v>
       </c>
       <c r="N240" s="3">
         <v>1184</v>
       </c>
     </row>
     <row r="241" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A241" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B241" s="12">
         <v>3</v>
       </c>
       <c r="C241" s="12">
         <v>3.2</v>
       </c>
       <c r="D241" s="12">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="E241" s="12">
         <v>2</v>
       </c>
       <c r="F241" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="G241" s="12">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="H241" s="12">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="I241" s="12">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="J241" s="12">
-        <v>2.4</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="K241" s="12">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="L241" s="12">
         <v>3</v>
       </c>
       <c r="M241" s="12">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="N241" s="8">
         <v>2.6</v>
       </c>
     </row>
     <row r="242" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A242" s="9"/>
       <c r="B242" s="12"/>
       <c r="C242" s="12"/>
       <c r="D242" s="12"/>
       <c r="E242" s="12"/>
       <c r="F242" s="12"/>
       <c r="G242" s="12"/>
       <c r="H242" s="12"/>
       <c r="I242" s="12"/>
       <c r="J242" s="12"/>
       <c r="K242" s="12"/>
       <c r="L242" s="12"/>
       <c r="M242" s="12"/>
       <c r="N242" s="12"/>
     </row>
     <row r="243" spans="1:14" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A243" s="5" t="s">
         <v>28</v>
       </c>
@@ -10044,204 +10044,204 @@
       </c>
       <c r="I243" s="6">
         <v>45139</v>
       </c>
       <c r="J243" s="6">
         <v>45170</v>
       </c>
       <c r="K243" s="6">
         <v>45200</v>
       </c>
       <c r="L243" s="6">
         <v>45231</v>
       </c>
       <c r="M243" s="6">
         <v>45261</v>
       </c>
       <c r="N243" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="244" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A244" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B244" s="11">
-        <v>3638</v>
+        <v>3640</v>
       </c>
       <c r="C244" s="11">
-        <v>3647</v>
+        <v>3652</v>
       </c>
       <c r="D244" s="11">
-        <v>3641</v>
+        <v>3640</v>
       </c>
       <c r="E244" s="11">
-        <v>3624</v>
+        <v>3630</v>
       </c>
       <c r="F244" s="11">
-        <v>3637</v>
+        <v>3645</v>
       </c>
       <c r="G244" s="11">
-        <v>3659</v>
+        <v>3667</v>
       </c>
       <c r="H244" s="11">
-        <v>3682</v>
+        <v>3690</v>
       </c>
       <c r="I244" s="11">
-        <v>3666</v>
+        <v>3679</v>
       </c>
       <c r="J244" s="11">
-        <v>3701</v>
+        <v>3709</v>
       </c>
       <c r="K244" s="11">
-        <v>3688</v>
+        <v>3699</v>
       </c>
       <c r="L244" s="11">
-        <v>3718</v>
+        <v>3729</v>
       </c>
       <c r="M244" s="11">
-        <v>3679</v>
+        <v>3686</v>
       </c>
       <c r="N244" s="3">
-        <v>3666</v>
+        <v>3673</v>
       </c>
     </row>
     <row r="245" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A245" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B245" s="11">
-        <v>3515</v>
+        <v>3517</v>
       </c>
       <c r="C245" s="11">
-        <v>3509</v>
+        <v>3512</v>
       </c>
       <c r="D245" s="11">
-        <v>3543</v>
+        <v>3542</v>
       </c>
       <c r="E245" s="11">
-        <v>3550</v>
+        <v>3555</v>
       </c>
       <c r="F245" s="11">
-        <v>3564</v>
+        <v>3572</v>
       </c>
       <c r="G245" s="11">
-        <v>3589</v>
+        <v>3596</v>
       </c>
       <c r="H245" s="11">
-        <v>3599</v>
+        <v>3606</v>
       </c>
       <c r="I245" s="11">
-        <v>3554</v>
+        <v>3568</v>
       </c>
       <c r="J245" s="11">
-        <v>3621</v>
+        <v>3629</v>
       </c>
       <c r="K245" s="11">
-        <v>3598</v>
+        <v>3610</v>
       </c>
       <c r="L245" s="11">
-        <v>3613</v>
+        <v>3625</v>
       </c>
       <c r="M245" s="11">
-        <v>3579</v>
+        <v>3586</v>
       </c>
       <c r="N245" s="3">
-        <v>3570</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="246" spans="1:14" s="3" customFormat="1" ht="12" customHeight="1">
       <c r="A246" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B246" s="11">
         <v>123</v>
       </c>
       <c r="C246" s="11">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D246" s="11">
         <v>98</v>
       </c>
       <c r="E246" s="11">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F246" s="11">
         <v>73</v>
       </c>
       <c r="G246" s="11">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H246" s="11">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="I246" s="11">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="J246" s="11">
         <v>80</v>
       </c>
       <c r="K246" s="11">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="L246" s="11">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="M246" s="11">
         <v>100</v>
       </c>
       <c r="N246" s="3">
         <v>96</v>
       </c>
     </row>
     <row r="247" spans="1:14" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A247" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B247" s="12">
         <v>3.4</v>
       </c>
       <c r="C247" s="12">
         <v>3.8</v>
       </c>
       <c r="D247" s="12">
         <v>2.7</v>
       </c>
       <c r="E247" s="12">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="F247" s="12">
         <v>2</v>
       </c>
       <c r="G247" s="12">
         <v>1.9</v>
       </c>
       <c r="H247" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="I247" s="12">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="J247" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="K247" s="12">
         <v>2.4</v>
       </c>
       <c r="L247" s="12">
         <v>2.8</v>
       </c>
       <c r="M247" s="12">
         <v>2.7</v>
       </c>
       <c r="N247" s="8">
         <v>2.6</v>
       </c>
     </row>
     <row r="248" spans="1:14" s="4" customFormat="1" ht="16.5" customHeight="1">
       <c r="B248" s="13"/>
       <c r="C248" s="13"/>
       <c r="D248" s="13"/>
       <c r="E248" s="13"/>
       <c r="F248" s="13"/>
       <c r="G248" s="13"/>
       <c r="H248" s="13"/>
@@ -10279,222 +10279,222 @@
       </c>
       <c r="I249" s="6">
         <v>45139</v>
       </c>
       <c r="J249" s="6">
         <v>45170</v>
       </c>
       <c r="K249" s="6">
         <v>45200</v>
       </c>
       <c r="L249" s="6">
         <v>45231</v>
       </c>
       <c r="M249" s="6">
         <v>45261</v>
       </c>
       <c r="N249" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="250" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A250" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B250" s="11">
-        <v>17955</v>
+        <v>17980</v>
       </c>
       <c r="C250" s="11">
-        <v>17979</v>
+        <v>18018</v>
       </c>
       <c r="D250" s="11">
-        <v>18017</v>
+        <v>18027</v>
       </c>
       <c r="E250" s="11">
-        <v>17916</v>
+        <v>17964</v>
       </c>
       <c r="F250" s="11">
-        <v>17987</v>
+        <v>18045</v>
       </c>
       <c r="G250" s="11">
-        <v>18103</v>
+        <v>18165</v>
       </c>
       <c r="H250" s="11">
-        <v>18174</v>
+        <v>18232</v>
       </c>
       <c r="I250" s="11">
-        <v>18075</v>
+        <v>18154</v>
       </c>
       <c r="J250" s="11">
-        <v>18287</v>
+        <v>18346</v>
       </c>
       <c r="K250" s="11">
-        <v>18222</v>
+        <v>18297</v>
       </c>
       <c r="L250" s="11">
-        <v>18363</v>
+        <v>18431</v>
       </c>
       <c r="M250" s="11">
-        <v>18243</v>
+        <v>18297</v>
       </c>
       <c r="N250" s="3">
-        <v>18110</v>
+        <v>18163</v>
       </c>
     </row>
     <row r="251" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A251" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B251" s="11">
+        <v>17342</v>
+      </c>
+      <c r="C251" s="11">
         <v>17316</v>
       </c>
-      <c r="C251" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="D251" s="11">
-        <v>17453</v>
+        <v>17465</v>
       </c>
       <c r="E251" s="11">
-        <v>17486</v>
+        <v>17528</v>
       </c>
       <c r="F251" s="11">
-        <v>17558</v>
+        <v>17612</v>
       </c>
       <c r="G251" s="11">
-        <v>17678</v>
+        <v>17732</v>
       </c>
       <c r="H251" s="11">
-        <v>17727</v>
+        <v>17780</v>
       </c>
       <c r="I251" s="11">
-        <v>17505</v>
+        <v>17592</v>
       </c>
       <c r="J251" s="11">
-        <v>17835</v>
+        <v>17895</v>
       </c>
       <c r="K251" s="11">
-        <v>17721</v>
+        <v>17802</v>
       </c>
       <c r="L251" s="11">
-        <v>17799</v>
+        <v>17874</v>
       </c>
       <c r="M251" s="11">
-        <v>17628</v>
+        <v>17684</v>
       </c>
       <c r="N251" s="3">
-        <v>17583</v>
+        <v>17635</v>
       </c>
     </row>
     <row r="252" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A252" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B252" s="11">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="C252" s="11">
-        <v>692</v>
+        <v>702</v>
       </c>
       <c r="D252" s="11">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="E252" s="11">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="F252" s="11">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="G252" s="11">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="H252" s="11">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="I252" s="11">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="J252" s="11">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="K252" s="11">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="L252" s="11">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="M252" s="11">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="N252" s="3">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="253" spans="1:14" s="8" customFormat="1" ht="14.1" customHeight="1">
       <c r="A253" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B253" s="12">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
       <c r="C253" s="12">
-        <v>3.8</v>
+        <v>3.9</v>
       </c>
       <c r="D253" s="12">
         <v>3.1</v>
       </c>
       <c r="E253" s="12">
         <v>2.4</v>
       </c>
       <c r="F253" s="12">
         <v>2.4</v>
       </c>
       <c r="G253" s="12">
-        <v>2.2999999999999998</v>
+        <v>2.4</v>
       </c>
       <c r="H253" s="12">
         <v>2.5</v>
       </c>
       <c r="I253" s="12">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="J253" s="12">
         <v>2.5</v>
       </c>
       <c r="K253" s="12">
         <v>2.7</v>
       </c>
       <c r="L253" s="12">
-        <v>3.1</v>
+        <v>3</v>
       </c>
       <c r="M253" s="12">
         <v>3.4</v>
       </c>
       <c r="N253" s="8">
         <v>2.9</v>
       </c>
     </row>
-    <row r="254" spans="1:14" s="8" customFormat="1" ht="15.95" customHeight="1">
+    <row r="254" spans="1:14" s="8" customFormat="1" ht="15.9" customHeight="1">
       <c r="A254" s="9"/>
       <c r="B254" s="12"/>
       <c r="C254" s="12"/>
       <c r="D254" s="12"/>
       <c r="E254" s="12"/>
       <c r="F254" s="12"/>
       <c r="G254" s="12"/>
       <c r="H254" s="12"/>
       <c r="I254" s="12"/>
       <c r="J254" s="12"/>
       <c r="K254" s="12"/>
       <c r="L254" s="12"/>
       <c r="M254" s="12"/>
       <c r="N254" s="12"/>
     </row>
     <row r="255" spans="1:14" s="4" customFormat="1" ht="14.1" customHeight="1">
       <c r="A255" s="5" t="s">
         <v>51</v>
       </c>
       <c r="B255" s="6">
         <v>44927</v>
       </c>
       <c r="C255" s="6">
         <v>44958</v>
       </c>
@@ -10515,222 +10515,222 @@
       </c>
       <c r="I255" s="6">
         <v>45139</v>
       </c>
       <c r="J255" s="6">
         <v>45170</v>
       </c>
       <c r="K255" s="6">
         <v>45200</v>
       </c>
       <c r="L255" s="6">
         <v>45231</v>
       </c>
       <c r="M255" s="6">
         <v>45261</v>
       </c>
       <c r="N255" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="256" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A256" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B256" s="11">
-        <v>12076</v>
+        <v>12084</v>
       </c>
       <c r="C256" s="11">
-        <v>12074</v>
+        <v>12091</v>
       </c>
       <c r="D256" s="11">
-        <v>12104</v>
+        <v>12100</v>
       </c>
       <c r="E256" s="11">
-        <v>11998</v>
+        <v>12020</v>
       </c>
       <c r="F256" s="11">
-        <v>12106</v>
+        <v>12137</v>
       </c>
       <c r="G256" s="11">
-        <v>12222</v>
+        <v>12254</v>
       </c>
       <c r="H256" s="11">
-        <v>12327</v>
+        <v>12357</v>
       </c>
       <c r="I256" s="11">
-        <v>12240</v>
+        <v>12286</v>
       </c>
       <c r="J256" s="11">
-        <v>12326</v>
+        <v>12358</v>
       </c>
       <c r="K256" s="11">
-        <v>12247</v>
+        <v>12288</v>
       </c>
       <c r="L256" s="11">
-        <v>12303</v>
+        <v>12340</v>
       </c>
       <c r="M256" s="11">
-        <v>12245</v>
+        <v>12272</v>
       </c>
       <c r="N256" s="3">
-        <v>12189</v>
+        <v>12216</v>
       </c>
     </row>
     <row r="257" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A257" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B257" s="11">
-        <v>11672</v>
+        <v>11680</v>
       </c>
       <c r="C257" s="11">
-        <v>11637</v>
+        <v>11648</v>
       </c>
       <c r="D257" s="11">
-        <v>11760</v>
+        <v>11758</v>
       </c>
       <c r="E257" s="11">
-        <v>11778</v>
+        <v>11797</v>
       </c>
       <c r="F257" s="11">
-        <v>11848</v>
+        <v>11876</v>
       </c>
       <c r="G257" s="11">
-        <v>11964</v>
+        <v>11991</v>
       </c>
       <c r="H257" s="11">
-        <v>12021</v>
+        <v>12047</v>
       </c>
       <c r="I257" s="11">
-        <v>11911</v>
+        <v>11961</v>
       </c>
       <c r="J257" s="11">
-        <v>12069</v>
+        <v>12101</v>
       </c>
       <c r="K257" s="11">
-        <v>11952</v>
+        <v>11997</v>
       </c>
       <c r="L257" s="11">
-        <v>11971</v>
+        <v>12012</v>
       </c>
       <c r="M257" s="11">
-        <v>11892</v>
+        <v>11920</v>
       </c>
       <c r="N257" s="3">
-        <v>11873</v>
+        <v>11899</v>
       </c>
     </row>
     <row r="258" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A258" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B258" s="11">
         <v>404</v>
       </c>
       <c r="C258" s="11">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="D258" s="11">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="E258" s="11">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="F258" s="11">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="G258" s="11">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="H258" s="11">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="I258" s="11">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="J258" s="11">
         <v>257</v>
       </c>
       <c r="K258" s="11">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="L258" s="11">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="M258" s="11">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="N258" s="3">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="259" spans="1:14" s="8" customFormat="1" ht="14.1" customHeight="1">
       <c r="A259" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B259" s="12">
         <v>3.3</v>
       </c>
       <c r="C259" s="12">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="D259" s="12">
         <v>2.8</v>
       </c>
       <c r="E259" s="12">
-        <v>1.8</v>
+        <v>1.9</v>
       </c>
       <c r="F259" s="12">
-        <v>2.1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="G259" s="12">
         <v>2.1</v>
       </c>
       <c r="H259" s="12">
         <v>2.5</v>
       </c>
       <c r="I259" s="12">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="J259" s="12">
         <v>2.1</v>
       </c>
       <c r="K259" s="12">
         <v>2.4</v>
       </c>
       <c r="L259" s="12">
         <v>2.7</v>
       </c>
       <c r="M259" s="12">
         <v>2.9</v>
       </c>
       <c r="N259" s="8">
         <v>2.6</v>
       </c>
     </row>
-    <row r="260" spans="1:14" s="8" customFormat="1" ht="15.95" customHeight="1">
+    <row r="260" spans="1:14" s="8" customFormat="1" ht="15.9" customHeight="1">
       <c r="A260" s="9"/>
       <c r="B260" s="12"/>
       <c r="C260" s="12"/>
       <c r="D260" s="12"/>
       <c r="E260" s="12"/>
       <c r="F260" s="12"/>
       <c r="G260" s="12"/>
       <c r="H260" s="12"/>
       <c r="I260" s="12"/>
       <c r="J260" s="12"/>
       <c r="K260" s="12"/>
       <c r="L260" s="12"/>
       <c r="M260" s="12"/>
       <c r="N260" s="12"/>
     </row>
     <row r="261" spans="1:14" s="4" customFormat="1" ht="14.1" customHeight="1">
       <c r="A261" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B261" s="6">
         <v>44927</v>
       </c>
       <c r="C261" s="6">
         <v>44958</v>
       </c>
@@ -10751,222 +10751,222 @@
       </c>
       <c r="I261" s="6">
         <v>45139</v>
       </c>
       <c r="J261" s="6">
         <v>45170</v>
       </c>
       <c r="K261" s="6">
         <v>45200</v>
       </c>
       <c r="L261" s="6">
         <v>45231</v>
       </c>
       <c r="M261" s="6">
         <v>45261</v>
       </c>
       <c r="N261" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="262" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A262" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B262" s="11">
-        <v>20457</v>
+        <v>20625</v>
       </c>
       <c r="C262" s="11">
-        <v>20521</v>
+        <v>20708</v>
       </c>
       <c r="D262" s="11">
-        <v>20541</v>
+        <v>20691</v>
       </c>
       <c r="E262" s="11">
-        <v>20418</v>
+        <v>20617</v>
       </c>
       <c r="F262" s="11">
-        <v>20536</v>
+        <v>20747</v>
       </c>
       <c r="G262" s="11">
-        <v>20620</v>
+        <v>20836</v>
       </c>
       <c r="H262" s="11">
-        <v>20734</v>
+        <v>20946</v>
       </c>
       <c r="I262" s="11">
-        <v>20705</v>
+        <v>20934</v>
       </c>
       <c r="J262" s="11">
-        <v>20930</v>
+        <v>21142</v>
       </c>
       <c r="K262" s="11">
-        <v>20919</v>
+        <v>21144</v>
       </c>
       <c r="L262" s="11">
-        <v>21115</v>
+        <v>21333</v>
       </c>
       <c r="M262" s="11">
-        <v>20960</v>
+        <v>21161</v>
       </c>
       <c r="N262" s="3">
-        <v>20705</v>
+        <v>20907</v>
       </c>
     </row>
     <row r="263" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A263" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B263" s="11">
-        <v>19582</v>
+        <v>19749</v>
       </c>
       <c r="C263" s="11">
-        <v>19545</v>
+        <v>19716</v>
       </c>
       <c r="D263" s="11">
-        <v>19731</v>
+        <v>19882</v>
       </c>
       <c r="E263" s="11">
-        <v>19768</v>
+        <v>19955</v>
       </c>
       <c r="F263" s="11">
-        <v>19849</v>
+        <v>20051</v>
       </c>
       <c r="G263" s="11">
-        <v>19983</v>
+        <v>20184</v>
       </c>
       <c r="H263" s="11">
-        <v>20039</v>
+        <v>20240</v>
       </c>
       <c r="I263" s="11">
-        <v>19785</v>
+        <v>20023</v>
       </c>
       <c r="J263" s="11">
-        <v>20163</v>
+        <v>20374</v>
       </c>
       <c r="K263" s="11">
-        <v>20038</v>
+        <v>20272</v>
       </c>
       <c r="L263" s="11">
-        <v>20127</v>
+        <v>20354</v>
       </c>
       <c r="M263" s="11">
-        <v>19933</v>
+        <v>20136</v>
       </c>
       <c r="N263" s="3">
-        <v>19879</v>
+        <v>20078</v>
       </c>
     </row>
     <row r="264" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A264" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B264" s="11">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C264" s="11">
-        <v>976</v>
+        <v>992</v>
       </c>
       <c r="D264" s="11">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="E264" s="11">
-        <v>650</v>
+        <v>662</v>
       </c>
       <c r="F264" s="11">
-        <v>687</v>
+        <v>696</v>
       </c>
       <c r="G264" s="11">
-        <v>637</v>
+        <v>652</v>
       </c>
       <c r="H264" s="11">
-        <v>695</v>
+        <v>706</v>
       </c>
       <c r="I264" s="11">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="J264" s="11">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="K264" s="11">
-        <v>881</v>
+        <v>872</v>
       </c>
       <c r="L264" s="11">
-        <v>988</v>
+        <v>979</v>
       </c>
       <c r="M264" s="11">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="N264" s="3">
-        <v>826</v>
+        <v>829</v>
       </c>
     </row>
     <row r="265" spans="1:14" s="8" customFormat="1" ht="14.1" customHeight="1">
       <c r="A265" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B265" s="12">
-        <v>4.3</v>
+        <v>4.2</v>
       </c>
       <c r="C265" s="12">
         <v>4.8</v>
       </c>
       <c r="D265" s="12">
         <v>3.9</v>
       </c>
       <c r="E265" s="12">
         <v>3.2</v>
       </c>
       <c r="F265" s="12">
-        <v>3.3</v>
+        <v>3.4</v>
       </c>
       <c r="G265" s="12">
         <v>3.1</v>
       </c>
       <c r="H265" s="12">
         <v>3.4</v>
       </c>
       <c r="I265" s="12">
         <v>4.4000000000000004</v>
       </c>
       <c r="J265" s="12">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
       <c r="K265" s="12">
-        <v>4.2</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="L265" s="12">
-        <v>4.7</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="M265" s="12">
-        <v>4.9000000000000004</v>
+        <v>4.8</v>
       </c>
       <c r="N265" s="8">
         <v>4</v>
       </c>
     </row>
-    <row r="266" spans="1:14" s="8" customFormat="1" ht="15.95" customHeight="1">
+    <row r="266" spans="1:14" s="8" customFormat="1" ht="15.9" customHeight="1">
       <c r="A266" s="9"/>
       <c r="B266" s="12"/>
       <c r="C266" s="12"/>
       <c r="D266" s="12"/>
       <c r="E266" s="12"/>
       <c r="F266" s="12"/>
       <c r="G266" s="12"/>
       <c r="H266" s="12"/>
       <c r="I266" s="12"/>
       <c r="J266" s="12"/>
       <c r="K266" s="12"/>
       <c r="L266" s="12"/>
       <c r="M266" s="12"/>
       <c r="N266" s="12"/>
     </row>
     <row r="267" spans="1:14" s="4" customFormat="1" ht="14.1" customHeight="1">
       <c r="A267" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B267" s="6">
         <v>44927</v>
       </c>
       <c r="C267" s="6">
         <v>44958</v>
       </c>
@@ -10987,222 +10987,222 @@
       </c>
       <c r="I267" s="6">
         <v>45139</v>
       </c>
       <c r="J267" s="6">
         <v>45170</v>
       </c>
       <c r="K267" s="6">
         <v>45200</v>
       </c>
       <c r="L267" s="6">
         <v>45231</v>
       </c>
       <c r="M267" s="6">
         <v>45261</v>
       </c>
       <c r="N267" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="268" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A268" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B268" s="11">
-        <v>26507</v>
+        <v>26520</v>
       </c>
       <c r="C268" s="11">
-        <v>26355</v>
+        <v>26384</v>
       </c>
       <c r="D268" s="11">
-        <v>26399</v>
+        <v>26388</v>
       </c>
       <c r="E268" s="11">
-        <v>26284</v>
+        <v>26330</v>
       </c>
       <c r="F268" s="11">
-        <v>26510</v>
+        <v>26572</v>
       </c>
       <c r="G268" s="11">
-        <v>26769</v>
+        <v>26835</v>
       </c>
       <c r="H268" s="11">
-        <v>26945</v>
+        <v>27005</v>
       </c>
       <c r="I268" s="11">
-        <v>26858</v>
+        <v>26952</v>
       </c>
       <c r="J268" s="11">
-        <v>27126</v>
+        <v>27189</v>
       </c>
       <c r="K268" s="11">
-        <v>26986</v>
+        <v>27074</v>
       </c>
       <c r="L268" s="11">
-        <v>27063</v>
+        <v>27140</v>
       </c>
       <c r="M268" s="11">
-        <v>26875</v>
+        <v>26930</v>
       </c>
       <c r="N268" s="3">
-        <v>26723</v>
+        <v>26777</v>
       </c>
     </row>
     <row r="269" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A269" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B269" s="11">
-        <v>25701</v>
+        <v>25717</v>
       </c>
       <c r="C269" s="11">
-        <v>25522</v>
+        <v>25541</v>
       </c>
       <c r="D269" s="11">
-        <v>25741</v>
+        <v>25735</v>
       </c>
       <c r="E269" s="11">
-        <v>25797</v>
+        <v>25836</v>
       </c>
       <c r="F269" s="11">
-        <v>25964</v>
+        <v>26022</v>
       </c>
       <c r="G269" s="11">
-        <v>26189</v>
+        <v>26245</v>
       </c>
       <c r="H269" s="11">
-        <v>26385</v>
+        <v>26439</v>
       </c>
       <c r="I269" s="11">
-        <v>26118</v>
+        <v>26222</v>
       </c>
       <c r="J269" s="11">
-        <v>26508</v>
+        <v>26572</v>
       </c>
       <c r="K269" s="11">
-        <v>26291</v>
+        <v>26388</v>
       </c>
       <c r="L269" s="11">
-        <v>26309</v>
+        <v>26394</v>
       </c>
       <c r="M269" s="11">
-        <v>26139</v>
+        <v>26196</v>
       </c>
       <c r="N269" s="3">
-        <v>26055</v>
+        <v>26109</v>
       </c>
     </row>
     <row r="270" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A270" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B270" s="11">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="C270" s="11">
-        <v>833</v>
+        <v>843</v>
       </c>
       <c r="D270" s="11">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E270" s="11">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="F270" s="11">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="G270" s="11">
-        <v>580</v>
+        <v>590</v>
       </c>
       <c r="H270" s="11">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="I270" s="11">
-        <v>740</v>
+        <v>730</v>
       </c>
       <c r="J270" s="11">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="K270" s="11">
-        <v>695</v>
+        <v>686</v>
       </c>
       <c r="L270" s="11">
-        <v>754</v>
+        <v>746</v>
       </c>
       <c r="M270" s="11">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="N270" s="3">
         <v>668</v>
       </c>
     </row>
     <row r="271" spans="1:14" s="8" customFormat="1" ht="14.1" customHeight="1">
       <c r="A271" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B271" s="12">
         <v>3</v>
       </c>
       <c r="C271" s="12">
         <v>3.2</v>
       </c>
       <c r="D271" s="12">
         <v>2.5</v>
       </c>
       <c r="E271" s="12">
         <v>1.9</v>
       </c>
       <c r="F271" s="12">
         <v>2.1</v>
       </c>
       <c r="G271" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="H271" s="12">
         <v>2.1</v>
       </c>
       <c r="I271" s="12">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="J271" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="K271" s="12">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="L271" s="12">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="M271" s="12">
         <v>2.7</v>
       </c>
       <c r="N271" s="8">
         <v>2.5</v>
       </c>
     </row>
-    <row r="272" spans="1:14" s="8" customFormat="1" ht="15.95" customHeight="1">
+    <row r="272" spans="1:14" s="8" customFormat="1" ht="15.9" customHeight="1">
       <c r="A272" s="9"/>
       <c r="B272" s="12"/>
       <c r="C272" s="12"/>
       <c r="D272" s="12"/>
       <c r="E272" s="12"/>
       <c r="F272" s="12"/>
       <c r="G272" s="12"/>
       <c r="H272" s="12"/>
       <c r="I272" s="12"/>
       <c r="J272" s="12"/>
       <c r="K272" s="12"/>
       <c r="L272" s="12"/>
       <c r="M272" s="12"/>
       <c r="N272" s="12"/>
     </row>
     <row r="273" spans="1:14" s="4" customFormat="1" ht="14.1" customHeight="1">
       <c r="A273" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B273" s="6">
         <v>44927</v>
       </c>
       <c r="C273" s="6">
         <v>44958</v>
       </c>
@@ -11223,222 +11223,222 @@
       </c>
       <c r="I273" s="6">
         <v>45139</v>
       </c>
       <c r="J273" s="6">
         <v>45170</v>
       </c>
       <c r="K273" s="6">
         <v>45200</v>
       </c>
       <c r="L273" s="6">
         <v>45231</v>
       </c>
       <c r="M273" s="6">
         <v>45261</v>
       </c>
       <c r="N273" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="274" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A274" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B274" s="11">
-        <v>93433</v>
+        <v>93549</v>
       </c>
       <c r="C274" s="11">
-        <v>93516</v>
+        <v>93697</v>
       </c>
       <c r="D274" s="11">
-        <v>93718</v>
+        <v>93752</v>
       </c>
       <c r="E274" s="11">
-        <v>93297</v>
+        <v>93532</v>
       </c>
       <c r="F274" s="11">
-        <v>93787</v>
+        <v>94079</v>
       </c>
       <c r="G274" s="11">
-        <v>94476</v>
+        <v>94781</v>
       </c>
       <c r="H274" s="11">
-        <v>94786</v>
+        <v>95074</v>
       </c>
       <c r="I274" s="11">
-        <v>94294</v>
+        <v>94697</v>
       </c>
       <c r="J274" s="11">
-        <v>95452</v>
+        <v>95751</v>
       </c>
       <c r="K274" s="11">
-        <v>95190</v>
+        <v>95570</v>
       </c>
       <c r="L274" s="11">
-        <v>95845</v>
+        <v>96188</v>
       </c>
       <c r="M274" s="11">
-        <v>94950</v>
+        <v>95214</v>
       </c>
       <c r="N274" s="3">
-        <v>94395</v>
+        <v>94657</v>
       </c>
     </row>
     <row r="275" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A275" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B275" s="11">
-        <v>90476</v>
+        <v>90599</v>
       </c>
       <c r="C275" s="11">
-        <v>90325</v>
+        <v>90463</v>
       </c>
       <c r="D275" s="11">
-        <v>91194</v>
+        <v>91239</v>
       </c>
       <c r="E275" s="11">
-        <v>91363</v>
+        <v>91569</v>
       </c>
       <c r="F275" s="11">
-        <v>91739</v>
+        <v>92011</v>
       </c>
       <c r="G275" s="11">
-        <v>92370</v>
+        <v>92636</v>
       </c>
       <c r="H275" s="11">
-        <v>92625</v>
+        <v>92886</v>
       </c>
       <c r="I275" s="11">
-        <v>91465</v>
+        <v>91904</v>
       </c>
       <c r="J275" s="11">
-        <v>93186</v>
+        <v>93489</v>
       </c>
       <c r="K275" s="11">
-        <v>92591</v>
+        <v>93004</v>
       </c>
       <c r="L275" s="11">
-        <v>93001</v>
+        <v>93377</v>
       </c>
       <c r="M275" s="11">
-        <v>92109</v>
+        <v>92383</v>
       </c>
       <c r="N275" s="3">
-        <v>91870</v>
+        <v>92130</v>
       </c>
     </row>
     <row r="276" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A276" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B276" s="11">
-        <v>2957</v>
+        <v>2950</v>
       </c>
       <c r="C276" s="11">
-        <v>3191</v>
+        <v>3234</v>
       </c>
       <c r="D276" s="11">
-        <v>2524</v>
+        <v>2513</v>
       </c>
       <c r="E276" s="11">
-        <v>1934</v>
+        <v>1963</v>
       </c>
       <c r="F276" s="11">
-        <v>2048</v>
+        <v>2068</v>
       </c>
       <c r="G276" s="11">
-        <v>2106</v>
+        <v>2145</v>
       </c>
       <c r="H276" s="11">
-        <v>2161</v>
+        <v>2188</v>
       </c>
       <c r="I276" s="11">
-        <v>2829</v>
+        <v>2793</v>
       </c>
       <c r="J276" s="11">
-        <v>2266</v>
+        <v>2262</v>
       </c>
       <c r="K276" s="11">
-        <v>2599</v>
+        <v>2566</v>
       </c>
       <c r="L276" s="11">
-        <v>2844</v>
+        <v>2811</v>
       </c>
       <c r="M276" s="11">
-        <v>2841</v>
+        <v>2831</v>
       </c>
       <c r="N276" s="3">
-        <v>2525</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="277" spans="1:14" s="8" customFormat="1" ht="14.1" customHeight="1">
       <c r="A277" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B277" s="12">
         <v>3.2</v>
       </c>
       <c r="C277" s="12">
-        <v>3.4</v>
+        <v>3.5</v>
       </c>
       <c r="D277" s="12">
         <v>2.7</v>
       </c>
       <c r="E277" s="12">
         <v>2.1</v>
       </c>
       <c r="F277" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="G277" s="12">
-        <v>2.2000000000000002</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="H277" s="12">
         <v>2.2999999999999998</v>
       </c>
       <c r="I277" s="12">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="J277" s="12">
         <v>2.4</v>
       </c>
       <c r="K277" s="12">
         <v>2.7</v>
       </c>
       <c r="L277" s="12">
-        <v>3</v>
+        <v>2.9</v>
       </c>
       <c r="M277" s="12">
         <v>3</v>
       </c>
       <c r="N277" s="8">
         <v>2.7</v>
       </c>
     </row>
-    <row r="278" spans="1:14" s="8" customFormat="1" ht="12">
+    <row r="278" spans="1:14" s="8" customFormat="1" ht="11.4">
       <c r="A278" s="9"/>
       <c r="B278" s="12"/>
       <c r="C278" s="12"/>
       <c r="D278" s="12"/>
       <c r="E278" s="12"/>
       <c r="F278" s="12"/>
       <c r="G278" s="12"/>
       <c r="H278" s="12"/>
       <c r="I278" s="12"/>
       <c r="J278" s="12"/>
       <c r="K278" s="12"/>
       <c r="L278" s="12"/>
       <c r="M278" s="12"/>
       <c r="N278" s="12"/>
     </row>
     <row r="279" spans="1:14" s="4" customFormat="1" ht="14.1" customHeight="1">
       <c r="A279" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B279" s="6">
         <v>44927</v>
       </c>
       <c r="C279" s="6">
         <v>44958</v>
       </c>
@@ -11459,210 +11459,210 @@
       </c>
       <c r="I279" s="6">
         <v>45139</v>
       </c>
       <c r="J279" s="6">
         <v>45170</v>
       </c>
       <c r="K279" s="6">
         <v>45200</v>
       </c>
       <c r="L279" s="6">
         <v>45231</v>
       </c>
       <c r="M279" s="6">
         <v>45261</v>
       </c>
       <c r="N279" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="280" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A280" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B280" s="11">
+        <v>42102</v>
+      </c>
+      <c r="C280" s="11">
+        <v>42032</v>
+      </c>
+      <c r="D280" s="11">
+        <v>42081</v>
+      </c>
+      <c r="E280" s="11">
+        <v>41844</v>
+      </c>
+      <c r="F280" s="11">
         <v>42159</v>
       </c>
-      <c r="C280" s="11">
-[...10 lines deleted...]
-      </c>
       <c r="G280" s="11">
-        <v>42586</v>
+        <v>42609</v>
       </c>
       <c r="H280" s="11">
-        <v>42836</v>
+        <v>42853</v>
       </c>
       <c r="I280" s="11">
-        <v>42817</v>
+        <v>42892</v>
       </c>
       <c r="J280" s="11">
-        <v>43039</v>
+        <v>43061</v>
       </c>
       <c r="K280" s="11">
-        <v>42750</v>
+        <v>42813</v>
       </c>
       <c r="L280" s="11">
-        <v>42907</v>
+        <v>42952</v>
       </c>
       <c r="M280" s="11">
-        <v>42800</v>
+        <v>42812</v>
       </c>
       <c r="N280" s="3">
-        <v>42509</v>
+        <v>42517</v>
       </c>
     </row>
     <row r="281" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A281" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B281" s="11">
-        <v>40637</v>
+        <v>40585</v>
       </c>
       <c r="C281" s="11">
-        <v>40444</v>
+        <v>40397</v>
       </c>
       <c r="D281" s="11">
-        <v>40863</v>
+        <v>40775</v>
       </c>
       <c r="E281" s="11">
-        <v>40931</v>
+        <v>40914</v>
       </c>
       <c r="F281" s="11">
-        <v>41216</v>
+        <v>41229</v>
       </c>
       <c r="G281" s="11">
-        <v>41662</v>
+        <v>41671</v>
       </c>
       <c r="H281" s="11">
-        <v>41935</v>
+        <v>41941</v>
       </c>
       <c r="I281" s="11">
-        <v>41610</v>
+        <v>41700</v>
       </c>
       <c r="J281" s="11">
-        <v>42071</v>
+        <v>42094</v>
       </c>
       <c r="K281" s="11">
-        <v>41610</v>
+        <v>41686</v>
       </c>
       <c r="L281" s="11">
-        <v>41611</v>
+        <v>41668</v>
       </c>
       <c r="M281" s="11">
-        <v>41398</v>
+        <v>41412</v>
       </c>
       <c r="N281" s="3">
-        <v>41332</v>
+        <v>41339</v>
       </c>
     </row>
     <row r="282" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A282" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B282" s="11">
-        <v>1522</v>
+        <v>1517</v>
       </c>
       <c r="C282" s="11">
-        <v>1615</v>
+        <v>1635</v>
       </c>
       <c r="D282" s="11">
-        <v>1313</v>
+        <v>1306</v>
       </c>
       <c r="E282" s="11">
-        <v>917</v>
+        <v>930</v>
       </c>
       <c r="F282" s="11">
-        <v>923</v>
+        <v>930</v>
       </c>
       <c r="G282" s="11">
-        <v>924</v>
+        <v>938</v>
       </c>
       <c r="H282" s="11">
-        <v>901</v>
+        <v>912</v>
       </c>
       <c r="I282" s="11">
-        <v>1207</v>
+        <v>1192</v>
       </c>
       <c r="J282" s="11">
-        <v>968</v>
+        <v>967</v>
       </c>
       <c r="K282" s="11">
-        <v>1140</v>
+        <v>1127</v>
       </c>
       <c r="L282" s="11">
-        <v>1296</v>
+        <v>1284</v>
       </c>
       <c r="M282" s="11">
-        <v>1402</v>
+        <v>1400</v>
       </c>
       <c r="N282" s="3">
-        <v>1177</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="283" spans="1:14" s="8" customFormat="1" ht="14.1" customHeight="1">
       <c r="A283" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B283" s="12">
         <v>3.6</v>
       </c>
       <c r="C283" s="12">
-        <v>3.8</v>
+        <v>3.9</v>
       </c>
       <c r="D283" s="12">
         <v>3.1</v>
       </c>
       <c r="E283" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="F283" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="G283" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="H283" s="12">
         <v>2.1</v>
       </c>
       <c r="I283" s="12">
         <v>2.8</v>
       </c>
       <c r="J283" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="K283" s="12">
-        <v>2.7</v>
+        <v>2.6</v>
       </c>
       <c r="L283" s="12">
         <v>3</v>
       </c>
       <c r="M283" s="12">
         <v>3.3</v>
       </c>
       <c r="N283" s="8">
         <v>2.8</v>
       </c>
     </row>
     <row r="284" spans="1:14" s="8" customFormat="1" ht="17.100000000000001" customHeight="1">
       <c r="A284" s="9"/>
       <c r="B284" s="12"/>
       <c r="C284" s="12"/>
       <c r="D284" s="12"/>
       <c r="E284" s="12"/>
       <c r="F284" s="12"/>
       <c r="G284" s="12"/>
       <c r="H284" s="12"/>
       <c r="I284" s="12"/>
       <c r="J284" s="12"/>
       <c r="K284" s="12"/>
       <c r="L284" s="12"/>
       <c r="M284" s="12"/>
@@ -11695,216 +11695,216 @@
       </c>
       <c r="I285" s="6">
         <v>45139</v>
       </c>
       <c r="J285" s="6">
         <v>45170</v>
       </c>
       <c r="K285" s="6">
         <v>45200</v>
       </c>
       <c r="L285" s="6">
         <v>45231</v>
       </c>
       <c r="M285" s="6">
         <v>45261</v>
       </c>
       <c r="N285" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="286" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A286" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B286" s="11">
-        <v>341907</v>
+        <v>344701</v>
       </c>
       <c r="C286" s="11">
-        <v>342277</v>
+        <v>345337</v>
       </c>
       <c r="D286" s="11">
-        <v>342982</v>
+        <v>345477</v>
       </c>
       <c r="E286" s="11">
-        <v>340789</v>
+        <v>344056</v>
       </c>
       <c r="F286" s="11">
-        <v>343061</v>
+        <v>346549</v>
       </c>
       <c r="G286" s="11">
-        <v>345324</v>
+        <v>348895</v>
       </c>
       <c r="H286" s="11">
-        <v>346662</v>
+        <v>350168</v>
       </c>
       <c r="I286" s="11">
-        <v>344994</v>
+        <v>348852</v>
       </c>
       <c r="J286" s="11">
-        <v>349056</v>
+        <v>352582</v>
       </c>
       <c r="K286" s="11">
-        <v>348482</v>
+        <v>352274</v>
       </c>
       <c r="L286" s="11">
-        <v>351100</v>
+        <v>354766</v>
       </c>
       <c r="M286" s="11">
-        <v>348262</v>
+        <v>351625</v>
       </c>
       <c r="N286" s="3">
-        <v>345408</v>
+        <v>348773</v>
       </c>
     </row>
     <row r="287" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A287" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B287" s="11">
-        <v>329253</v>
+        <v>332040</v>
       </c>
       <c r="C287" s="11">
-        <v>328642</v>
+        <v>331478</v>
       </c>
       <c r="D287" s="11">
-        <v>331758</v>
+        <v>334277</v>
       </c>
       <c r="E287" s="11">
-        <v>332384</v>
+        <v>335503</v>
       </c>
       <c r="F287" s="11">
-        <v>333745</v>
+        <v>337114</v>
       </c>
       <c r="G287" s="11">
-        <v>335993</v>
+        <v>339351</v>
       </c>
       <c r="H287" s="11">
-        <v>336943</v>
+        <v>340294</v>
       </c>
       <c r="I287" s="11">
-        <v>332672</v>
+        <v>336645</v>
       </c>
       <c r="J287" s="11">
-        <v>339023</v>
+        <v>342537</v>
       </c>
       <c r="K287" s="11">
-        <v>336925</v>
+        <v>340828</v>
       </c>
       <c r="L287" s="11">
-        <v>338428</v>
+        <v>342205</v>
       </c>
       <c r="M287" s="11">
-        <v>335152</v>
+        <v>338535</v>
       </c>
       <c r="N287" s="3">
-        <v>334243</v>
+        <v>337567</v>
       </c>
     </row>
     <row r="288" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A288" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B288" s="11">
-        <v>12654</v>
+        <v>12661</v>
       </c>
       <c r="C288" s="11">
-        <v>13635</v>
+        <v>13859</v>
       </c>
       <c r="D288" s="11">
-        <v>11224</v>
+        <v>11200</v>
       </c>
       <c r="E288" s="11">
-        <v>8405</v>
+        <v>8553</v>
       </c>
       <c r="F288" s="11">
-        <v>9316</v>
+        <v>9435</v>
       </c>
       <c r="G288" s="11">
-        <v>9331</v>
+        <v>9544</v>
       </c>
       <c r="H288" s="11">
-        <v>9719</v>
+        <v>9874</v>
       </c>
       <c r="I288" s="11">
-        <v>12322</v>
+        <v>12207</v>
       </c>
       <c r="J288" s="11">
-        <v>10033</v>
+        <v>10045</v>
       </c>
       <c r="K288" s="11">
-        <v>11557</v>
+        <v>11446</v>
       </c>
       <c r="L288" s="11">
-        <v>12672</v>
+        <v>12561</v>
       </c>
       <c r="M288" s="11">
-        <v>13110</v>
+        <v>13090</v>
       </c>
       <c r="N288" s="3">
-        <v>11165</v>
+        <v>11206</v>
       </c>
     </row>
     <row r="289" spans="1:14" s="8" customFormat="1" ht="14.1" customHeight="1">
       <c r="A289" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B289" s="12">
         <v>3.7</v>
       </c>
       <c r="C289" s="12">
         <v>4</v>
       </c>
       <c r="D289" s="12">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="E289" s="12">
         <v>2.5</v>
       </c>
       <c r="F289" s="12">
         <v>2.7</v>
       </c>
       <c r="G289" s="12">
         <v>2.7</v>
       </c>
       <c r="H289" s="12">
         <v>2.8</v>
       </c>
       <c r="I289" s="12">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
       <c r="J289" s="12">
-        <v>2.9</v>
+        <v>2.8</v>
       </c>
       <c r="K289" s="12">
-        <v>3.3</v>
+        <v>3.2</v>
       </c>
       <c r="L289" s="12">
-        <v>3.6</v>
+        <v>3.5</v>
       </c>
       <c r="M289" s="12">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
       <c r="N289" s="8">
         <v>3.2</v>
       </c>
     </row>
     <row r="290" spans="1:14" s="8" customFormat="1" ht="17.100000000000001" customHeight="1">
       <c r="A290" s="9"/>
       <c r="B290" s="12"/>
       <c r="C290" s="12"/>
       <c r="D290" s="12"/>
       <c r="E290" s="12"/>
       <c r="F290" s="12"/>
       <c r="G290" s="12"/>
       <c r="H290" s="12"/>
       <c r="I290" s="12"/>
       <c r="J290" s="12"/>
       <c r="K290" s="12"/>
       <c r="L290" s="12"/>
       <c r="M290" s="12"/>
       <c r="N290" s="12"/>
     </row>
     <row r="291" spans="1:14" s="4" customFormat="1" ht="14.1" customHeight="1">
       <c r="A291" s="5" t="s">
         <v>35</v>
       </c>
@@ -11931,693 +11931,693 @@
       </c>
       <c r="I291" s="6">
         <v>45139</v>
       </c>
       <c r="J291" s="6">
         <v>45170</v>
       </c>
       <c r="K291" s="6">
         <v>45200</v>
       </c>
       <c r="L291" s="6">
         <v>45231</v>
       </c>
       <c r="M291" s="6">
         <v>45261</v>
       </c>
       <c r="N291" s="6" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="292" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A292" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B292" s="11">
-        <v>67902</v>
+        <v>67932</v>
       </c>
       <c r="C292" s="11">
-        <v>67837</v>
+        <v>67914</v>
       </c>
       <c r="D292" s="11">
-        <v>68007</v>
+        <v>67975</v>
       </c>
       <c r="E292" s="11">
-        <v>67604</v>
+        <v>67715</v>
       </c>
       <c r="F292" s="11">
-        <v>68161</v>
+        <v>68316</v>
       </c>
       <c r="G292" s="11">
-        <v>68887</v>
+        <v>69050</v>
       </c>
       <c r="H292" s="11">
-        <v>69204</v>
+        <v>69357</v>
       </c>
       <c r="I292" s="11">
-        <v>68990</v>
+        <v>69229</v>
       </c>
       <c r="J292" s="11">
-        <v>69496</v>
+        <v>69655</v>
       </c>
       <c r="K292" s="11">
-        <v>69029</v>
+        <v>69247</v>
       </c>
       <c r="L292" s="11">
-        <v>69298</v>
+        <v>69488</v>
       </c>
       <c r="M292" s="11">
-        <v>68875</v>
+        <v>69008</v>
       </c>
       <c r="N292" s="3">
-        <v>68608</v>
+        <v>68741</v>
       </c>
     </row>
     <row r="293" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A293" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B293" s="11">
-        <v>65730</v>
+        <v>65763</v>
       </c>
       <c r="C293" s="11">
-        <v>65536</v>
+        <v>65580</v>
       </c>
       <c r="D293" s="11">
-        <v>66226</v>
+        <v>66202</v>
       </c>
       <c r="E293" s="11">
-        <v>66331</v>
+        <v>66423</v>
       </c>
       <c r="F293" s="11">
-        <v>66724</v>
+        <v>66866</v>
       </c>
       <c r="G293" s="11">
-        <v>67375</v>
+        <v>67512</v>
       </c>
       <c r="H293" s="11">
-        <v>67696</v>
+        <v>67830</v>
       </c>
       <c r="I293" s="11">
-        <v>67081</v>
+        <v>67347</v>
       </c>
       <c r="J293" s="11">
-        <v>67969</v>
+        <v>68132</v>
       </c>
       <c r="K293" s="11">
-        <v>67307</v>
+        <v>67548</v>
       </c>
       <c r="L293" s="11">
-        <v>67417</v>
+        <v>67630</v>
       </c>
       <c r="M293" s="11">
-        <v>66972</v>
+        <v>67113</v>
       </c>
       <c r="N293" s="3">
-        <v>66864</v>
+        <v>66996</v>
       </c>
     </row>
     <row r="294" spans="1:14" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A294" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B294" s="11">
-        <v>2172</v>
+        <v>2169</v>
       </c>
       <c r="C294" s="11">
-        <v>2301</v>
+        <v>2334</v>
       </c>
       <c r="D294" s="11">
-        <v>1781</v>
+        <v>1773</v>
       </c>
       <c r="E294" s="11">
-        <v>1273</v>
+        <v>1292</v>
       </c>
       <c r="F294" s="11">
-        <v>1437</v>
+        <v>1450</v>
       </c>
       <c r="G294" s="11">
-        <v>1512</v>
+        <v>1538</v>
       </c>
       <c r="H294" s="11">
-        <v>1508</v>
+        <v>1527</v>
       </c>
       <c r="I294" s="11">
-        <v>1909</v>
+        <v>1882</v>
       </c>
       <c r="J294" s="11">
-        <v>1527</v>
+        <v>1523</v>
       </c>
       <c r="K294" s="11">
-        <v>1722</v>
+        <v>1699</v>
       </c>
       <c r="L294" s="11">
-        <v>1881</v>
+        <v>1858</v>
       </c>
       <c r="M294" s="11">
-        <v>1903</v>
+        <v>1895</v>
       </c>
       <c r="N294" s="3">
-        <v>1744</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="295" spans="1:14" s="8" customFormat="1" ht="14.1" customHeight="1">
       <c r="A295" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B295" s="12">
         <v>3.2</v>
       </c>
       <c r="C295" s="12">
         <v>3.4</v>
       </c>
       <c r="D295" s="12">
         <v>2.6</v>
       </c>
       <c r="E295" s="12">
         <v>1.9</v>
       </c>
       <c r="F295" s="12">
         <v>2.1</v>
       </c>
       <c r="G295" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="H295" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="I295" s="12">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="J295" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="K295" s="12">
         <v>2.5</v>
       </c>
       <c r="L295" s="12">
         <v>2.7</v>
       </c>
       <c r="M295" s="12">
-        <v>2.8</v>
+        <v>2.7</v>
       </c>
       <c r="N295" s="8">
         <v>2.5</v>
       </c>
     </row>
     <row r="296" spans="1:14" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A296" s="9"/>
       <c r="B296" s="12"/>
       <c r="C296" s="12"/>
       <c r="D296" s="12"/>
       <c r="E296" s="12"/>
       <c r="F296" s="12"/>
       <c r="G296" s="12"/>
       <c r="H296" s="12"/>
       <c r="I296" s="12"/>
       <c r="J296" s="12"/>
       <c r="K296" s="12"/>
       <c r="L296" s="12"/>
       <c r="M296" s="12"/>
       <c r="N296" s="12"/>
     </row>
-    <row r="297" spans="1:14" s="4" customFormat="1" ht="12">
+    <row r="297" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A297" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B297" s="6">
         <v>44927</v>
       </c>
       <c r="C297" s="6">
         <v>44958</v>
       </c>
       <c r="D297" s="6">
         <v>44986</v>
       </c>
       <c r="E297" s="6">
         <v>45017</v>
       </c>
       <c r="F297" s="6">
         <v>45047</v>
       </c>
       <c r="G297" s="6">
         <v>45078</v>
       </c>
       <c r="H297" s="6">
         <v>45108</v>
       </c>
       <c r="I297" s="6">
         <v>45139</v>
       </c>
       <c r="J297" s="6">
         <v>45170</v>
       </c>
       <c r="K297" s="6">
         <v>45200</v>
       </c>
       <c r="L297" s="6">
         <v>45231</v>
       </c>
       <c r="M297" s="6">
         <v>45261</v>
       </c>
       <c r="N297" s="6" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="298" spans="1:14" s="4" customFormat="1" ht="12">
+    <row r="298" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A298" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B298" s="11">
-        <v>139457</v>
+        <v>140522</v>
       </c>
       <c r="C298" s="11">
-        <v>139690</v>
+        <v>140870</v>
       </c>
       <c r="D298" s="11">
-        <v>139947</v>
+        <v>140890</v>
       </c>
       <c r="E298" s="11">
-        <v>138851</v>
+        <v>140111</v>
       </c>
       <c r="F298" s="11">
-        <v>139968</v>
+        <v>141319</v>
       </c>
       <c r="G298" s="11">
-        <v>140890</v>
+        <v>142278</v>
       </c>
       <c r="H298" s="11">
-        <v>141321</v>
+        <v>142679</v>
       </c>
       <c r="I298" s="11">
-        <v>140593</v>
+        <v>142091</v>
       </c>
       <c r="J298" s="11">
-        <v>142251</v>
+        <v>143614</v>
       </c>
       <c r="K298" s="11">
-        <v>142012</v>
+        <v>143481</v>
       </c>
       <c r="L298" s="11">
-        <v>143194</v>
+        <v>144610</v>
       </c>
       <c r="M298" s="11">
-        <v>142019</v>
+        <v>143315</v>
       </c>
       <c r="N298" s="3">
-        <v>140850</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:14" s="4" customFormat="1" ht="12">
+        <v>142148</v>
+      </c>
+    </row>
+    <row r="299" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A299" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B299" s="11">
-        <v>134037</v>
+        <v>135100</v>
       </c>
       <c r="C299" s="11">
-        <v>133788</v>
+        <v>134871</v>
       </c>
       <c r="D299" s="11">
-        <v>135056</v>
+        <v>136011</v>
       </c>
       <c r="E299" s="11">
-        <v>135311</v>
+        <v>136510</v>
       </c>
       <c r="F299" s="11">
-        <v>135865</v>
+        <v>137164</v>
       </c>
       <c r="G299" s="11">
-        <v>136780</v>
+        <v>138075</v>
       </c>
       <c r="H299" s="11">
-        <v>137167</v>
+        <v>138459</v>
       </c>
       <c r="I299" s="11">
-        <v>135428</v>
+        <v>136974</v>
       </c>
       <c r="J299" s="11">
-        <v>138013</v>
+        <v>139372</v>
       </c>
       <c r="K299" s="11">
-        <v>137159</v>
+        <v>138676</v>
       </c>
       <c r="L299" s="11">
-        <v>137772</v>
+        <v>139236</v>
       </c>
       <c r="M299" s="11">
-        <v>136438</v>
+        <v>137743</v>
       </c>
       <c r="N299" s="3">
-        <v>136068</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:14" s="4" customFormat="1" ht="12">
+        <v>137349</v>
+      </c>
+    </row>
+    <row r="300" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A300" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B300" s="11">
-        <v>5420</v>
+        <v>5422</v>
       </c>
       <c r="C300" s="11">
-        <v>5902</v>
+        <v>5999</v>
       </c>
       <c r="D300" s="11">
-        <v>4891</v>
+        <v>4879</v>
       </c>
       <c r="E300" s="11">
-        <v>3540</v>
+        <v>3601</v>
       </c>
       <c r="F300" s="11">
-        <v>4103</v>
+        <v>4155</v>
       </c>
       <c r="G300" s="11">
-        <v>4110</v>
+        <v>4203</v>
       </c>
       <c r="H300" s="11">
-        <v>4154</v>
+        <v>4220</v>
       </c>
       <c r="I300" s="11">
-        <v>5165</v>
+        <v>5117</v>
       </c>
       <c r="J300" s="11">
-        <v>4238</v>
+        <v>4242</v>
       </c>
       <c r="K300" s="11">
-        <v>4853</v>
+        <v>4805</v>
       </c>
       <c r="L300" s="11">
-        <v>5422</v>
+        <v>5374</v>
       </c>
       <c r="M300" s="11">
-        <v>5581</v>
+        <v>5572</v>
       </c>
       <c r="N300" s="3">
-        <v>4782</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:14" s="4" customFormat="1" ht="12">
+        <v>4799</v>
+      </c>
+    </row>
+    <row r="301" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A301" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B301" s="12">
         <v>3.9</v>
       </c>
       <c r="C301" s="12">
-        <v>4.2</v>
+        <v>4.3</v>
       </c>
       <c r="D301" s="12">
         <v>3.5</v>
       </c>
       <c r="E301" s="12">
-        <v>2.5</v>
+        <v>2.6</v>
       </c>
       <c r="F301" s="12">
         <v>2.9</v>
       </c>
       <c r="G301" s="12">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="H301" s="12">
-        <v>2.9</v>
+        <v>3</v>
       </c>
       <c r="I301" s="12">
-        <v>3.7</v>
+        <v>3.6</v>
       </c>
       <c r="J301" s="12">
         <v>3</v>
       </c>
       <c r="K301" s="12">
-        <v>3.4</v>
+        <v>3.3</v>
       </c>
       <c r="L301" s="12">
-        <v>3.8</v>
+        <v>3.7</v>
       </c>
       <c r="M301" s="12">
         <v>3.9</v>
       </c>
       <c r="N301" s="8">
         <v>3.4</v>
       </c>
     </row>
-    <row r="302" spans="1:14" s="4" customFormat="1" ht="12"/>
-    <row r="303" spans="1:14" s="4" customFormat="1" ht="12">
+    <row r="302" spans="1:14" s="4" customFormat="1" ht="11.4"/>
+    <row r="303" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A303" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B303" s="6">
         <v>44927</v>
       </c>
       <c r="C303" s="6">
         <v>44958</v>
       </c>
       <c r="D303" s="6">
         <v>44986</v>
       </c>
       <c r="E303" s="6">
         <v>45017</v>
       </c>
       <c r="F303" s="6">
         <v>45047</v>
       </c>
       <c r="G303" s="6">
         <v>45078</v>
       </c>
       <c r="H303" s="6">
         <v>45108</v>
       </c>
       <c r="I303" s="6">
         <v>45139</v>
       </c>
       <c r="J303" s="6">
         <v>45170</v>
       </c>
       <c r="K303" s="6">
         <v>45200</v>
       </c>
       <c r="L303" s="6">
         <v>45231</v>
       </c>
       <c r="M303" s="6">
         <v>45261</v>
       </c>
       <c r="N303" s="6" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="304" spans="1:14" s="4" customFormat="1" ht="12">
+    <row r="304" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A304" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B304" s="11">
-        <v>432450</v>
+        <v>434282</v>
       </c>
       <c r="C304" s="11">
-        <v>432348</v>
+        <v>434492</v>
       </c>
       <c r="D304" s="11">
-        <v>433336</v>
+        <v>434785</v>
       </c>
       <c r="E304" s="11">
-        <v>430973</v>
+        <v>433369</v>
       </c>
       <c r="F304" s="11">
-        <v>433694</v>
+        <v>436358</v>
       </c>
       <c r="G304" s="11">
-        <v>437152</v>
+        <v>439891</v>
       </c>
       <c r="H304" s="11">
-        <v>439116</v>
+        <v>441781</v>
       </c>
       <c r="I304" s="11">
-        <v>437356</v>
+        <v>440529</v>
       </c>
       <c r="J304" s="11">
-        <v>441917</v>
+        <v>444626</v>
       </c>
       <c r="K304" s="11">
-        <v>440424</v>
+        <v>443500</v>
       </c>
       <c r="L304" s="11">
-        <v>443022</v>
+        <v>445926</v>
       </c>
       <c r="M304" s="11">
-        <v>439738</v>
+        <v>442272</v>
       </c>
       <c r="N304" s="3">
-        <v>436794</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:14" s="4" customFormat="1" ht="12">
+        <v>439317</v>
+      </c>
+    </row>
+    <row r="305" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A305" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B305" s="11">
-        <v>417760</v>
+        <v>419605</v>
       </c>
       <c r="C305" s="11">
-        <v>416677</v>
+        <v>418587</v>
       </c>
       <c r="D305" s="11">
-        <v>420726</v>
+        <v>422218</v>
       </c>
       <c r="E305" s="11">
-        <v>421495</v>
+        <v>423737</v>
       </c>
       <c r="F305" s="11">
-        <v>423524</v>
+        <v>426079</v>
       </c>
       <c r="G305" s="11">
-        <v>426810</v>
+        <v>429339</v>
       </c>
       <c r="H305" s="11">
-        <v>428420</v>
+        <v>430931</v>
       </c>
       <c r="I305" s="11">
-        <v>423515</v>
+        <v>426844</v>
       </c>
       <c r="J305" s="11">
-        <v>430744</v>
+        <v>433453</v>
       </c>
       <c r="K305" s="11">
-        <v>427563</v>
+        <v>430780</v>
       </c>
       <c r="L305" s="11">
-        <v>428995</v>
+        <v>432039</v>
       </c>
       <c r="M305" s="11">
-        <v>425330</v>
+        <v>427894</v>
       </c>
       <c r="N305" s="3">
-        <v>424297</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:14" s="4" customFormat="1" ht="12">
+        <v>426792</v>
+      </c>
+    </row>
+    <row r="306" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A306" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B306" s="11">
-        <v>14690</v>
+        <v>14677</v>
       </c>
       <c r="C306" s="11">
-        <v>15671</v>
+        <v>15905</v>
       </c>
       <c r="D306" s="11">
-        <v>12610</v>
+        <v>12567</v>
       </c>
       <c r="E306" s="11">
-        <v>9478</v>
+        <v>9632</v>
       </c>
       <c r="F306" s="11">
-        <v>10170</v>
+        <v>10279</v>
       </c>
       <c r="G306" s="11">
-        <v>10342</v>
+        <v>10552</v>
       </c>
       <c r="H306" s="11">
-        <v>10696</v>
+        <v>10850</v>
       </c>
       <c r="I306" s="11">
-        <v>13841</v>
+        <v>13685</v>
       </c>
       <c r="J306" s="11">
         <v>11173</v>
       </c>
       <c r="K306" s="11">
-        <v>12861</v>
+        <v>12720</v>
       </c>
       <c r="L306" s="11">
-        <v>14027</v>
+        <v>13887</v>
       </c>
       <c r="M306" s="11">
-        <v>14408</v>
+        <v>14378</v>
       </c>
       <c r="N306" s="3">
-        <v>12497</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:14" s="4" customFormat="1" ht="12">
+        <v>12525</v>
+      </c>
+    </row>
+    <row r="307" spans="1:14" s="4" customFormat="1" ht="11.4">
       <c r="A307" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B307" s="12">
         <v>3.4</v>
       </c>
       <c r="C307" s="12">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="D307" s="12">
         <v>2.9</v>
       </c>
       <c r="E307" s="12">
         <v>2.2000000000000002</v>
       </c>
       <c r="F307" s="12">
-        <v>2.2999999999999998</v>
+        <v>2.4</v>
       </c>
       <c r="G307" s="12">
         <v>2.4</v>
       </c>
       <c r="H307" s="12">
-        <v>2.4</v>
+        <v>2.5</v>
       </c>
       <c r="I307" s="12">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="J307" s="12">
         <v>2.5</v>
       </c>
       <c r="K307" s="12">
         <v>2.9</v>
       </c>
       <c r="L307" s="12">
-        <v>3.2</v>
+        <v>3.1</v>
       </c>
       <c r="M307" s="12">
         <v>3.3</v>
       </c>
       <c r="N307" s="8">
         <v>2.9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0" right="0" top="1.25" bottom="1" header="0.35" footer="0.25"/>
   <pageSetup orientation="landscape" horizontalDpi="4294967292" verticalDpi="200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;C&amp;"Futura Bk BT,Regular"&amp;12 RHODE ISLAND
 LOCAL AREA UNEMPLOYMENT STATISTICS 
 Not Seasonally Adjusted 
-2023&amp;R3/2025
+2023&amp;R4/2026
 </oddHeader>
     <oddFooter>&amp;R&amp;"Geometr231 BT,Roman"&amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="8" manualBreakCount="8">
     <brk id="32" max="16383" man="1"/>
     <brk id="68" max="16383" man="1"/>
     <brk id="104" max="16383" man="1"/>
     <brk id="140" max="16383" man="1"/>
     <brk id="176" max="16383" man="1"/>
     <brk id="212" max="16383" man="1"/>
     <brk id="248" max="16383" man="1"/>
     <brk id="278" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>