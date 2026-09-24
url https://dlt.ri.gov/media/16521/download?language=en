--- v0 (2025-10-13)
+++ v1 (2026-09-24)
@@ -1,100 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\excel\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="14_{719BAAC8-379A-4D9D-8E87-425EE32F30FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{679601E2-4516-4E83-AA77-F1F78A11B5D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="21480" yWindow="-120" windowWidth="21840" windowHeight="13740" xr2:uid="{147669F4-6065-42ED-B38F-88F8903E4D8B}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{E4051476-5A35-4154-A220-F1B6124AB2EB}"/>
   </bookViews>
   <sheets>
-    <sheet name="RI Wages Occupational 2024" sheetId="1" r:id="rId1"/>
+    <sheet name="RI Wages Occupational 2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'RI Wages Occupational 2024'!$A$8:$J$603</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'RI Wages Occupational 2025'!$A$7:$J$627</definedName>
+    <definedName name="alldata" localSheetId="0">#REF!</definedName>
     <definedName name="alldata">#REF!</definedName>
+    <definedName name="alled" localSheetId="0">#REF!</definedName>
     <definedName name="alled">#REF!</definedName>
+    <definedName name="allstem" localSheetId="0">#REF!</definedName>
     <definedName name="allstem">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'RI Wages Occupational 2024'!$A$1:$J$638</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'RI Wages Occupational 2024'!$1:$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'RI Wages Occupational 2025'!$A$1:$J$647</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'RI Wages Occupational 2025'!$1:$6</definedName>
+    <definedName name="sheet1" localSheetId="0">#REF!</definedName>
     <definedName name="sheet1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2020" uniqueCount="1275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2035" uniqueCount="1288">
   <si>
     <t>Rhode Island Department of Labor  &amp; Training</t>
   </si>
   <si>
     <t>Labor Market Information Division</t>
   </si>
   <si>
-    <t>Occupational Employment  &amp; Wage Statistics - May 2024</t>
+    <t>Occupational Employment  &amp; Wage Statistics - May 2025</t>
+  </si>
+  <si>
+    <t>All Industries Statewide
+Occupational Order</t>
   </si>
   <si>
     <t>SOC          CODE</t>
   </si>
   <si>
     <t>OCCUPATION</t>
   </si>
   <si>
     <t>ESTIMATED
 EMPLOYMENT</t>
   </si>
   <si>
     <t>MEAN WAGE</t>
   </si>
   <si>
     <t>ENTRY 
 WAGE</t>
   </si>
   <si>
     <t xml:space="preserve">  UPPER
   ENTRY 
   WAGE</t>
   </si>
   <si>
     <t>MEDIAN
@@ -112,3874 +123,3930 @@
     <t>EDUCATION 
 TITLE</t>
   </si>
   <si>
     <t>MEAN</t>
   </si>
   <si>
     <t>PCT10</t>
   </si>
   <si>
     <t>PCT25</t>
   </si>
   <si>
     <t>MEDIAN</t>
   </si>
   <si>
     <t>PCT75</t>
   </si>
   <si>
     <t>00-0000</t>
   </si>
   <si>
     <t>All Occupations</t>
   </si>
   <si>
+    <t>11-0000</t>
+  </si>
+  <si>
+    <t>Management Occupations</t>
+  </si>
+  <si>
+    <t>11-1011</t>
+  </si>
+  <si>
+    <t>Chief Executives</t>
+  </si>
+  <si>
+    <t>#</t>
+  </si>
+  <si>
+    <t>Bachelor's degree</t>
+  </si>
+  <si>
+    <t>11-1021</t>
+  </si>
+  <si>
+    <t>General &amp; Operations Managers</t>
+  </si>
+  <si>
+    <t>11-2011</t>
+  </si>
+  <si>
+    <t>Advertising &amp; Promotions Managers</t>
+  </si>
+  <si>
+    <t>11-2022</t>
+  </si>
+  <si>
+    <t>Sales Managers</t>
+  </si>
+  <si>
+    <t>11-2032</t>
+  </si>
+  <si>
+    <t>Public Relations Managers</t>
+  </si>
+  <si>
+    <t>11-2033</t>
+  </si>
+  <si>
+    <t>Fundraising Managers</t>
+  </si>
+  <si>
+    <t>11-3012</t>
+  </si>
+  <si>
+    <t>Administrative Services Managers</t>
+  </si>
+  <si>
+    <t>11-3013</t>
+  </si>
+  <si>
+    <t>Facilities Managers</t>
+  </si>
+  <si>
+    <t>11-3021</t>
+  </si>
+  <si>
+    <t>Computer &amp; Information Systems Managers</t>
+  </si>
+  <si>
+    <t>11-3031</t>
+  </si>
+  <si>
+    <t>Financial Managers</t>
+  </si>
+  <si>
+    <t>11-3051</t>
+  </si>
+  <si>
+    <t>Industrial Production Managers</t>
+  </si>
+  <si>
+    <t>11-3061</t>
+  </si>
+  <si>
+    <t>Purchasing Managers</t>
+  </si>
+  <si>
+    <t>11-3071</t>
+  </si>
+  <si>
+    <t>Transportation, Storage &amp;  Distribution Managers</t>
+  </si>
+  <si>
+    <t>High school diploma or equivalent</t>
+  </si>
+  <si>
+    <t>11-3111</t>
+  </si>
+  <si>
+    <t>Compensation &amp; Benefits Managers</t>
+  </si>
+  <si>
+    <t>11-3121</t>
+  </si>
+  <si>
+    <t>Human Resources Managers</t>
+  </si>
+  <si>
+    <t>11-3131</t>
+  </si>
+  <si>
+    <t>Training &amp; Development Managers</t>
+  </si>
+  <si>
+    <t>11-9021</t>
+  </si>
+  <si>
+    <t>Construction Managers</t>
+  </si>
+  <si>
+    <t>11-9031</t>
+  </si>
+  <si>
+    <t>Education &amp; Childcare Administrators, Preschool &amp; Daycare</t>
+  </si>
+  <si>
+    <t>11-9032</t>
+  </si>
+  <si>
+    <t>Education Administrators, Kindergarten through Secondary</t>
+  </si>
+  <si>
+    <t>Master's degree</t>
+  </si>
+  <si>
+    <t>11-9033</t>
+  </si>
+  <si>
+    <t>Education Administrators, Postsecondary</t>
+  </si>
+  <si>
+    <t>11-9039</t>
+  </si>
+  <si>
+    <t>Education Administrators, All Other</t>
+  </si>
+  <si>
+    <t>11-9041</t>
+  </si>
+  <si>
+    <t>Architectural &amp; Engineering Managers</t>
+  </si>
+  <si>
+    <t>11-9051</t>
+  </si>
+  <si>
+    <t>Food Service Managers</t>
+  </si>
+  <si>
+    <t>11-9072</t>
+  </si>
+  <si>
+    <t>Entertainment &amp; Recreation Managers, Except Gambling</t>
+  </si>
+  <si>
+    <t>11-9081</t>
+  </si>
+  <si>
+    <t>Lodging Managers</t>
+  </si>
+  <si>
+    <t>11-9111</t>
+  </si>
+  <si>
+    <t>Medical &amp; Health Services Managers</t>
+  </si>
+  <si>
+    <t>11-9121</t>
+  </si>
+  <si>
+    <t>Natural Sciences Managers</t>
+  </si>
+  <si>
+    <t>11-9131</t>
+  </si>
+  <si>
+    <t>Postmasters &amp; Mail Superintendents</t>
+  </si>
+  <si>
+    <t>11-9141</t>
+  </si>
+  <si>
+    <t>Property, Real Estate &amp;  Community Association Managers</t>
+  </si>
+  <si>
+    <t>11-9151</t>
+  </si>
+  <si>
+    <t>Social &amp; Community Service Managers</t>
+  </si>
+  <si>
+    <t>11-9161</t>
+  </si>
+  <si>
+    <t>Emergency Management Directors</t>
+  </si>
+  <si>
+    <t>11-9171</t>
+  </si>
+  <si>
+    <t>Funeral Home Managers</t>
+  </si>
+  <si>
+    <t>Associate's degree</t>
+  </si>
+  <si>
+    <t>11-9179</t>
+  </si>
+  <si>
+    <t>Personal Service Managers, All Other</t>
+  </si>
+  <si>
+    <t>11-9199</t>
+  </si>
+  <si>
+    <t>Managers, All Other</t>
+  </si>
+  <si>
+    <t>13-0000</t>
+  </si>
+  <si>
+    <t>Business &amp; Financial Operations Occupations</t>
+  </si>
+  <si>
+    <t>13-1011</t>
+  </si>
+  <si>
+    <t>Agents &amp; Business Managers of Artists, Performers &amp;  Athletes</t>
+  </si>
+  <si>
+    <t>*</t>
+  </si>
+  <si>
+    <t>13-1020</t>
+  </si>
+  <si>
+    <t>Buyers &amp; Purchasing Agents</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>13-1031</t>
+  </si>
+  <si>
+    <t>Claims Adjusters, Examiners &amp; Investigators</t>
+  </si>
+  <si>
+    <t>13-1041</t>
+  </si>
+  <si>
+    <t>Compliance Officers</t>
+  </si>
+  <si>
+    <t>13-1051</t>
+  </si>
+  <si>
+    <t>Cost Estimators</t>
+  </si>
+  <si>
+    <t>13-1071</t>
+  </si>
+  <si>
+    <t>Human Resources Specialists</t>
+  </si>
+  <si>
+    <t>13-1075</t>
+  </si>
+  <si>
+    <t>Labor Relations Specialists</t>
+  </si>
+  <si>
+    <t>13-1081</t>
+  </si>
+  <si>
+    <t>Logisticians</t>
+  </si>
+  <si>
+    <t>13-1082</t>
+  </si>
+  <si>
+    <t>Project Management Specialists</t>
+  </si>
+  <si>
+    <t>13-1111</t>
+  </si>
+  <si>
+    <t>Management Analysts</t>
+  </si>
+  <si>
+    <t>13-1121</t>
+  </si>
+  <si>
+    <t>Meeting, Convention &amp; Event Planners</t>
+  </si>
+  <si>
+    <t>13-1131</t>
+  </si>
+  <si>
+    <t>Fundraisers</t>
+  </si>
+  <si>
+    <t>13-1141</t>
+  </si>
+  <si>
+    <t>Compensation, Benefits &amp;  Job Analysis Specialists</t>
+  </si>
+  <si>
+    <t>13-1151</t>
+  </si>
+  <si>
+    <t>Training &amp; Development Specialists</t>
+  </si>
+  <si>
+    <t>13-1161</t>
+  </si>
+  <si>
+    <t>Market Research Analysts &amp; Marketing Specialists</t>
+  </si>
+  <si>
+    <t>13-1199</t>
+  </si>
+  <si>
+    <t>Business Operations Specialists, All Other</t>
+  </si>
+  <si>
     <t>13-2011</t>
   </si>
   <si>
     <t>Accountants &amp; Auditors</t>
   </si>
   <si>
-    <t>Bachelor's degree</t>
+    <t>13-2020</t>
+  </si>
+  <si>
+    <t>Property Appraisers &amp; Assessors</t>
+  </si>
+  <si>
+    <t>13-2031</t>
+  </si>
+  <si>
+    <t>Budget Analysts</t>
+  </si>
+  <si>
+    <t>13-2041</t>
+  </si>
+  <si>
+    <t>Credit Analysts</t>
+  </si>
+  <si>
+    <t>13-2051</t>
+  </si>
+  <si>
+    <t>Financial &amp; Investment Analysts</t>
+  </si>
+  <si>
+    <t>13-2052</t>
+  </si>
+  <si>
+    <t>Personal Financial Advisors</t>
+  </si>
+  <si>
+    <t>13-2053</t>
+  </si>
+  <si>
+    <t>Insurance Underwriters</t>
+  </si>
+  <si>
+    <t>13-2054</t>
+  </si>
+  <si>
+    <t>Financial Risk Specialists</t>
+  </si>
+  <si>
+    <t>13-2061</t>
+  </si>
+  <si>
+    <t>Financial Examiners</t>
+  </si>
+  <si>
+    <t>13-2071</t>
+  </si>
+  <si>
+    <t>Credit Counselors</t>
+  </si>
+  <si>
+    <t>13-2072</t>
+  </si>
+  <si>
+    <t>Loan Officers</t>
+  </si>
+  <si>
+    <t>13-2081</t>
+  </si>
+  <si>
+    <t>Tax Examiners &amp; Collectors &amp; Revenue Agents</t>
+  </si>
+  <si>
+    <t>13-2082</t>
+  </si>
+  <si>
+    <t>Tax Preparers</t>
+  </si>
+  <si>
+    <t>13-2099</t>
+  </si>
+  <si>
+    <t>Financial Specialists, All Other</t>
+  </si>
+  <si>
+    <t>15-0000</t>
+  </si>
+  <si>
+    <t>Computer &amp; Mathematical Occupations</t>
+  </si>
+  <si>
+    <t>15-1211</t>
+  </si>
+  <si>
+    <t>Computer Systems Analysts</t>
+  </si>
+  <si>
+    <t>15-1212</t>
+  </si>
+  <si>
+    <t>Information Security Analysts</t>
+  </si>
+  <si>
+    <t>15-1221</t>
+  </si>
+  <si>
+    <t>Computer &amp; Information Research Scientists</t>
+  </si>
+  <si>
+    <t>15-1231</t>
+  </si>
+  <si>
+    <t>Computer Network Support Specialists</t>
+  </si>
+  <si>
+    <t>15-1232</t>
+  </si>
+  <si>
+    <t>Computer User Support Specialists</t>
+  </si>
+  <si>
+    <t>Some college, no degree</t>
+  </si>
+  <si>
+    <t>15-1241</t>
+  </si>
+  <si>
+    <t>Computer Network Architects</t>
+  </si>
+  <si>
+    <t>15-1242</t>
+  </si>
+  <si>
+    <t>Database Administrators</t>
+  </si>
+  <si>
+    <t>15-1243</t>
+  </si>
+  <si>
+    <t>Database Architects</t>
+  </si>
+  <si>
+    <t>15-1244</t>
+  </si>
+  <si>
+    <t>Network &amp; Computer Systems Administrators</t>
+  </si>
+  <si>
+    <t>15-1251</t>
+  </si>
+  <si>
+    <t>Computer Programmers</t>
+  </si>
+  <si>
+    <t>15-1252</t>
+  </si>
+  <si>
+    <t>Software Developers</t>
+  </si>
+  <si>
+    <t>15-1253</t>
+  </si>
+  <si>
+    <t>Software Quality Assurance Analysts &amp; Testers</t>
+  </si>
+  <si>
+    <t>15-1254</t>
+  </si>
+  <si>
+    <t>Web Developers</t>
+  </si>
+  <si>
+    <t>15-1255</t>
+  </si>
+  <si>
+    <t>Web &amp; Digital Interface Designers</t>
+  </si>
+  <si>
+    <t>15-1299</t>
+  </si>
+  <si>
+    <t>Computer Occupations, All Other</t>
   </si>
   <si>
     <t>15-2011</t>
   </si>
   <si>
     <t>Actuaries</t>
   </si>
   <si>
-    <t>29-1291</t>
-[...8 lines deleted...]
-    <t>Master's degree</t>
+    <t>15-2021</t>
+  </si>
+  <si>
+    <t>Mathematicians</t>
+  </si>
+  <si>
+    <t>15-2031</t>
+  </si>
+  <si>
+    <t>Operations Research Analysts</t>
+  </si>
+  <si>
+    <t>15-2041</t>
+  </si>
+  <si>
+    <t>Statisticians</t>
+  </si>
+  <si>
+    <t>15-2051</t>
+  </si>
+  <si>
+    <t>Data Scientists</t>
+  </si>
+  <si>
+    <t>17-0000</t>
+  </si>
+  <si>
+    <t>Architecture &amp; Engineering Occupations</t>
+  </si>
+  <si>
+    <t>17-1011</t>
+  </si>
+  <si>
+    <t>Architects, Except Landscape and Naval</t>
+  </si>
+  <si>
+    <t>17-1012</t>
+  </si>
+  <si>
+    <t>Landscape Architects</t>
+  </si>
+  <si>
+    <t>17-1021</t>
+  </si>
+  <si>
+    <t>Cartographers &amp; Photogrammetrists</t>
+  </si>
+  <si>
+    <t>17-1022</t>
+  </si>
+  <si>
+    <t>Surveyors</t>
+  </si>
+  <si>
+    <t>17-2041</t>
+  </si>
+  <si>
+    <t>Chemical Engineers</t>
+  </si>
+  <si>
+    <t>17-2051</t>
+  </si>
+  <si>
+    <t>Civil Engineers</t>
+  </si>
+  <si>
+    <t>17-2061</t>
+  </si>
+  <si>
+    <t>Computer Hardware Engineers</t>
+  </si>
+  <si>
+    <t>17-2071</t>
+  </si>
+  <si>
+    <t>Electrical Engineers</t>
+  </si>
+  <si>
+    <t>17-2072</t>
+  </si>
+  <si>
+    <t>Electronics Engineers, Except Computer</t>
+  </si>
+  <si>
+    <t>17-2081</t>
+  </si>
+  <si>
+    <t>Environmental Engineers</t>
+  </si>
+  <si>
+    <t>17-2111</t>
+  </si>
+  <si>
+    <t>Health &amp; Safety Engineers, Except Mining Safety Engineers &amp; Inspectors</t>
+  </si>
+  <si>
+    <t>17-2112</t>
+  </si>
+  <si>
+    <t>Industrial Engineers</t>
+  </si>
+  <si>
+    <t>17-2131</t>
+  </si>
+  <si>
+    <t>Materials Engineers</t>
+  </si>
+  <si>
+    <t>17-2141</t>
+  </si>
+  <si>
+    <t>Mechanical Engineers</t>
+  </si>
+  <si>
+    <t>17-2199</t>
+  </si>
+  <si>
+    <t>Engineers, All Other</t>
+  </si>
+  <si>
+    <t>17-3011</t>
+  </si>
+  <si>
+    <t>Architectural &amp; Civil Drafters</t>
+  </si>
+  <si>
+    <t>17-3012</t>
+  </si>
+  <si>
+    <t>Electrical &amp; Electronics Drafters</t>
+  </si>
+  <si>
+    <t>17-3013</t>
+  </si>
+  <si>
+    <t>Mechanical Drafters</t>
+  </si>
+  <si>
+    <t>17-3019</t>
+  </si>
+  <si>
+    <t>Drafters, All Other</t>
+  </si>
+  <si>
+    <t>17-3022</t>
+  </si>
+  <si>
+    <t>Civil Engineering Technologists &amp; Technicians</t>
+  </si>
+  <si>
+    <t>17-3023</t>
+  </si>
+  <si>
+    <t>Electrical &amp; Electronic Engineering Technologists &amp; Technicians</t>
+  </si>
+  <si>
+    <t>17-3026</t>
+  </si>
+  <si>
+    <t>Industrial Engineering Technologists &amp; Technicians</t>
+  </si>
+  <si>
+    <t>17-3027</t>
+  </si>
+  <si>
+    <t>Mechanical Engineering Technologists &amp; Technicians</t>
+  </si>
+  <si>
+    <t>17-3028</t>
+  </si>
+  <si>
+    <t>Calibration Technologists &amp; Technicians</t>
+  </si>
+  <si>
+    <t>17-3029</t>
+  </si>
+  <si>
+    <t>Engineering Technologists &amp; Technicians, Except Drafters, All Other</t>
+  </si>
+  <si>
+    <t>17-3031</t>
+  </si>
+  <si>
+    <t>Surveying &amp; Mapping Technicians</t>
+  </si>
+  <si>
+    <t>19-0000</t>
+  </si>
+  <si>
+    <t>Life, Physical &amp; Social Science Occupations</t>
+  </si>
+  <si>
+    <t>19-1012</t>
+  </si>
+  <si>
+    <t>Food Scientists &amp; Technologists</t>
+  </si>
+  <si>
+    <t>19-1021</t>
+  </si>
+  <si>
+    <t>Biochemists &amp; Biophysicists</t>
+  </si>
+  <si>
+    <t>Doctoral or professional degree</t>
+  </si>
+  <si>
+    <t>19-1029</t>
+  </si>
+  <si>
+    <t>Biological Scientists, All Other</t>
+  </si>
+  <si>
+    <t>19-1031</t>
+  </si>
+  <si>
+    <t>Conservation Scientists</t>
+  </si>
+  <si>
+    <t>19-1032</t>
+  </si>
+  <si>
+    <t>Foresters</t>
+  </si>
+  <si>
+    <t>19-1042</t>
+  </si>
+  <si>
+    <t>Medical Scientists, Except Epidemiologists</t>
+  </si>
+  <si>
+    <t>19-1099</t>
+  </si>
+  <si>
+    <t>Life Scientists, All Other</t>
+  </si>
+  <si>
+    <t>19-2012</t>
+  </si>
+  <si>
+    <t>Physicists</t>
+  </si>
+  <si>
+    <t>19-2031</t>
+  </si>
+  <si>
+    <t>Chemists</t>
+  </si>
+  <si>
+    <t>19-2041</t>
+  </si>
+  <si>
+    <t>Environmental Scientists &amp; Specialists, Including Health</t>
+  </si>
+  <si>
+    <t>19-2042</t>
+  </si>
+  <si>
+    <t>Geoscientists, Except Hydrologists &amp; Geographers</t>
+  </si>
+  <si>
+    <t>19-2099</t>
+  </si>
+  <si>
+    <t>Physical Scientists, All Other</t>
+  </si>
+  <si>
+    <t>19-3022</t>
+  </si>
+  <si>
+    <t>Survey Researchers</t>
+  </si>
+  <si>
+    <t>19-3033</t>
+  </si>
+  <si>
+    <t>Clinical &amp; Counseling Psychologists</t>
+  </si>
+  <si>
+    <t>19-3034</t>
+  </si>
+  <si>
+    <t>School Psychologists</t>
+  </si>
+  <si>
+    <t>19-3039</t>
+  </si>
+  <si>
+    <t>Psychologists, All Other</t>
+  </si>
+  <si>
+    <t>19-3051</t>
+  </si>
+  <si>
+    <t>Urban &amp; Regional Planners</t>
+  </si>
+  <si>
+    <t>19-3099</t>
+  </si>
+  <si>
+    <t>Social Scientists &amp; Related Workers, All Other</t>
+  </si>
+  <si>
+    <t>19-4021</t>
+  </si>
+  <si>
+    <t>Biological Technicians</t>
+  </si>
+  <si>
+    <t>19-4031</t>
+  </si>
+  <si>
+    <t>Chemical Technicians</t>
+  </si>
+  <si>
+    <t>19-4042</t>
+  </si>
+  <si>
+    <t>Environmental Science &amp; Protection Technicians, Including Health</t>
+  </si>
+  <si>
+    <t>19-4061</t>
+  </si>
+  <si>
+    <t>Social Science Research Assistants</t>
+  </si>
+  <si>
+    <t>19-4071</t>
+  </si>
+  <si>
+    <t>Forest &amp; Conservation Technicians</t>
+  </si>
+  <si>
+    <t>19-4092</t>
+  </si>
+  <si>
+    <t>Forensic Science Technicians</t>
+  </si>
+  <si>
+    <t>19-4099</t>
+  </si>
+  <si>
+    <t>Life, Physical &amp; Social Science Technicians, All Other</t>
+  </si>
+  <si>
+    <t>19-5011</t>
+  </si>
+  <si>
+    <t>Occupational Health &amp; Safety Specialists</t>
+  </si>
+  <si>
+    <t>19-5012</t>
+  </si>
+  <si>
+    <t>Occupational Health &amp; Safety Technicians</t>
+  </si>
+  <si>
+    <t>21-0000</t>
+  </si>
+  <si>
+    <t>Community &amp; Social Service Occupations</t>
+  </si>
+  <si>
+    <t>21-1012</t>
+  </si>
+  <si>
+    <t>Educational, Guidance &amp; Career Counselors &amp; Advisors</t>
+  </si>
+  <si>
+    <t>21-1013</t>
+  </si>
+  <si>
+    <t>Marriage &amp; Family Therapists</t>
+  </si>
+  <si>
+    <t>21-1015</t>
+  </si>
+  <si>
+    <t>Rehabilitation Counselors</t>
+  </si>
+  <si>
+    <t>21-1018</t>
+  </si>
+  <si>
+    <t>Substance Abuse, Behavioral Disorder &amp; Mental Health Counselors</t>
+  </si>
+  <si>
+    <t>21-1021</t>
+  </si>
+  <si>
+    <t>Child, Family &amp; School Social Workers</t>
+  </si>
+  <si>
+    <t>21-1022</t>
+  </si>
+  <si>
+    <t>Healthcare Social Workers</t>
+  </si>
+  <si>
+    <t>21-1023</t>
+  </si>
+  <si>
+    <t>Mental Health &amp; Substance Abuse Social Workers</t>
+  </si>
+  <si>
+    <t>21-1029</t>
+  </si>
+  <si>
+    <t>Social Workers, All Other</t>
+  </si>
+  <si>
+    <t>21-1091</t>
+  </si>
+  <si>
+    <t>Health Education Specialists</t>
+  </si>
+  <si>
+    <t>21-1093</t>
+  </si>
+  <si>
+    <t>Social &amp; Human Service Assistants</t>
+  </si>
+  <si>
+    <t>21-1094</t>
+  </si>
+  <si>
+    <t>Community Health Workers</t>
+  </si>
+  <si>
+    <t>21-1099</t>
+  </si>
+  <si>
+    <t>Community &amp; Social Service Specialists, All Other</t>
+  </si>
+  <si>
+    <t>21-2011</t>
+  </si>
+  <si>
+    <t>Clergy</t>
+  </si>
+  <si>
+    <t>21-2021</t>
+  </si>
+  <si>
+    <t>Directors, Religious Activities &amp; Education</t>
+  </si>
+  <si>
+    <t>21-2099</t>
+  </si>
+  <si>
+    <t>Religious Workers, All Other</t>
+  </si>
+  <si>
+    <t>23-0000</t>
+  </si>
+  <si>
+    <t>Legal Occupations</t>
+  </si>
+  <si>
+    <t>23-1011</t>
+  </si>
+  <si>
+    <t>Lawyers</t>
+  </si>
+  <si>
+    <t>23-1022</t>
+  </si>
+  <si>
+    <t>Arbitrators, Mediators &amp; Conciliators</t>
+  </si>
+  <si>
+    <t>23-1023</t>
+  </si>
+  <si>
+    <t>Judges, Magistrate Judges &amp; Magistrates</t>
+  </si>
+  <si>
+    <t>23-2011</t>
+  </si>
+  <si>
+    <t>Paralegals &amp; Legal Assistants</t>
+  </si>
+  <si>
+    <t>23-2093</t>
+  </si>
+  <si>
+    <t>Title Examiners, Abstractors &amp; Searchers</t>
+  </si>
+  <si>
+    <t>23-2099</t>
+  </si>
+  <si>
+    <t>Legal Support Workers, All Other</t>
+  </si>
+  <si>
+    <t>25-0000</t>
+  </si>
+  <si>
+    <t>Educational Instruction &amp; Library Occupations</t>
+  </si>
+  <si>
+    <t>25-1011</t>
+  </si>
+  <si>
+    <t>Business Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1021</t>
+  </si>
+  <si>
+    <t>Computer Science Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1022</t>
+  </si>
+  <si>
+    <t>Mathematical Science Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1031</t>
+  </si>
+  <si>
+    <t>Architecture Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1032</t>
+  </si>
+  <si>
+    <t>Engineering Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1042</t>
+  </si>
+  <si>
+    <t>Biological Science Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1052</t>
+  </si>
+  <si>
+    <t>Chemistry Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1062</t>
+  </si>
+  <si>
+    <t>Area, Ethnic &amp; Cultural Studies Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1065</t>
+  </si>
+  <si>
+    <t>Political Science Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1066</t>
+  </si>
+  <si>
+    <t>Psychology Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1069</t>
+  </si>
+  <si>
+    <t>Social Sciences Teachers, Postsecondary, All Other</t>
+  </si>
+  <si>
+    <t>25-1071</t>
+  </si>
+  <si>
+    <t>Health Specialties Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1072</t>
+  </si>
+  <si>
+    <t>Nursing Instructors &amp; Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1081</t>
+  </si>
+  <si>
+    <t>Education Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1082</t>
+  </si>
+  <si>
+    <t>Library Science Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1111</t>
+  </si>
+  <si>
+    <t>Criminal Justice &amp; Law Enforcement Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1112</t>
+  </si>
+  <si>
+    <t>Law Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1113</t>
+  </si>
+  <si>
+    <t>Social Work Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1121</t>
+  </si>
+  <si>
+    <t>Art, Drama &amp; Music Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1122</t>
+  </si>
+  <si>
+    <t>Communications Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1123</t>
+  </si>
+  <si>
+    <t>English Language &amp; Literature Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1124</t>
+  </si>
+  <si>
+    <t>Foreign Language &amp; Literature Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1126</t>
+  </si>
+  <si>
+    <t>Philosophy &amp; Religion Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1192</t>
+  </si>
+  <si>
+    <t>Family &amp; Consumer Sciences Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1193</t>
+  </si>
+  <si>
+    <t>Recreation &amp; Fitness Studies Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1194</t>
+  </si>
+  <si>
+    <t>Career/Technical Education Teachers, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-1199</t>
+  </si>
+  <si>
+    <t>Postsecondary Teachers, All Other</t>
+  </si>
+  <si>
+    <t>25-2011</t>
+  </si>
+  <si>
+    <t>Preschool Teachers, Except Special Education</t>
+  </si>
+  <si>
+    <t>25-2012</t>
+  </si>
+  <si>
+    <t>Kindergarten Teachers, Except Special Education</t>
+  </si>
+  <si>
+    <t>25-2021</t>
+  </si>
+  <si>
+    <t>Elementary School Teachers, Except Special Education</t>
+  </si>
+  <si>
+    <t>25-2022</t>
+  </si>
+  <si>
+    <t>Middle School Teachers, Except Special &amp; Career/Technical Education</t>
+  </si>
+  <si>
+    <t>25-2023</t>
+  </si>
+  <si>
+    <t>Career/Technical Education Teachers, Middle School</t>
+  </si>
+  <si>
+    <t>25-2031</t>
+  </si>
+  <si>
+    <t>Secondary School Teachers, Except Special &amp; Career/Technical Education</t>
+  </si>
+  <si>
+    <t>25-2032</t>
+  </si>
+  <si>
+    <t>Career/Technical Education Teachers, Secondary School</t>
+  </si>
+  <si>
+    <t>25-2051</t>
+  </si>
+  <si>
+    <t>Special Education Teachers, Preschool</t>
+  </si>
+  <si>
+    <t>25-2052</t>
+  </si>
+  <si>
+    <t>Special Education Teachers, Kindergarten &amp; Elementary School</t>
+  </si>
+  <si>
+    <t>25-2057</t>
+  </si>
+  <si>
+    <t>Special Education Teachers, Middle School</t>
+  </si>
+  <si>
+    <t>25-2058</t>
+  </si>
+  <si>
+    <t>Special Education Teachers, Secondary School</t>
+  </si>
+  <si>
+    <t>25-2059</t>
+  </si>
+  <si>
+    <t>Special Education Teachers, All Other</t>
+  </si>
+  <si>
+    <t>25-3011</t>
+  </si>
+  <si>
+    <t>Adult Basic Education, Adult Secondary Education &amp; English as a Second Language Instructors</t>
+  </si>
+  <si>
+    <t>25-3021</t>
+  </si>
+  <si>
+    <t>Self-Enrichment Teachers</t>
+  </si>
+  <si>
+    <t>25-3031</t>
+  </si>
+  <si>
+    <t>Substitute Teachers, Short-Term</t>
+  </si>
+  <si>
+    <t>25-3041</t>
+  </si>
+  <si>
+    <t>Tutors</t>
+  </si>
+  <si>
+    <t>25-3099</t>
+  </si>
+  <si>
+    <t>Teachers &amp; Instructors, All Other</t>
+  </si>
+  <si>
+    <t>25-4011</t>
+  </si>
+  <si>
+    <t>Archivists</t>
+  </si>
+  <si>
+    <t>25-4012</t>
+  </si>
+  <si>
+    <t>Curators</t>
+  </si>
+  <si>
+    <t>25-4013</t>
+  </si>
+  <si>
+    <t>Museum Technicians &amp; Conservators</t>
+  </si>
+  <si>
+    <t>25-4022</t>
+  </si>
+  <si>
+    <t>Librarians &amp; Media Collections Specialists</t>
+  </si>
+  <si>
+    <t>25-4031</t>
+  </si>
+  <si>
+    <t>Library Technicians</t>
+  </si>
+  <si>
+    <t>Postsecondary nondegree award</t>
+  </si>
+  <si>
+    <t>25-9031</t>
+  </si>
+  <si>
+    <t>Instructional Coordinators</t>
+  </si>
+  <si>
+    <t>25-9044</t>
+  </si>
+  <si>
+    <t>Teaching Assistants, Postsecondary</t>
+  </si>
+  <si>
+    <t>25-9045</t>
+  </si>
+  <si>
+    <t>Teaching Assistants, Except Postsecondary</t>
+  </si>
+  <si>
+    <t>27-0000</t>
+  </si>
+  <si>
+    <t>Arts, Design, Entertainment, Sports &amp; Media Occupations</t>
+  </si>
+  <si>
+    <t>27-1011</t>
+  </si>
+  <si>
+    <t>Art Directors</t>
+  </si>
+  <si>
+    <t>27-1014</t>
+  </si>
+  <si>
+    <t>Special Effects Artists &amp; Animators</t>
+  </si>
+  <si>
+    <t>27-1021</t>
+  </si>
+  <si>
+    <t>Commercial &amp; Industrial Designers</t>
+  </si>
+  <si>
+    <t>27-1022</t>
+  </si>
+  <si>
+    <t>Fashion Designers</t>
+  </si>
+  <si>
+    <t>27-1023</t>
+  </si>
+  <si>
+    <t>Floral Designers</t>
+  </si>
+  <si>
+    <t>27-1024</t>
+  </si>
+  <si>
+    <t>Graphic Designers</t>
+  </si>
+  <si>
+    <t>27-1025</t>
+  </si>
+  <si>
+    <t>Interior Designers</t>
+  </si>
+  <si>
+    <t>27-1026</t>
+  </si>
+  <si>
+    <t>Merchandise Displayers &amp; Window Trimmers</t>
+  </si>
+  <si>
+    <t>27-2011</t>
+  </si>
+  <si>
+    <t>Actors</t>
+  </si>
+  <si>
+    <t>27-2012</t>
+  </si>
+  <si>
+    <t>Producers &amp; Directors</t>
+  </si>
+  <si>
+    <t>27-2021</t>
+  </si>
+  <si>
+    <t>Athletes &amp; Sports Competitors</t>
+  </si>
+  <si>
+    <t>No formal educational credential</t>
+  </si>
+  <si>
+    <t>27-2022</t>
+  </si>
+  <si>
+    <t>Coaches &amp; Scouts</t>
+  </si>
+  <si>
+    <t>27-2023</t>
+  </si>
+  <si>
+    <t>Umpires, Referees &amp; Other Sports Officials</t>
+  </si>
+  <si>
+    <t>27-2041</t>
+  </si>
+  <si>
+    <t>Music Directors &amp; Composers</t>
+  </si>
+  <si>
+    <t>27-2091</t>
+  </si>
+  <si>
+    <t>Disc Jockeys, Except Radio</t>
+  </si>
+  <si>
+    <t>27-2099</t>
+  </si>
+  <si>
+    <t>Entertainers &amp; Performers, Sports &amp; Related Workers, All Other</t>
+  </si>
+  <si>
+    <t>27-3011</t>
+  </si>
+  <si>
+    <t>Broadcast Announcers &amp; Radio Disc Jockeys</t>
+  </si>
+  <si>
+    <t>27-3023</t>
+  </si>
+  <si>
+    <t>News Analysts, Reporters &amp; Journalists</t>
+  </si>
+  <si>
+    <t>27-3031</t>
+  </si>
+  <si>
+    <t>Public Relations Specialists</t>
+  </si>
+  <si>
+    <t>27-3041</t>
+  </si>
+  <si>
+    <t>Editors</t>
+  </si>
+  <si>
+    <t>27-3042</t>
+  </si>
+  <si>
+    <t>Technical Writers</t>
+  </si>
+  <si>
+    <t>27-3043</t>
+  </si>
+  <si>
+    <t>Writers &amp; Authors</t>
+  </si>
+  <si>
+    <t>27-3091</t>
+  </si>
+  <si>
+    <t>Interpreters &amp; Translators</t>
+  </si>
+  <si>
+    <t>27-3092</t>
+  </si>
+  <si>
+    <t>Court Reporters &amp; Simultaneous Captioners</t>
+  </si>
+  <si>
+    <t>27-3099</t>
+  </si>
+  <si>
+    <t>Media &amp; Communication Workers, All Other</t>
+  </si>
+  <si>
+    <t>27-4011</t>
+  </si>
+  <si>
+    <t>Audio &amp; Video Technicians</t>
+  </si>
+  <si>
+    <t>27-4012</t>
+  </si>
+  <si>
+    <t>Broadcast Technicians</t>
+  </si>
+  <si>
+    <t>27-4014</t>
+  </si>
+  <si>
+    <t>Sound Engineering Technicians</t>
+  </si>
+  <si>
+    <t>27-4021</t>
+  </si>
+  <si>
+    <t>Photographers</t>
+  </si>
+  <si>
+    <t>27-4031</t>
+  </si>
+  <si>
+    <t>Camera Operators, Television, Video &amp; Film</t>
+  </si>
+  <si>
+    <t>29-0000</t>
+  </si>
+  <si>
+    <t>Healthcare Practitioners &amp; Technical Occupations</t>
+  </si>
+  <si>
+    <t>29-1011</t>
+  </si>
+  <si>
+    <t>Chiropractors</t>
+  </si>
+  <si>
+    <t>29-1021</t>
+  </si>
+  <si>
+    <t>Dentists, General</t>
+  </si>
+  <si>
+    <t>29-1022</t>
+  </si>
+  <si>
+    <t>Oral &amp; Maxillofacial Surgeons</t>
+  </si>
+  <si>
+    <t>29-1031</t>
+  </si>
+  <si>
+    <t>Dietitians &amp; Nutritionists</t>
+  </si>
+  <si>
+    <t>29-1041</t>
+  </si>
+  <si>
+    <t>Optometrists</t>
+  </si>
+  <si>
+    <t>29-1051</t>
+  </si>
+  <si>
+    <t>Pharmacists</t>
+  </si>
+  <si>
+    <t>29-1071</t>
+  </si>
+  <si>
+    <t>Physician Assistants</t>
+  </si>
+  <si>
+    <t>29-1081</t>
+  </si>
+  <si>
+    <t>Podiatrists</t>
+  </si>
+  <si>
+    <t>29-1122</t>
+  </si>
+  <si>
+    <t>Occupational Therapists</t>
+  </si>
+  <si>
+    <t>29-1123</t>
+  </si>
+  <si>
+    <t>Physical Therapists</t>
+  </si>
+  <si>
+    <t>29-1126</t>
+  </si>
+  <si>
+    <t>Respiratory Therapists</t>
+  </si>
+  <si>
+    <t>29-1127</t>
+  </si>
+  <si>
+    <t>Speech-Language Pathologists</t>
+  </si>
+  <si>
+    <t>29-1128</t>
+  </si>
+  <si>
+    <t>Exercise Physiologists</t>
+  </si>
+  <si>
+    <t>29-1129</t>
+  </si>
+  <si>
+    <t>Therapists, All Other</t>
+  </si>
+  <si>
+    <t>29-1131</t>
+  </si>
+  <si>
+    <t>Veterinarians</t>
+  </si>
+  <si>
+    <t>29-1141</t>
+  </si>
+  <si>
+    <t>Registered Nurses</t>
+  </si>
+  <si>
+    <t>29-1151</t>
+  </si>
+  <si>
+    <t>Nurse Anesthetists</t>
+  </si>
+  <si>
+    <t>29-1161</t>
+  </si>
+  <si>
+    <t>Nurse Midwives</t>
+  </si>
+  <si>
+    <t>29-1171</t>
+  </si>
+  <si>
+    <t>Nurse Practitioners</t>
+  </si>
+  <si>
+    <t>29-1181</t>
+  </si>
+  <si>
+    <t>Audiologists</t>
+  </si>
+  <si>
+    <t>29-1211</t>
+  </si>
+  <si>
+    <t>Anesthesiologists</t>
+  </si>
+  <si>
+    <t>29-1212</t>
+  </si>
+  <si>
+    <t>Cardiologists</t>
+  </si>
+  <si>
+    <t>29-1214</t>
+  </si>
+  <si>
+    <t>Emergency Medicine Physicians</t>
+  </si>
+  <si>
+    <t>29-1215</t>
+  </si>
+  <si>
+    <t>Family Medicine Physicians</t>
+  </si>
+  <si>
+    <t>29-1216</t>
+  </si>
+  <si>
+    <t>General Internal Medicine Physicians</t>
+  </si>
+  <si>
+    <t>29-1218</t>
+  </si>
+  <si>
+    <t>Obstetricians &amp; Gynecologists</t>
+  </si>
+  <si>
+    <t>29-1221</t>
+  </si>
+  <si>
+    <t>Pediatricians, General</t>
+  </si>
+  <si>
+    <t>29-1222</t>
+  </si>
+  <si>
+    <t>Physicians, Pathologists</t>
+  </si>
+  <si>
+    <t>29-1223</t>
+  </si>
+  <si>
+    <t>Psychiatrists</t>
+  </si>
+  <si>
+    <t>29-1229</t>
+  </si>
+  <si>
+    <t>Physicians, All Other</t>
+  </si>
+  <si>
+    <t>29-1241</t>
+  </si>
+  <si>
+    <t>Ophthalmologists, Except Pediatric</t>
+  </si>
+  <si>
+    <t>29-1249</t>
+  </si>
+  <si>
+    <t>Surgeons, All Other</t>
+  </si>
+  <si>
+    <t>29-1292</t>
+  </si>
+  <si>
+    <t>Dental Hygienists</t>
+  </si>
+  <si>
+    <t>29-1299</t>
+  </si>
+  <si>
+    <t>Healthcare Diagnosing or Treating Practitioners, All Other</t>
+  </si>
+  <si>
+    <t>29-2010</t>
+  </si>
+  <si>
+    <t>Clinical Laboratory Technologists &amp; Technicians</t>
+  </si>
+  <si>
+    <t>29-2031</t>
+  </si>
+  <si>
+    <t>Cardiovascular Technologists &amp; Technicians</t>
+  </si>
+  <si>
+    <t>29-2032</t>
+  </si>
+  <si>
+    <t>Diagnostic Medical Sonographers</t>
+  </si>
+  <si>
+    <t>29-2033</t>
+  </si>
+  <si>
+    <t>Nuclear Medicine Technologists</t>
+  </si>
+  <si>
+    <t>29-2034</t>
+  </si>
+  <si>
+    <t>Radiologic Technologists &amp; Technicians</t>
+  </si>
+  <si>
+    <t>29-2035</t>
+  </si>
+  <si>
+    <t>Magnetic Resonance Imaging Technologists</t>
+  </si>
+  <si>
+    <t>29-2042</t>
+  </si>
+  <si>
+    <t>Emergency Medical Technicians</t>
+  </si>
+  <si>
+    <t>29-2043</t>
+  </si>
+  <si>
+    <t>Paramedics</t>
+  </si>
+  <si>
+    <t>29-2051</t>
+  </si>
+  <si>
+    <t>Dietetic Technicians</t>
+  </si>
+  <si>
+    <t>29-2052</t>
+  </si>
+  <si>
+    <t>Pharmacy Technicians</t>
+  </si>
+  <si>
+    <t>29-2053</t>
+  </si>
+  <si>
+    <t>Psychiatric Technicians</t>
+  </si>
+  <si>
+    <t>29-2055</t>
+  </si>
+  <si>
+    <t>Surgical Technologists</t>
+  </si>
+  <si>
+    <t>29-2056</t>
+  </si>
+  <si>
+    <t>Veterinary Technologists &amp; Technicians</t>
+  </si>
+  <si>
+    <t>29-2057</t>
+  </si>
+  <si>
+    <t>Ophthalmic Medical Technicians</t>
+  </si>
+  <si>
+    <t>29-2061</t>
+  </si>
+  <si>
+    <t>Licensed Practical &amp; Licensed Vocational Nurses</t>
+  </si>
+  <si>
+    <t>29-2072</t>
+  </si>
+  <si>
+    <t>Medical Records Specialists</t>
+  </si>
+  <si>
+    <t>29-2081</t>
+  </si>
+  <si>
+    <t>Opticians, Dispensing</t>
+  </si>
+  <si>
+    <t>29-2091</t>
+  </si>
+  <si>
+    <t>Orthotists &amp; Prosthetists</t>
+  </si>
+  <si>
+    <t>29-2092</t>
+  </si>
+  <si>
+    <t>Hearing Aid Specialists</t>
+  </si>
+  <si>
+    <t>29-2099</t>
+  </si>
+  <si>
+    <t>Health Technologists &amp; Technicians, All Other</t>
+  </si>
+  <si>
+    <t>29-9021</t>
+  </si>
+  <si>
+    <t>Health Information Technologists &amp; Medical Registrars</t>
+  </si>
+  <si>
+    <t>29-9091</t>
+  </si>
+  <si>
+    <t>Athletic Trainers</t>
+  </si>
+  <si>
+    <t>29-9093</t>
+  </si>
+  <si>
+    <t>Surgical Assistants</t>
+  </si>
+  <si>
+    <t>29-9099</t>
+  </si>
+  <si>
+    <t>Healthcare Practitioners &amp; Technical Workers, All Other</t>
+  </si>
+  <si>
+    <t>31-0000</t>
+  </si>
+  <si>
+    <t>Healthcare Support Occupations</t>
+  </si>
+  <si>
+    <t>31-1120</t>
+  </si>
+  <si>
+    <t>Home Health &amp; Personal Care Aides</t>
+  </si>
+  <si>
+    <t>31-1131</t>
+  </si>
+  <si>
+    <t>Nursing Assistants</t>
+  </si>
+  <si>
+    <t>31-1132</t>
+  </si>
+  <si>
+    <t>Orderlies</t>
+  </si>
+  <si>
+    <t>31-1133</t>
+  </si>
+  <si>
+    <t>Psychiatric Aides</t>
+  </si>
+  <si>
+    <t>31-2011</t>
+  </si>
+  <si>
+    <t>Occupational Therapy Assistants</t>
+  </si>
+  <si>
+    <t>31-2012</t>
+  </si>
+  <si>
+    <t>Occupational Therapy Aides</t>
+  </si>
+  <si>
+    <t>31-2021</t>
+  </si>
+  <si>
+    <t>Physical Therapist Assistants</t>
+  </si>
+  <si>
+    <t>31-2022</t>
+  </si>
+  <si>
+    <t>Physical Therapist Aides</t>
+  </si>
+  <si>
+    <t>31-9011</t>
+  </si>
+  <si>
+    <t>Massage Therapists</t>
+  </si>
+  <si>
+    <t>31-9091</t>
+  </si>
+  <si>
+    <t>Dental Assistants</t>
+  </si>
+  <si>
+    <t>31-9092</t>
+  </si>
+  <si>
+    <t>Medical Assistants</t>
+  </si>
+  <si>
+    <t>31-9093</t>
+  </si>
+  <si>
+    <t>Medical Equipment Preparers</t>
+  </si>
+  <si>
+    <t>31-9094</t>
+  </si>
+  <si>
+    <t>Medical Transcriptionists</t>
+  </si>
+  <si>
+    <t>31-9095</t>
+  </si>
+  <si>
+    <t>Pharmacy Aides</t>
+  </si>
+  <si>
+    <t>31-9096</t>
+  </si>
+  <si>
+    <t>Veterinary Assistants &amp; Laboratory Animal Caretakers</t>
+  </si>
+  <si>
+    <t>31-9097</t>
+  </si>
+  <si>
+    <t>Phlebotomists</t>
+  </si>
+  <si>
+    <t>31-9099</t>
+  </si>
+  <si>
+    <t>Healthcare Support Workers, All Other</t>
+  </si>
+  <si>
+    <t>33-0000</t>
+  </si>
+  <si>
+    <t>Protective Service Occupations</t>
+  </si>
+  <si>
+    <t>33-1012</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Police &amp; Detectives</t>
+  </si>
+  <si>
+    <t>33-1021</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Firefighting &amp; Prevention Workers</t>
+  </si>
+  <si>
+    <t>33-1091</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Security Workers</t>
+  </si>
+  <si>
+    <t>33-1099</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Protective Service Workers, All Other</t>
+  </si>
+  <si>
+    <t>33-2011</t>
+  </si>
+  <si>
+    <t>Firefighters</t>
+  </si>
+  <si>
+    <t>33-2021</t>
+  </si>
+  <si>
+    <t>Fire Inspectors &amp; Investigators</t>
+  </si>
+  <si>
+    <t>33-3021</t>
+  </si>
+  <si>
+    <t>Detectives &amp; Criminal Investigators</t>
+  </si>
+  <si>
+    <t>33-3051</t>
+  </si>
+  <si>
+    <t>Police &amp; Sheriff's Patrol Officers</t>
+  </si>
+  <si>
+    <t>33-9011</t>
+  </si>
+  <si>
+    <t>Animal Control Workers</t>
+  </si>
+  <si>
+    <t>33-9021</t>
+  </si>
+  <si>
+    <t>Private Detectives &amp; Investigators</t>
+  </si>
+  <si>
+    <t>33-9032</t>
+  </si>
+  <si>
+    <t>Security Guards</t>
+  </si>
+  <si>
+    <t>33-9091</t>
+  </si>
+  <si>
+    <t>Crossing Guards &amp; Flaggers</t>
+  </si>
+  <si>
+    <t>33-9092</t>
+  </si>
+  <si>
+    <t>Lifeguards, Ski Patrol &amp; Other Recreational Protective Service Workers</t>
+  </si>
+  <si>
+    <t>33-9093</t>
+  </si>
+  <si>
+    <t>Transportation Security Screeners</t>
+  </si>
+  <si>
+    <t>33-9094</t>
+  </si>
+  <si>
+    <t>School Bus Monitors</t>
+  </si>
+  <si>
+    <t>33-9099</t>
+  </si>
+  <si>
+    <t>Protective Service Workers, All Other</t>
+  </si>
+  <si>
+    <t>35-0000</t>
+  </si>
+  <si>
+    <t>Food Preparation &amp; Serving Related Occupations</t>
+  </si>
+  <si>
+    <t>35-1011</t>
+  </si>
+  <si>
+    <t>Chefs &amp; Head Cooks</t>
+  </si>
+  <si>
+    <t>35-1012</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Food Preparation &amp; Serving Workers</t>
+  </si>
+  <si>
+    <t>35-2011</t>
+  </si>
+  <si>
+    <t>Cooks, Fast Food</t>
+  </si>
+  <si>
+    <t>35-2012</t>
+  </si>
+  <si>
+    <t>Cooks, Institution &amp; Cafeteria</t>
+  </si>
+  <si>
+    <t>35-2014</t>
+  </si>
+  <si>
+    <t>Cooks, Restaurant</t>
+  </si>
+  <si>
+    <t>35-2015</t>
+  </si>
+  <si>
+    <t>Cooks, Short Order</t>
+  </si>
+  <si>
+    <t>35-2021</t>
+  </si>
+  <si>
+    <t>Food Preparation Workers</t>
+  </si>
+  <si>
+    <t>35-3011</t>
+  </si>
+  <si>
+    <t>Bartenders</t>
+  </si>
+  <si>
+    <t>35-3023</t>
+  </si>
+  <si>
+    <t>Fast Food &amp; Counter Workers</t>
+  </si>
+  <si>
+    <t>35-3031</t>
+  </si>
+  <si>
+    <t>Waiters &amp; Waitresses</t>
+  </si>
+  <si>
+    <t>35-3041</t>
+  </si>
+  <si>
+    <t>Food Servers, Nonrestaurant</t>
+  </si>
+  <si>
+    <t>35-9011</t>
+  </si>
+  <si>
+    <t>Dining Room &amp; Cafeteria Attendants &amp; Bartender Helpers</t>
+  </si>
+  <si>
+    <t>35-9021</t>
+  </si>
+  <si>
+    <t>Dishwashers</t>
+  </si>
+  <si>
+    <t>35-9031</t>
+  </si>
+  <si>
+    <t>Hosts &amp; Hostesses, Restaurant, Lounge &amp; Coffee Shop</t>
+  </si>
+  <si>
+    <t>35-9099</t>
+  </si>
+  <si>
+    <t>Food Preparation &amp; Serving Related Workers, All Other</t>
+  </si>
+  <si>
+    <t>37-0000</t>
+  </si>
+  <si>
+    <t>Building &amp; Grounds Cleaning &amp; Maintenance Occupations</t>
+  </si>
+  <si>
+    <t>37-1011</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Housekeeping &amp; Janitorial Workers</t>
+  </si>
+  <si>
+    <t>37-1012</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Landscaping, Lawn Service &amp; Groundskeeping Workers</t>
+  </si>
+  <si>
+    <t>37-2011</t>
+  </si>
+  <si>
+    <t>Janitors &amp; Cleaners, Except Maids &amp; Housekeeping Cleaners</t>
+  </si>
+  <si>
+    <t>37-2012</t>
+  </si>
+  <si>
+    <t>Maids &amp; Housekeeping Cleaners</t>
+  </si>
+  <si>
+    <t>37-2021</t>
+  </si>
+  <si>
+    <t>Pest Control Workers</t>
+  </si>
+  <si>
+    <t>37-3011</t>
+  </si>
+  <si>
+    <t>Landscaping &amp; Groundskeeping Workers</t>
+  </si>
+  <si>
+    <t>37-3012</t>
+  </si>
+  <si>
+    <t>Pesticide H &amp;lers, Sprayers &amp; Applicators, Vegetation</t>
+  </si>
+  <si>
+    <t>37-3013</t>
+  </si>
+  <si>
+    <t>Tree Trimmers &amp; Pruners</t>
+  </si>
+  <si>
+    <t>39-0000</t>
+  </si>
+  <si>
+    <t>Personal Care &amp; Service Occupations</t>
+  </si>
+  <si>
+    <t>39-1013</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Gambling Services Workers</t>
+  </si>
+  <si>
+    <t>39-1014</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Entertainment &amp; Recreation Workers, Except Gambling Services</t>
+  </si>
+  <si>
+    <t>39-1022</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Personal Service Workers</t>
+  </si>
+  <si>
+    <t>39-2021</t>
+  </si>
+  <si>
+    <t>Animal Caretakers</t>
+  </si>
+  <si>
+    <t>39-3031</t>
+  </si>
+  <si>
+    <t>Ushers, Lobby Attendants &amp; Ticket Takers</t>
+  </si>
+  <si>
+    <t>39-3091</t>
+  </si>
+  <si>
+    <t>Amusement &amp; Recreation Attendants</t>
+  </si>
+  <si>
+    <t>39-3092</t>
+  </si>
+  <si>
+    <t>Costume Attendants</t>
+  </si>
+  <si>
+    <t>39-3093</t>
+  </si>
+  <si>
+    <t>Locker Room, Coatroom &amp; Dressing Room Attendants</t>
+  </si>
+  <si>
+    <t>39-4011</t>
+  </si>
+  <si>
+    <t>Embalmers</t>
+  </si>
+  <si>
+    <t>39-4021</t>
+  </si>
+  <si>
+    <t>Funeral Attendants</t>
+  </si>
+  <si>
+    <t>39-4031</t>
+  </si>
+  <si>
+    <t>Morticians, Undertakers &amp; Funeral Arrangers</t>
+  </si>
+  <si>
+    <t>39-5011</t>
+  </si>
+  <si>
+    <t>Barbers</t>
+  </si>
+  <si>
+    <t>39-5012</t>
+  </si>
+  <si>
+    <t>Hairdressers, Hairstylists &amp; Cosmetologists</t>
+  </si>
+  <si>
+    <t>39-5092</t>
+  </si>
+  <si>
+    <t>Manicurists &amp; Pedicurists</t>
+  </si>
+  <si>
+    <t>39-5094</t>
+  </si>
+  <si>
+    <t>Skincare Specialists</t>
+  </si>
+  <si>
+    <t>39-6011</t>
+  </si>
+  <si>
+    <t>Baggage Porters &amp; Bellhops</t>
+  </si>
+  <si>
+    <t>39-6012</t>
+  </si>
+  <si>
+    <t>Concierges</t>
+  </si>
+  <si>
+    <t>39-7010</t>
+  </si>
+  <si>
+    <t>Tour &amp; Travel Guides</t>
+  </si>
+  <si>
+    <t>39-9011</t>
+  </si>
+  <si>
+    <t>Childcare Workers</t>
+  </si>
+  <si>
+    <t>39-9031</t>
+  </si>
+  <si>
+    <t>Exercise Trainers &amp; Group Fitness Instructors</t>
+  </si>
+  <si>
+    <t>39-9032</t>
+  </si>
+  <si>
+    <t>Recreation Workers</t>
+  </si>
+  <si>
+    <t>39-9041</t>
+  </si>
+  <si>
+    <t>Residential Advisors</t>
+  </si>
+  <si>
+    <t>41-0000</t>
+  </si>
+  <si>
+    <t>Sales &amp; Related Occupations</t>
+  </si>
+  <si>
+    <t>41-1011</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Retail Sales Workers</t>
+  </si>
+  <si>
+    <t>41-1012</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Non-Retail Sales Workers</t>
+  </si>
+  <si>
+    <t>41-2011</t>
+  </si>
+  <si>
+    <t>Cashiers</t>
+  </si>
+  <si>
+    <t>41-2021</t>
+  </si>
+  <si>
+    <t>Counter &amp; Rental Clerks</t>
+  </si>
+  <si>
+    <t>41-2022</t>
+  </si>
+  <si>
+    <t>Parts Salespersons</t>
+  </si>
+  <si>
+    <t>41-2031</t>
+  </si>
+  <si>
+    <t>Retail Salespersons</t>
+  </si>
+  <si>
+    <t>41-3011</t>
+  </si>
+  <si>
+    <t>Advertising Sales Agents</t>
+  </si>
+  <si>
+    <t>41-3021</t>
+  </si>
+  <si>
+    <t>Insurance Sales Agents</t>
+  </si>
+  <si>
+    <t>41-3031</t>
+  </si>
+  <si>
+    <t>Securities, Commodities &amp; Financial Services Sales Agents</t>
+  </si>
+  <si>
+    <t>41-3041</t>
+  </si>
+  <si>
+    <t>Travel Agents</t>
+  </si>
+  <si>
+    <t>41-3091</t>
+  </si>
+  <si>
+    <t>Sales Representatives of Services, Except Advertising, Insurance, Financial Services &amp; Travel</t>
+  </si>
+  <si>
+    <t>41-4011</t>
+  </si>
+  <si>
+    <t>Sales Representatives, Wholesale &amp; Manufacturing, Technical &amp; Scientific Products</t>
+  </si>
+  <si>
+    <t>41-4012</t>
+  </si>
+  <si>
+    <t>Sales Representatives, Wholesale &amp; Manufacturing, Except Technical &amp; Scientific Products</t>
+  </si>
+  <si>
+    <t>41-9011</t>
+  </si>
+  <si>
+    <t>Demonstrators &amp; Product Promoters</t>
+  </si>
+  <si>
+    <t>41-9012</t>
+  </si>
+  <si>
+    <t>Models</t>
+  </si>
+  <si>
+    <t>41-9022</t>
+  </si>
+  <si>
+    <t>Real Estate Sales Agents</t>
+  </si>
+  <si>
+    <t>41-9031</t>
+  </si>
+  <si>
+    <t>Sales Engineers</t>
+  </si>
+  <si>
+    <t>41-9099</t>
+  </si>
+  <si>
+    <t>Sales &amp; Related Workers, All Other</t>
+  </si>
+  <si>
+    <t>43-0000</t>
+  </si>
+  <si>
+    <t>Office &amp; Administrative Support Occupations</t>
+  </si>
+  <si>
+    <t>43-1011</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Office &amp; Administrative Support Workers</t>
+  </si>
+  <si>
+    <t>43-2011</t>
+  </si>
+  <si>
+    <t>Switchboard Operators, Including Answering Service</t>
+  </si>
+  <si>
+    <t>43-3011</t>
+  </si>
+  <si>
+    <t>Bill &amp; Account Collectors</t>
+  </si>
+  <si>
+    <t>43-3021</t>
+  </si>
+  <si>
+    <t>Billing &amp; Posting Clerks</t>
+  </si>
+  <si>
+    <t>43-3031</t>
+  </si>
+  <si>
+    <t>Bookkeeping, Accounting &amp; Auditing Clerks</t>
+  </si>
+  <si>
+    <t>43-3051</t>
+  </si>
+  <si>
+    <t>Payroll &amp; Timekeeping Clerks</t>
+  </si>
+  <si>
+    <t>43-3061</t>
+  </si>
+  <si>
+    <t>Procurement Clerks</t>
+  </si>
+  <si>
+    <t>43-3071</t>
+  </si>
+  <si>
+    <t>Tellers</t>
+  </si>
+  <si>
+    <t>43-3099</t>
+  </si>
+  <si>
+    <t>Financial Clerks, All Other</t>
+  </si>
+  <si>
+    <t>43-4011</t>
+  </si>
+  <si>
+    <t>Brokerage Clerks</t>
+  </si>
+  <si>
+    <t>43-4031</t>
+  </si>
+  <si>
+    <t>Court, Municipal &amp; License Clerks</t>
+  </si>
+  <si>
+    <t>43-4051</t>
+  </si>
+  <si>
+    <t>Customer Service Representatives</t>
+  </si>
+  <si>
+    <t>43-4061</t>
+  </si>
+  <si>
+    <t>Eligibility Interviewers, Government Programs</t>
+  </si>
+  <si>
+    <t>43-4071</t>
+  </si>
+  <si>
+    <t>File Clerks</t>
+  </si>
+  <si>
+    <t>43-4081</t>
+  </si>
+  <si>
+    <t>Hotel, Motel &amp; Resort Desk Clerks</t>
+  </si>
+  <si>
+    <t>43-4111</t>
+  </si>
+  <si>
+    <t>Interviewers, Except Eligibility &amp; Loan</t>
+  </si>
+  <si>
+    <t>43-4121</t>
+  </si>
+  <si>
+    <t>Library Assistants, Clerical</t>
+  </si>
+  <si>
+    <t>43-4131</t>
+  </si>
+  <si>
+    <t>Loan Interviewers &amp; Clerks</t>
+  </si>
+  <si>
+    <t>43-4141</t>
+  </si>
+  <si>
+    <t>New Accounts Clerks</t>
+  </si>
+  <si>
+    <t>43-4151</t>
+  </si>
+  <si>
+    <t>Order Clerks</t>
+  </si>
+  <si>
+    <t>43-4161</t>
+  </si>
+  <si>
+    <t>Human Resources Assistants, Except Payroll &amp; Timekeeping</t>
+  </si>
+  <si>
+    <t>43-4171</t>
+  </si>
+  <si>
+    <t>Receptionists &amp; Information Clerks</t>
+  </si>
+  <si>
+    <t>43-4181</t>
+  </si>
+  <si>
+    <t>Reservation &amp; Transportation Ticket Agents &amp; Travel Clerks</t>
+  </si>
+  <si>
+    <t>43-4199</t>
+  </si>
+  <si>
+    <t>Information &amp; Record Clerks, All Other</t>
+  </si>
+  <si>
+    <t>43-5011</t>
+  </si>
+  <si>
+    <t>Cargo &amp; Freight Agents</t>
+  </si>
+  <si>
+    <t>43-5021</t>
+  </si>
+  <si>
+    <t>Couriers &amp; Messengers</t>
+  </si>
+  <si>
+    <t>43-5031</t>
+  </si>
+  <si>
+    <t>Public Safety Telecommunicators</t>
+  </si>
+  <si>
+    <t>43-5032</t>
+  </si>
+  <si>
+    <t>Dispatchers, Except Police, Fire &amp; Ambulance</t>
+  </si>
+  <si>
+    <t>43-5041</t>
+  </si>
+  <si>
+    <t>Meter Readers, Utilities</t>
+  </si>
+  <si>
+    <t>43-5051</t>
+  </si>
+  <si>
+    <t>Postal Service Clerks</t>
+  </si>
+  <si>
+    <t>43-5052</t>
+  </si>
+  <si>
+    <t>Postal Service Mail Carriers</t>
+  </si>
+  <si>
+    <t>43-5053</t>
+  </si>
+  <si>
+    <t>Postal Service Mail Sorters, Processors &amp; Processing Machine Operators</t>
+  </si>
+  <si>
+    <t>43-5061</t>
+  </si>
+  <si>
+    <t>Production, Planning &amp; Expediting Clerks</t>
+  </si>
+  <si>
+    <t>43-5071</t>
+  </si>
+  <si>
+    <t>Shipping, Receiving &amp; Inventory Clerks</t>
+  </si>
+  <si>
+    <t>43-5111</t>
+  </si>
+  <si>
+    <t>Weighers, Measurers, Checkers &amp; Samplers, Recordkeeping</t>
+  </si>
+  <si>
+    <t>43-6011</t>
+  </si>
+  <si>
+    <t>Executive Secretaries &amp; Executive Administrative Assistants</t>
+  </si>
+  <si>
+    <t>43-6012</t>
+  </si>
+  <si>
+    <t>Legal Secretaries &amp; Administrative Assistants</t>
+  </si>
+  <si>
+    <t>43-6013</t>
+  </si>
+  <si>
+    <t>Medical Secretaries &amp; Administrative Assistants</t>
+  </si>
+  <si>
+    <t>43-6014</t>
+  </si>
+  <si>
+    <t>Secretaries &amp; Administrative Assistants, Except Legal, Medical &amp; Executive</t>
+  </si>
+  <si>
+    <t>43-9021</t>
+  </si>
+  <si>
+    <t>Data Entry Keyers</t>
+  </si>
+  <si>
+    <t>43-9022</t>
+  </si>
+  <si>
+    <t>Word Processors &amp; Typists</t>
+  </si>
+  <si>
+    <t>43-9041</t>
+  </si>
+  <si>
+    <t>Insurance Claims &amp; Policy Processing Clerks</t>
+  </si>
+  <si>
+    <t>43-9051</t>
+  </si>
+  <si>
+    <t>Mail Clerks &amp; Mail Machine Operators, Except Postal Service</t>
+  </si>
+  <si>
+    <t>43-9061</t>
+  </si>
+  <si>
+    <t>Office Clerks, General</t>
+  </si>
+  <si>
+    <t>43-9071</t>
+  </si>
+  <si>
+    <t>Office Machine Operators, Except Computer</t>
+  </si>
+  <si>
+    <t>43-9081</t>
+  </si>
+  <si>
+    <t>Proofreaders &amp; Copy Markers</t>
+  </si>
+  <si>
+    <t>43-9199</t>
+  </si>
+  <si>
+    <t>Office &amp; Administrative Support Workers, All Other</t>
+  </si>
+  <si>
+    <t>45-0000</t>
+  </si>
+  <si>
+    <t>Farming, Fishing &amp; Forestry Occupations</t>
+  </si>
+  <si>
+    <t>45-1011</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Farming, Fishing &amp; Forestry Workers</t>
+  </si>
+  <si>
+    <t>45-2092</t>
+  </si>
+  <si>
+    <t>Farmworkers &amp; Laborers, Crop, Nursery &amp; Greenhouse</t>
+  </si>
+  <si>
+    <t>45-2093</t>
+  </si>
+  <si>
+    <t>Farmworkers, Farm, Ranch &amp; Aquacultural Animals</t>
+  </si>
+  <si>
+    <t>47-0000</t>
+  </si>
+  <si>
+    <t>Construction &amp; Extraction Occupations</t>
+  </si>
+  <si>
+    <t>47-1011</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Construction Trades &amp; Extraction Workers</t>
+  </si>
+  <si>
+    <t>47-2021</t>
+  </si>
+  <si>
+    <t>Brickmasons &amp; Blockmasons</t>
+  </si>
+  <si>
+    <t>47-2022</t>
+  </si>
+  <si>
+    <t>Stonemasons</t>
+  </si>
+  <si>
+    <t>47-2031</t>
+  </si>
+  <si>
+    <t>Carpenters</t>
+  </si>
+  <si>
+    <t>47-2044</t>
+  </si>
+  <si>
+    <t>Tile &amp; Stone Setters</t>
+  </si>
+  <si>
+    <t>47-2051</t>
+  </si>
+  <si>
+    <t>Cement Masons &amp; Concrete Finishers</t>
+  </si>
+  <si>
+    <t>47-2061</t>
+  </si>
+  <si>
+    <t>Construction Laborers</t>
+  </si>
+  <si>
+    <t>47-2071</t>
+  </si>
+  <si>
+    <t>Paving, Surfacing &amp; Tamping Equipment Operators</t>
+  </si>
+  <si>
+    <t>47-2073</t>
+  </si>
+  <si>
+    <t>Operating Engineers &amp; Other Construction Equipment Operators</t>
+  </si>
+  <si>
+    <t>47-2081</t>
+  </si>
+  <si>
+    <t>Drywall &amp; Ceiling Tile Installers</t>
+  </si>
+  <si>
+    <t>47-2111</t>
+  </si>
+  <si>
+    <t>Electricians</t>
+  </si>
+  <si>
+    <t>47-2121</t>
+  </si>
+  <si>
+    <t>Glaziers</t>
+  </si>
+  <si>
+    <t>47-2132</t>
+  </si>
+  <si>
+    <t>Insulation Workers, Mechanical</t>
+  </si>
+  <si>
+    <t>47-2141</t>
+  </si>
+  <si>
+    <t>Painters, Construction &amp; Maintenance</t>
+  </si>
+  <si>
+    <t>47-2152</t>
+  </si>
+  <si>
+    <t>Plumbers, Pipefitters &amp; Steamfitters</t>
+  </si>
+  <si>
+    <t>47-2181</t>
+  </si>
+  <si>
+    <t>Roofers</t>
+  </si>
+  <si>
+    <t>47-2211</t>
+  </si>
+  <si>
+    <t>Sheet Metal Workers</t>
+  </si>
+  <si>
+    <t>47-2221</t>
+  </si>
+  <si>
+    <t>Structural Iron &amp; Steel Workers</t>
+  </si>
+  <si>
+    <t>47-3012</t>
+  </si>
+  <si>
+    <t>Helpers--Carpenters</t>
+  </si>
+  <si>
+    <t>47-3013</t>
+  </si>
+  <si>
+    <t>Helpers--Electricians</t>
+  </si>
+  <si>
+    <t>47-3019</t>
+  </si>
+  <si>
+    <t>Helpers, Construction Trades, All Other</t>
+  </si>
+  <si>
+    <t>47-4011</t>
+  </si>
+  <si>
+    <t>Construction &amp; Building Inspectors</t>
+  </si>
+  <si>
+    <t>47-4031</t>
+  </si>
+  <si>
+    <t>Fence Erectors</t>
+  </si>
+  <si>
+    <t>47-4041</t>
+  </si>
+  <si>
+    <t>Hazardous Materials Removal Workers</t>
+  </si>
+  <si>
+    <t>47-4051</t>
+  </si>
+  <si>
+    <t>Highway Maintenance Workers</t>
+  </si>
+  <si>
+    <t>47-4071</t>
+  </si>
+  <si>
+    <t>Septic Tank Servicers &amp; Sewer Pipe Cleaners</t>
+  </si>
+  <si>
+    <t>47-5022</t>
+  </si>
+  <si>
+    <t>Excavating &amp; Loading Machine &amp; Dragline Operators, Surface Mining</t>
+  </si>
+  <si>
+    <t>49-0000</t>
+  </si>
+  <si>
+    <t>Installation, Maintenance &amp; Repair Occupations</t>
+  </si>
+  <si>
+    <t>49-1011</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Mechanics, Installers &amp; Repairers</t>
+  </si>
+  <si>
+    <t>49-2011</t>
+  </si>
+  <si>
+    <t>Computer, Automated Teller &amp; Office Machine Repairers</t>
+  </si>
+  <si>
+    <t>49-2022</t>
+  </si>
+  <si>
+    <t>Telecommunications Equipment Installers &amp; Repairers, Except Line Installers</t>
+  </si>
+  <si>
+    <t>49-2092</t>
+  </si>
+  <si>
+    <t>Electric Motor, Power Tool &amp; Related Repairers</t>
+  </si>
+  <si>
+    <t>49-2094</t>
+  </si>
+  <si>
+    <t>Electrical &amp; Electronics Repairers, Commercial &amp; Industrial Equipment</t>
+  </si>
+  <si>
+    <t>49-2095</t>
+  </si>
+  <si>
+    <t>Electrical &amp; Electronics Repairers, Powerhouse, Substation &amp; Relay</t>
+  </si>
+  <si>
+    <t>49-2097</t>
+  </si>
+  <si>
+    <t>Audiovisual Equipment Installers &amp; Repairers</t>
+  </si>
+  <si>
+    <t>49-2098</t>
+  </si>
+  <si>
+    <t>Security &amp; Fire Alarm Systems Installers</t>
+  </si>
+  <si>
+    <t>49-3011</t>
+  </si>
+  <si>
+    <t>Aircraft Mechanics &amp; Service Technicians</t>
+  </si>
+  <si>
+    <t>49-3021</t>
+  </si>
+  <si>
+    <t>Automotive Body &amp; Related Repairers</t>
+  </si>
+  <si>
+    <t>49-3023</t>
+  </si>
+  <si>
+    <t>Automotive Service Technicians &amp; Mechanics</t>
+  </si>
+  <si>
+    <t>49-3031</t>
+  </si>
+  <si>
+    <t>Bus &amp; Truck Mechanics &amp; Diesel Engine Specialists</t>
+  </si>
+  <si>
+    <t>49-3042</t>
+  </si>
+  <si>
+    <t>Mobile Heavy Equipment Mechanics, Except Engines</t>
+  </si>
+  <si>
+    <t>49-3051</t>
+  </si>
+  <si>
+    <t>Motorboat Mechanics &amp; Service Technicians</t>
+  </si>
+  <si>
+    <t>49-3053</t>
+  </si>
+  <si>
+    <t>Outdoor Power Equipment &amp; Other Small Engine Mechanics</t>
+  </si>
+  <si>
+    <t>49-3091</t>
+  </si>
+  <si>
+    <t>Bicycle Repairers</t>
+  </si>
+  <si>
+    <t>49-3093</t>
+  </si>
+  <si>
+    <t>Tire Repairers &amp; Changers</t>
+  </si>
+  <si>
+    <t>49-9011</t>
+  </si>
+  <si>
+    <t>Mechanical Door Repairers</t>
+  </si>
+  <si>
+    <t>49-9012</t>
+  </si>
+  <si>
+    <t>Control &amp; Valve Installers &amp; Repairers, Except Mechanical Door</t>
+  </si>
+  <si>
+    <t>49-9021</t>
+  </si>
+  <si>
+    <t>Heating, Air Conditioning &amp; Refrigeration Mechanics &amp; Installers</t>
+  </si>
+  <si>
+    <t>49-9031</t>
+  </si>
+  <si>
+    <t>Home Appliance Repairers</t>
+  </si>
+  <si>
+    <t>49-9041</t>
+  </si>
+  <si>
+    <t>Industrial Machinery Mechanics</t>
+  </si>
+  <si>
+    <t>49-9043</t>
+  </si>
+  <si>
+    <t>Maintenance Workers, Machinery</t>
+  </si>
+  <si>
+    <t>49-9051</t>
+  </si>
+  <si>
+    <t>Electrical Power-Line Installers &amp; Repairers</t>
+  </si>
+  <si>
+    <t>49-9052</t>
+  </si>
+  <si>
+    <t>Telecommunications Line Installers &amp; Repairers</t>
+  </si>
+  <si>
+    <t>49-9062</t>
+  </si>
+  <si>
+    <t>Medical Equipment Repairers</t>
+  </si>
+  <si>
+    <t>49-9069</t>
+  </si>
+  <si>
+    <t>Precision Instrument &amp; Equipment Repairers, All Other</t>
+  </si>
+  <si>
+    <t>49-9071</t>
+  </si>
+  <si>
+    <t>Maintenance &amp; Repair Workers, General</t>
+  </si>
+  <si>
+    <t>49-9081</t>
+  </si>
+  <si>
+    <t>Wind Turbine Service Technicians</t>
+  </si>
+  <si>
+    <t>49-9091</t>
+  </si>
+  <si>
+    <t>Coin, Vending &amp; Amusement Machine Servicers &amp; Repairers</t>
+  </si>
+  <si>
+    <t>49-9092</t>
+  </si>
+  <si>
+    <t>Commercial Divers</t>
+  </si>
+  <si>
+    <t>49-9094</t>
+  </si>
+  <si>
+    <t>Locksmiths &amp; Safe Repairers</t>
+  </si>
+  <si>
+    <t>49-9096</t>
+  </si>
+  <si>
+    <t>Riggers</t>
+  </si>
+  <si>
+    <t>49-9098</t>
+  </si>
+  <si>
+    <t>Helpers--Installation, Maintenance &amp; Repair Workers</t>
+  </si>
+  <si>
+    <t>49-9099</t>
+  </si>
+  <si>
+    <t>Installation, Maintenance &amp; Repair Workers, All Other</t>
+  </si>
+  <si>
+    <t>51-0000</t>
+  </si>
+  <si>
+    <t>Production Occupations</t>
+  </si>
+  <si>
+    <t>51-1011</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Production &amp; Operating Workers</t>
+  </si>
+  <si>
+    <t>51-2028</t>
+  </si>
+  <si>
+    <t>Electrical, Electronic &amp; Electromechanical Assemblers, Except Coil Winders, Tapers &amp; Finishers</t>
+  </si>
+  <si>
+    <t>51-2051</t>
+  </si>
+  <si>
+    <t>Fiberglass Laminators &amp; Fabricators</t>
+  </si>
+  <si>
+    <t>51-2090</t>
+  </si>
+  <si>
+    <t>Miscellaneous Assemblers &amp; Fabricators</t>
+  </si>
+  <si>
+    <t>51-3011</t>
+  </si>
+  <si>
+    <t>Bakers</t>
+  </si>
+  <si>
+    <t>51-3021</t>
+  </si>
+  <si>
+    <t>Butchers &amp; Meat Cutters</t>
+  </si>
+  <si>
+    <t>51-3022</t>
+  </si>
+  <si>
+    <t>Meat, Poultry &amp; Fish Cutters &amp; Trimmers</t>
+  </si>
+  <si>
+    <t>51-3023</t>
+  </si>
+  <si>
+    <t>Slaughterers &amp; Meat Packers</t>
+  </si>
+  <si>
+    <t>51-3092</t>
+  </si>
+  <si>
+    <t>Food Batchmakers</t>
+  </si>
+  <si>
+    <t>51-3099</t>
+  </si>
+  <si>
+    <t>Food Processing Workers, All Other</t>
+  </si>
+  <si>
+    <t>51-4021</t>
+  </si>
+  <si>
+    <t>Extruding &amp; Drawing Machine Setters, Operators &amp; Tenders, Metal &amp; Plastic</t>
+  </si>
+  <si>
+    <t>51-4031</t>
+  </si>
+  <si>
+    <t>Cutting, Punching &amp; Press Machine Setters, Operators &amp; Tenders, Metal &amp; Plastic</t>
+  </si>
+  <si>
+    <t>51-4033</t>
+  </si>
+  <si>
+    <t>Grinding, Lapping, Polishing &amp; Buffing Machine Tool Setters, Operators &amp; Tenders, Metal and Plastic</t>
+  </si>
+  <si>
+    <t>51-4041</t>
+  </si>
+  <si>
+    <t>Machinists</t>
+  </si>
+  <si>
+    <t>51-4052</t>
+  </si>
+  <si>
+    <t>Pourers &amp; Casters, Metal</t>
+  </si>
+  <si>
+    <t>51-4061</t>
+  </si>
+  <si>
+    <t>Model Makers, Metal &amp; Plastic</t>
+  </si>
+  <si>
+    <t>51-4072</t>
+  </si>
+  <si>
+    <t>Molding, Coremaking &amp; Casting Machine Setters, Operators &amp; Tenders, Metal &amp; Plastic</t>
+  </si>
+  <si>
+    <t>51-4081</t>
+  </si>
+  <si>
+    <t>Multiple Machine Tool Setters, Operators &amp; Tenders, Metal &amp; Plastic</t>
+  </si>
+  <si>
+    <t>51-4111</t>
+  </si>
+  <si>
+    <t>Tool &amp; Die Makers</t>
+  </si>
+  <si>
+    <t>51-4121</t>
+  </si>
+  <si>
+    <t>Welders, Cutters, Solderers &amp; Brazers</t>
+  </si>
+  <si>
+    <t>51-4122</t>
+  </si>
+  <si>
+    <t>Welding, Soldering &amp; Brazing Machine Setters, Operators &amp; Tenders</t>
+  </si>
+  <si>
+    <t>51-4193</t>
+  </si>
+  <si>
+    <t>Plating Machine Setters, Operators &amp; Tenders, Metal &amp; Plastic</t>
+  </si>
+  <si>
+    <t>51-5111</t>
+  </si>
+  <si>
+    <t>Prepress Technicians &amp; Workers</t>
+  </si>
+  <si>
+    <t>51-5112</t>
+  </si>
+  <si>
+    <t>Printing Press Operators</t>
+  </si>
+  <si>
+    <t>51-5113</t>
+  </si>
+  <si>
+    <t>Print Binding &amp; Finishing Workers</t>
+  </si>
+  <si>
+    <t>51-6011</t>
+  </si>
+  <si>
+    <t>Laundry &amp; Dry-Cleaning Workers</t>
+  </si>
+  <si>
+    <t>51-6021</t>
+  </si>
+  <si>
+    <t>Pressers, Textile, Garment &amp; Related Materials</t>
+  </si>
+  <si>
+    <t>51-6031</t>
+  </si>
+  <si>
+    <t>Sewing Machine Operators</t>
+  </si>
+  <si>
+    <t>51-6061</t>
+  </si>
+  <si>
+    <t>Textile Bleaching &amp; Dyeing Machine Operators &amp; Tenders</t>
+  </si>
+  <si>
+    <t>51-6062</t>
+  </si>
+  <si>
+    <t>Textile Cutting Machine Setters, Operators &amp; Tenders</t>
+  </si>
+  <si>
+    <t>51-6063</t>
+  </si>
+  <si>
+    <t>Textile Knitting &amp; Weaving Machine Setters, Operators &amp; Tenders</t>
+  </si>
+  <si>
+    <t>51-6064</t>
+  </si>
+  <si>
+    <t>Textile Winding, Twisting &amp; Drawing Out Machine Setters, Operators &amp; Tenders</t>
+  </si>
+  <si>
+    <t>51-6093</t>
+  </si>
+  <si>
+    <t>Upholsterers</t>
+  </si>
+  <si>
+    <t>51-6099</t>
+  </si>
+  <si>
+    <t>Textile, Apparel &amp; Furnishings Workers, All Other</t>
+  </si>
+  <si>
+    <t>51-7011</t>
+  </si>
+  <si>
+    <t>Cabinetmakers &amp; Bench Carpenters</t>
+  </si>
+  <si>
+    <t>51-7021</t>
+  </si>
+  <si>
+    <t>Furniture Finishers</t>
+  </si>
+  <si>
+    <t>51-7041</t>
+  </si>
+  <si>
+    <t>Sawing Machine Setters, Operators &amp; Tenders, Wood</t>
+  </si>
+  <si>
+    <t>51-7042</t>
+  </si>
+  <si>
+    <t>Woodworking Machine Setters, Operators &amp; Tenders, Except Sawing</t>
+  </si>
+  <si>
+    <t>51-8013</t>
+  </si>
+  <si>
+    <t>Power Plant Operators</t>
+  </si>
+  <si>
+    <t>51-8021</t>
+  </si>
+  <si>
+    <t>Stationary Engineers &amp; Boiler Operators</t>
+  </si>
+  <si>
+    <t>51-8031</t>
+  </si>
+  <si>
+    <t>Water &amp; Wastewater Treatment Plant &amp; System Operators</t>
+  </si>
+  <si>
+    <t>51-9011</t>
+  </si>
+  <si>
+    <t>Chemical Equipment Operators &amp; Tenders</t>
+  </si>
+  <si>
+    <t>51-9012</t>
+  </si>
+  <si>
+    <t>Separating, Filtering, Clarifying, Precipitating &amp; Still Machine Setters, Operators &amp; Tenders</t>
+  </si>
+  <si>
+    <t>51-9022</t>
+  </si>
+  <si>
+    <t>Grinding &amp; Polishing Workers, Hand</t>
+  </si>
+  <si>
+    <t>51-9023</t>
+  </si>
+  <si>
+    <t>Mixing &amp; Blending Machine Setters, Operators &amp; Tenders</t>
+  </si>
+  <si>
+    <t>51-9031</t>
+  </si>
+  <si>
+    <t>Cutters &amp; Trimmers, Hand</t>
+  </si>
+  <si>
+    <t>51-9032</t>
+  </si>
+  <si>
+    <t>Cutting &amp; Slicing Machine Setters, Operators &amp; Tenders</t>
+  </si>
+  <si>
+    <t>51-9041</t>
+  </si>
+  <si>
+    <t>Extruding, Forming, Pressing &amp; Compacting Machine Setters, Operators &amp; Tenders</t>
+  </si>
+  <si>
+    <t>51-9061</t>
+  </si>
+  <si>
+    <t>Inspectors, Testers, Sorters, Samplers &amp; Weighers</t>
+  </si>
+  <si>
+    <t>51-9071</t>
+  </si>
+  <si>
+    <t>Jewelers &amp; Precious Stone &amp; Metal Workers</t>
+  </si>
+  <si>
+    <t>51-9081</t>
+  </si>
+  <si>
+    <t>Dental Laboratory Technicians</t>
+  </si>
+  <si>
+    <t>51-9082</t>
+  </si>
+  <si>
+    <t>Medical Appliance Technicians</t>
+  </si>
+  <si>
+    <t>51-9083</t>
+  </si>
+  <si>
+    <t>Ophthalmic Laboratory Technicians</t>
+  </si>
+  <si>
+    <t>51-9111</t>
+  </si>
+  <si>
+    <t>Packaging &amp; Filling Machine Operators &amp; Tenders</t>
+  </si>
+  <si>
+    <t>51-9124</t>
+  </si>
+  <si>
+    <t>Coating, Painting &amp; Spraying Machine Setters, Operators &amp; Tenders</t>
+  </si>
+  <si>
+    <t>51-9161</t>
+  </si>
+  <si>
+    <t>Computer Numerically Controlled Tool Operators</t>
+  </si>
+  <si>
+    <t>51-9162</t>
+  </si>
+  <si>
+    <t>Computer Numerically Controlled Tool Programmers</t>
   </si>
   <si>
     <t>51-9191</t>
   </si>
   <si>
     <t>Adhesive Bonding Machine Operators &amp; Tenders</t>
   </si>
   <si>
-    <t>High school diploma or equivalent</t>
-[...29 lines deleted...]
-    <t>Agents &amp; Business Managers of Artists, Performers &amp; Athletes</t>
+    <t>51-9192</t>
+  </si>
+  <si>
+    <t>Cleaning, Washing &amp; Metal Pickling Equipment Operators &amp; Tenders</t>
+  </si>
+  <si>
+    <t>51-9194</t>
+  </si>
+  <si>
+    <t>Etchers &amp; Engravers</t>
+  </si>
+  <si>
+    <t>51-9195</t>
+  </si>
+  <si>
+    <t>Molders, Shapers &amp; Casters, Except Metal &amp; Plastic</t>
+  </si>
+  <si>
+    <t>51-9196</t>
+  </si>
+  <si>
+    <t>Paper Goods Machine Setters, Operators &amp; Tenders</t>
+  </si>
+  <si>
+    <t>51-9198</t>
+  </si>
+  <si>
+    <t>Helpers--Production Workers</t>
+  </si>
+  <si>
+    <t>51-9199</t>
+  </si>
+  <si>
+    <t>Production Workers, All Other</t>
+  </si>
+  <si>
+    <t>53-0000</t>
+  </si>
+  <si>
+    <t>Transportation &amp; Material Moving Occupations</t>
+  </si>
+  <si>
+    <t>53-1041</t>
+  </si>
+  <si>
+    <t>Aircraft Cargo Handling Supervisors</t>
+  </si>
+  <si>
+    <t>53-1047</t>
+  </si>
+  <si>
+    <t>First-Line Supervisors of Transportation &amp; Material Moving Workers, Except Aircraft Cargo Handling Supervisors</t>
+  </si>
+  <si>
+    <t>53-2011</t>
+  </si>
+  <si>
+    <t>Airline Pilots, Copilots &amp; Flight Engineers</t>
+  </si>
+  <si>
+    <t>53-2012</t>
+  </si>
+  <si>
+    <t>Commercial Pilots</t>
   </si>
   <si>
     <t>53-2021</t>
   </si>
   <si>
     <t>Air Traffic Controllers</t>
   </si>
   <si>
-    <t>Associate's degree</t>
-[...113 lines deleted...]
-    <t>Audiologists</t>
+    <t>53-3031</t>
+  </si>
+  <si>
+    <t>Driver/Sales Workers</t>
+  </si>
+  <si>
+    <t>53-3032</t>
+  </si>
+  <si>
+    <t>Heavy and Tractor-Trailer Truck Drivers</t>
+  </si>
+  <si>
+    <t>53-3033</t>
+  </si>
+  <si>
+    <t>Light Truck Drivers</t>
+  </si>
+  <si>
+    <t>53-3051</t>
+  </si>
+  <si>
+    <t>Bus Drivers, School</t>
+  </si>
+  <si>
+    <t>53-3052</t>
+  </si>
+  <si>
+    <t>Bus Drivers, Transit &amp; Intercity</t>
+  </si>
+  <si>
+    <t>53-3053</t>
+  </si>
+  <si>
+    <t>Shuttle Drivers &amp; Chauffeurs</t>
+  </si>
+  <si>
+    <t>53-3099</t>
+  </si>
+  <si>
+    <t>Motor Vehicle Operators, All Other</t>
+  </si>
+  <si>
+    <t>53-4031</t>
+  </si>
+  <si>
+    <t>Railroad Conductors &amp; Yardmasters</t>
+  </si>
+  <si>
+    <t>53-5011</t>
+  </si>
+  <si>
+    <t>Sailors &amp; Marine Oilers</t>
+  </si>
+  <si>
+    <t>53-5021</t>
+  </si>
+  <si>
+    <t>Captains, Mates &amp; Pilots of Water Vessels</t>
+  </si>
+  <si>
+    <t>53-5031</t>
+  </si>
+  <si>
+    <t>Ship Engineers</t>
+  </si>
+  <si>
+    <t>53-6021</t>
+  </si>
+  <si>
+    <t>Parking Attendants</t>
   </si>
   <si>
     <t>53-6031</t>
   </si>
   <si>
     <t>Automotive &amp; Watercraft Service Attendants</t>
   </si>
   <si>
-    <t>49-3021</t>
-[...344 lines deleted...]
-    <t>Claims Adjusters, Examiners &amp; Investigators</t>
+    <t>53-6051</t>
+  </si>
+  <si>
+    <t>Transportation Inspectors</t>
+  </si>
+  <si>
+    <t>53-6099</t>
+  </si>
+  <si>
+    <t>Transportation Workers, All Other</t>
+  </si>
+  <si>
+    <t>53-7021</t>
+  </si>
+  <si>
+    <t>Crane &amp; Tower Operators</t>
+  </si>
+  <si>
+    <t>53-7051</t>
+  </si>
+  <si>
+    <t>Industrial Truck &amp; Tractor Operators</t>
   </si>
   <si>
     <t>53-7061</t>
   </si>
   <si>
     <t>Cleaners of Vehicles &amp; Equipment</t>
   </si>
   <si>
-    <t>51-9192</t>
-[...1324 lines deleted...]
-  <si>
     <t>53-7062</t>
   </si>
   <si>
     <t>Laborers &amp; Freight, Stock &amp; Material Movers, Hand</t>
   </si>
   <si>
-    <t>17-1012</t>
-[...124 lines deleted...]
-  <si>
     <t>53-7063</t>
   </si>
   <si>
     <t>Machine Feeders &amp; Offbearers</t>
   </si>
   <si>
-    <t>51-4041</t>
-[...478 lines deleted...]
-  <si>
     <t>53-7064</t>
   </si>
   <si>
     <t>Packers &amp; Packagers, Hand</t>
   </si>
   <si>
-    <t>47-2141</t>
-[...410 lines deleted...]
-    <t>Recreational Therapists</t>
+    <t>53-7065</t>
+  </si>
+  <si>
+    <t>Stockers &amp; Order Fillers</t>
   </si>
   <si>
     <t>53-7081</t>
   </si>
   <si>
     <t>Refuse &amp; Recyclable Material Collectors</t>
   </si>
   <si>
-    <t>29-1141</t>
-[...688 lines deleted...]
-  <si>
     <t>Education Code  &amp; Description</t>
   </si>
   <si>
     <t>1 Doctoral or professional degree</t>
   </si>
   <si>
     <t>5 Postsecondary non-degree award</t>
   </si>
   <si>
     <t>2 Master's degree</t>
   </si>
   <si>
     <t>6 Some college, no degree</t>
   </si>
   <si>
     <t>3 Bachelor's degree</t>
   </si>
   <si>
     <t>7 High school diploma or equivalent</t>
   </si>
   <si>
     <t>4 Associate's degree</t>
   </si>
   <si>
     <t>8 No formal educational credential</t>
   </si>
   <si>
     <t>indicates that a wage estimate is not available</t>
   </si>
   <si>
     <t>indicates that an employment estimate is not available</t>
   </si>
   <si>
     <t xml:space="preserve">indicates a wage equal to or greater than $115.00 per hour or $239,200 per year </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Please visit https://www.bls.gov/oes/ for more information regarding estimates and their methodology.</t>
   </si>
   <si>
     <t>The Rhode Island Labor Market Information Division (LMI) uses the 10th percentile of wages as a proxy for entry-level wage rates, the 25th percentile of wages as a proxy for upper entry-level wage and the 75th percentile of wages as a proxy for experienced-level wages. The percentile data contained in this report are official BLS estimates. Rhode Island has chosen to label these percentiles as entry, upper entry and experience. Similarly, data on the typical education codes was not collected as part of the OEWS Survey, and the data contained in this report has been appended by Rhode Island to offer supplementary information for our users.</t>
   </si>
   <si>
     <t>Annual salaries are reported for occupations with non-standard work weeks. 
 Wages for some occupations that do not generally work year-round, full-time, are reported either as hourly wages or annual salaries depending on how they are typically paid. For most occupations, annual wage estimates are calculated by multiplying mean or percentile hourly wage estimates by a “year-round, full time” figure of 2,080 hours (52 weeks x 40 hours) per year. These estimates, however, may not represent annual pay should the workers work more or less than 2,080 hours per year. Although OEWS publishes both annual and hourly wage estimates for most occupations, there are some occupations for which only annual or only hourly wages are published. For example, some workers such as teachers, pilots, and flight attendants are typically paid annual salaries, but work less than the usual 2,080 hours per year. Because the survey does not collect the actual number of hours worked, hourly wage rates cannot be derived from annual wage rates with any reasonable degree of confidence. Therefore, only annual wage estimates are published for these occupations. On the other hand, full-time, year-round work may not be typical in some occupations that are usually paid on an hourly basis, such as actors or musicians and singers. For these workers, only hourly wage estimates are published.</t>
   </si>
   <si>
-    <t>Published:  April 2025</t>
-[...111 lines deleted...]
-    <t>Transportation &amp; Material Moving Occupations</t>
+    <t>Published:  May 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.0"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.0"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -4074,20521 +4141,20697 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 3" xfId="3" xr:uid="{9CABFFFB-F2C6-43DC-8FE6-FB8FBE5D5C8C}"/>
+    <cellStyle name="Normal 3" xfId="4" xr:uid="{B024046A-7375-4B8E-B710-AFE75C3BFEF0}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bls.gov/oes/%20for%20more%20information%20regarding%20estimates%20and%20their%20methodology." TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB3DDC0D-B2BD-43C0-8799-BE5CF9C1C6F1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29F0F0CE-233D-43CE-8BFE-719A19D84897}">
   <sheetPr>
+    <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J649"/>
+  <dimension ref="A1:J657"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:A6"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.7109375" style="21" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="21"/>
+    <col min="1" max="1" width="7.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="101.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14.109375" style="22" customWidth="1"/>
+    <col min="4" max="4" width="10.88671875" style="28" customWidth="1"/>
+    <col min="5" max="5" width="9" style="28" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="10" style="28" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="12.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="31.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="47"/>
-[...10 lines deleted...]
-      <c r="A2" s="48" t="s">
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+    </row>
+    <row r="2" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="48"/>
-[...10 lines deleted...]
-      <c r="A3" s="47" t="s">
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+    </row>
+    <row r="3" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="47"/>
-[...10 lines deleted...]
-      <c r="A4" s="49" t="s">
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+    </row>
+    <row r="4" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="60"/>
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+    </row>
+    <row r="5" spans="1:10" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="61" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A6" s="61"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" s="2"/>
+    </row>
+    <row r="7" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="8">
+        <v>501340</v>
+      </c>
+      <c r="D7" s="9">
+        <v>34.57</v>
+      </c>
+      <c r="E7" s="9">
+        <v>15.61</v>
+      </c>
+      <c r="F7" s="9">
+        <v>19.12</v>
+      </c>
+      <c r="G7" s="9">
+        <v>27.3</v>
+      </c>
+      <c r="H7" s="9">
+        <v>40.96</v>
+      </c>
+      <c r="I7" s="10"/>
+      <c r="J7" s="11"/>
+    </row>
+    <row r="8" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="13">
+        <v>31890</v>
+      </c>
+      <c r="D8" s="14">
+        <v>70.849999999999994</v>
+      </c>
+      <c r="E8" s="15">
+        <v>33.36</v>
+      </c>
+      <c r="F8" s="9">
+        <v>44.95</v>
+      </c>
+      <c r="G8" s="9">
+        <v>61.51</v>
+      </c>
+      <c r="H8" s="9">
+        <v>84.86</v>
+      </c>
+      <c r="I8" s="10"/>
+      <c r="J8" s="11"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" s="16">
+        <v>460</v>
+      </c>
+      <c r="D9" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="18">
+        <v>54.79</v>
+      </c>
+      <c r="F9" s="18">
+        <v>87.15</v>
+      </c>
+      <c r="G9" s="18">
+        <v>113.15</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="19">
+        <v>3</v>
+      </c>
+      <c r="J9" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A10" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="16">
+        <v>9150</v>
+      </c>
+      <c r="D10" s="18">
+        <v>68.930000000000007</v>
+      </c>
+      <c r="E10" s="18">
+        <v>31.25</v>
+      </c>
+      <c r="F10" s="18">
+        <v>41.2</v>
+      </c>
+      <c r="G10" s="18">
+        <v>56.43</v>
+      </c>
+      <c r="H10" s="18">
+        <v>82.32</v>
+      </c>
+      <c r="I10" s="19">
+        <v>3</v>
+      </c>
+      <c r="J10" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A11" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="16">
+        <v>60</v>
+      </c>
+      <c r="D11" s="18">
+        <v>76.33</v>
+      </c>
+      <c r="E11" s="18">
+        <v>40.020000000000003</v>
+      </c>
+      <c r="F11" s="18">
+        <v>49.74</v>
+      </c>
+      <c r="G11" s="18">
+        <v>75.91</v>
+      </c>
+      <c r="H11" s="18">
+        <v>86.33</v>
+      </c>
+      <c r="I11" s="19">
+        <v>3</v>
+      </c>
+      <c r="J11" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A12" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" s="16">
+        <v>1120</v>
+      </c>
+      <c r="D12" s="18">
+        <v>77.959999999999994</v>
+      </c>
+      <c r="E12" s="18">
+        <v>43.71</v>
+      </c>
+      <c r="F12" s="18">
+        <v>53.36</v>
+      </c>
+      <c r="G12" s="18">
+        <v>74.5</v>
+      </c>
+      <c r="H12" s="18">
+        <v>95.82</v>
+      </c>
+      <c r="I12" s="19">
+        <v>3</v>
+      </c>
+      <c r="J12" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A13" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="16">
+        <v>210</v>
+      </c>
+      <c r="D13" s="18">
+        <v>78.510000000000005</v>
+      </c>
+      <c r="E13" s="18">
+        <v>40.1</v>
+      </c>
+      <c r="F13" s="18">
+        <v>52.11</v>
+      </c>
+      <c r="G13" s="18">
+        <v>75.040000000000006</v>
+      </c>
+      <c r="H13" s="18">
+        <v>96.81</v>
+      </c>
+      <c r="I13" s="19">
+        <v>3</v>
+      </c>
+      <c r="J13" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A14" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" s="16">
+        <v>220</v>
+      </c>
+      <c r="D14" s="18">
+        <v>79.92</v>
+      </c>
+      <c r="E14" s="18">
+        <v>47.67</v>
+      </c>
+      <c r="F14" s="18">
+        <v>60.02</v>
+      </c>
+      <c r="G14" s="18">
+        <v>74.989999999999995</v>
+      </c>
+      <c r="H14" s="18">
+        <v>84.51</v>
+      </c>
+      <c r="I14" s="19">
+        <v>3</v>
+      </c>
+      <c r="J14" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="16">
+        <v>780</v>
+      </c>
+      <c r="D15" s="18">
+        <v>66.91</v>
+      </c>
+      <c r="E15" s="18">
+        <v>38.43</v>
+      </c>
+      <c r="F15" s="18">
+        <v>51.01</v>
+      </c>
+      <c r="G15" s="18">
+        <v>62.01</v>
+      </c>
+      <c r="H15" s="18">
+        <v>79.290000000000006</v>
+      </c>
+      <c r="I15" s="19">
+        <v>3</v>
+      </c>
+      <c r="J15" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C16" s="16">
+        <v>470</v>
+      </c>
+      <c r="D16" s="18">
+        <v>57.31</v>
+      </c>
+      <c r="E16" s="18">
+        <v>36.6</v>
+      </c>
+      <c r="F16" s="18">
+        <v>43.22</v>
+      </c>
+      <c r="G16" s="18">
+        <v>51.21</v>
+      </c>
+      <c r="H16" s="18">
+        <v>64.760000000000005</v>
+      </c>
+      <c r="I16" s="19">
+        <v>3</v>
+      </c>
+      <c r="J16" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A17" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="16">
+        <v>1210</v>
+      </c>
+      <c r="D17" s="18">
+        <v>83.66</v>
+      </c>
+      <c r="E17" s="18">
+        <v>49.72</v>
+      </c>
+      <c r="F17" s="18">
+        <v>61.46</v>
+      </c>
+      <c r="G17" s="18">
+        <v>80.42</v>
+      </c>
+      <c r="H17" s="18">
+        <v>101.34</v>
+      </c>
+      <c r="I17" s="19">
+        <v>3</v>
+      </c>
+      <c r="J17" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A18" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="16">
+        <v>2570</v>
+      </c>
+      <c r="D18" s="18">
+        <v>87.21</v>
+      </c>
+      <c r="E18" s="18">
+        <v>46.72</v>
+      </c>
+      <c r="F18" s="18">
+        <v>62.98</v>
+      </c>
+      <c r="G18" s="18">
+        <v>80.260000000000005</v>
+      </c>
+      <c r="H18" s="18">
+        <v>105</v>
+      </c>
+      <c r="I18" s="19">
+        <v>3</v>
+      </c>
+      <c r="J18" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" s="16">
+        <v>940</v>
+      </c>
+      <c r="D19" s="18">
+        <v>63.76</v>
+      </c>
+      <c r="E19" s="18">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="F19" s="18">
+        <v>49.44</v>
+      </c>
+      <c r="G19" s="18">
+        <v>59.67</v>
+      </c>
+      <c r="H19" s="18">
+        <v>77.510000000000005</v>
+      </c>
+      <c r="I19" s="19">
+        <v>3</v>
+      </c>
+      <c r="J19" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A20" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="16">
+        <v>220</v>
+      </c>
+      <c r="D20" s="18">
+        <v>69.58</v>
+      </c>
+      <c r="E20" s="18">
+        <v>47.31</v>
+      </c>
+      <c r="F20" s="18">
+        <v>50.64</v>
+      </c>
+      <c r="G20" s="18">
+        <v>64.69</v>
+      </c>
+      <c r="H20" s="18">
+        <v>78.23</v>
+      </c>
+      <c r="I20" s="19">
+        <v>3</v>
+      </c>
+      <c r="J20" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A21" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="16">
+        <v>450</v>
+      </c>
+      <c r="D21" s="18">
+        <v>60.51</v>
+      </c>
+      <c r="E21" s="18">
+        <v>34.5</v>
+      </c>
+      <c r="F21" s="18">
+        <v>42.71</v>
+      </c>
+      <c r="G21" s="18">
+        <v>56.54</v>
+      </c>
+      <c r="H21" s="18">
+        <v>73.66</v>
+      </c>
+      <c r="I21" s="10">
+        <v>7</v>
+      </c>
+      <c r="J21" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A22" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="16">
+        <v>50</v>
+      </c>
+      <c r="D22" s="18">
+        <v>81.81</v>
+      </c>
+      <c r="E22" s="18">
+        <v>44.82</v>
+      </c>
+      <c r="F22" s="18">
+        <v>58.85</v>
+      </c>
+      <c r="G22" s="18">
+        <v>71.8</v>
+      </c>
+      <c r="H22" s="18">
+        <v>111.27</v>
+      </c>
+      <c r="I22" s="19">
+        <v>3</v>
+      </c>
+      <c r="J22" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A23" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="16">
+        <v>530</v>
+      </c>
+      <c r="D23" s="18">
+        <v>86.31</v>
+      </c>
+      <c r="E23" s="18">
+        <v>51.19</v>
+      </c>
+      <c r="F23" s="18">
+        <v>60.12</v>
+      </c>
+      <c r="G23" s="18">
+        <v>80.34</v>
+      </c>
+      <c r="H23" s="18">
+        <v>105.06</v>
+      </c>
+      <c r="I23" s="19">
+        <v>3</v>
+      </c>
+      <c r="J23" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="16">
+        <v>100</v>
+      </c>
+      <c r="D24" s="18">
+        <v>60.48</v>
+      </c>
+      <c r="E24" s="18">
+        <v>39.83</v>
+      </c>
+      <c r="F24" s="18">
+        <v>47.21</v>
+      </c>
+      <c r="G24" s="18">
+        <v>56.05</v>
+      </c>
+      <c r="H24" s="18">
+        <v>71.540000000000006</v>
+      </c>
+      <c r="I24" s="19">
+        <v>3</v>
+      </c>
+      <c r="J24" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A25" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="16">
+        <v>450</v>
+      </c>
+      <c r="D25" s="18">
+        <v>55.42</v>
+      </c>
+      <c r="E25" s="18">
+        <v>29.47</v>
+      </c>
+      <c r="F25" s="18">
+        <v>40.520000000000003</v>
+      </c>
+      <c r="G25" s="18">
+        <v>50</v>
+      </c>
+      <c r="H25" s="18">
+        <v>65.010000000000005</v>
+      </c>
+      <c r="I25" s="19">
+        <v>3</v>
+      </c>
+      <c r="J25" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A26" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="16">
+        <v>390</v>
+      </c>
+      <c r="D26" s="18">
+        <v>28.26</v>
+      </c>
+      <c r="E26" s="18">
+        <v>23.84</v>
+      </c>
+      <c r="F26" s="18">
+        <v>24.44</v>
+      </c>
+      <c r="G26" s="18">
+        <v>26.58</v>
+      </c>
+      <c r="H26" s="18">
+        <v>28.65</v>
+      </c>
+      <c r="I26" s="19">
+        <v>3</v>
+      </c>
+      <c r="J26" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A27" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="16">
+        <v>1160</v>
+      </c>
+      <c r="D27" s="20">
+        <v>118150</v>
+      </c>
+      <c r="E27" s="20">
+        <v>80530</v>
+      </c>
+      <c r="F27" s="20">
+        <v>103400</v>
+      </c>
+      <c r="G27" s="20">
+        <v>119980</v>
+      </c>
+      <c r="H27" s="20">
+        <v>129130</v>
+      </c>
+      <c r="I27" s="10">
+        <v>2</v>
+      </c>
+      <c r="J27" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A28" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="16">
+        <v>1140</v>
+      </c>
+      <c r="D28" s="18">
+        <v>64.42</v>
+      </c>
+      <c r="E28" s="18">
+        <v>36.24</v>
+      </c>
+      <c r="F28" s="18">
+        <v>40.479999999999997</v>
+      </c>
+      <c r="G28" s="18">
+        <v>51.21</v>
+      </c>
+      <c r="H28" s="18">
+        <v>83.18</v>
+      </c>
+      <c r="I28" s="10">
+        <v>2</v>
+      </c>
+      <c r="J28" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A29" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="16">
+        <v>70</v>
+      </c>
+      <c r="D29" s="18">
+        <v>46.46</v>
+      </c>
+      <c r="E29" s="18">
+        <v>22</v>
+      </c>
+      <c r="F29" s="18">
+        <v>24.12</v>
+      </c>
+      <c r="G29" s="18">
+        <v>45.18</v>
+      </c>
+      <c r="H29" s="18">
+        <v>62.73</v>
+      </c>
+      <c r="I29" s="19">
+        <v>3</v>
+      </c>
+      <c r="J29" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A30" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" s="16">
+        <v>370</v>
+      </c>
+      <c r="D30" s="18">
+        <v>88.42</v>
+      </c>
+      <c r="E30" s="18">
+        <v>59.81</v>
+      </c>
+      <c r="F30" s="18">
+        <v>66.13</v>
+      </c>
+      <c r="G30" s="18">
+        <v>84.57</v>
+      </c>
+      <c r="H30" s="18">
+        <v>102.65</v>
+      </c>
+      <c r="I30" s="19">
+        <v>3</v>
+      </c>
+      <c r="J30" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A31" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C31" s="16">
+        <v>760</v>
+      </c>
+      <c r="D31" s="18">
+        <v>40.549999999999997</v>
+      </c>
+      <c r="E31" s="18">
+        <v>29.66</v>
+      </c>
+      <c r="F31" s="18">
+        <v>30.51</v>
+      </c>
+      <c r="G31" s="18">
+        <v>39.83</v>
+      </c>
+      <c r="H31" s="18">
+        <v>45.8</v>
+      </c>
+      <c r="I31" s="10">
+        <v>7</v>
+      </c>
+      <c r="J31" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A32" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="16">
+        <v>40</v>
+      </c>
+      <c r="D32" s="18">
+        <v>42.73</v>
+      </c>
+      <c r="E32" s="18">
+        <v>18.670000000000002</v>
+      </c>
+      <c r="F32" s="18">
+        <v>31.55</v>
+      </c>
+      <c r="G32" s="18">
+        <v>42.67</v>
+      </c>
+      <c r="H32" s="18">
+        <v>51.46</v>
+      </c>
+      <c r="I32" s="19">
+        <v>3</v>
+      </c>
+      <c r="J32" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A33" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C33" s="16">
+        <v>110</v>
+      </c>
+      <c r="D33" s="18">
+        <v>47.1</v>
+      </c>
+      <c r="E33" s="18">
+        <v>31.73</v>
+      </c>
+      <c r="F33" s="18">
+        <v>37.549999999999997</v>
+      </c>
+      <c r="G33" s="18">
+        <v>51.26</v>
+      </c>
+      <c r="H33" s="18">
+        <v>56.66</v>
+      </c>
+      <c r="I33" s="10">
+        <v>7</v>
+      </c>
+      <c r="J33" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A34" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" s="16">
+        <v>3370</v>
+      </c>
+      <c r="D34" s="18">
+        <v>63.15</v>
+      </c>
+      <c r="E34" s="18">
+        <v>37.32</v>
+      </c>
+      <c r="F34" s="18">
+        <v>45.22</v>
+      </c>
+      <c r="G34" s="18">
+        <v>57.34</v>
+      </c>
+      <c r="H34" s="18">
+        <v>68.25</v>
+      </c>
+      <c r="I34" s="19">
+        <v>3</v>
+      </c>
+      <c r="J34" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A35" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" s="16">
+        <v>200</v>
+      </c>
+      <c r="D35" s="18">
+        <v>67.92</v>
+      </c>
+      <c r="E35" s="18">
+        <v>30.87</v>
+      </c>
+      <c r="F35" s="18">
+        <v>38.369999999999997</v>
+      </c>
+      <c r="G35" s="18">
+        <v>62.73</v>
+      </c>
+      <c r="H35" s="18">
+        <v>79.37</v>
+      </c>
+      <c r="I35" s="19">
+        <v>3</v>
+      </c>
+      <c r="J35" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A36" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="C36" s="16">
+        <v>40</v>
+      </c>
+      <c r="D36" s="18">
+        <v>49</v>
+      </c>
+      <c r="E36" s="18">
+        <v>43.21</v>
+      </c>
+      <c r="F36" s="18">
+        <v>45.5</v>
+      </c>
+      <c r="G36" s="18">
+        <v>48.03</v>
+      </c>
+      <c r="H36" s="18">
+        <v>49.8</v>
+      </c>
+      <c r="I36" s="10">
+        <v>7</v>
+      </c>
+      <c r="J36" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A37" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="16">
+        <v>730</v>
+      </c>
+      <c r="D37" s="18">
+        <v>42.26</v>
+      </c>
+      <c r="E37" s="18">
+        <v>28.32</v>
+      </c>
+      <c r="F37" s="18">
+        <v>30.24</v>
+      </c>
+      <c r="G37" s="18">
+        <v>38.590000000000003</v>
+      </c>
+      <c r="H37" s="18">
+        <v>48.9</v>
+      </c>
+      <c r="I37" s="10">
+        <v>7</v>
+      </c>
+      <c r="J37" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A38" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C38" s="16">
+        <v>1370</v>
+      </c>
+      <c r="D38" s="18">
+        <v>42.14</v>
+      </c>
+      <c r="E38" s="18">
+        <v>27.02</v>
+      </c>
+      <c r="F38" s="18">
+        <v>30.36</v>
+      </c>
+      <c r="G38" s="18">
+        <v>37.29</v>
+      </c>
+      <c r="H38" s="18">
+        <v>48.3</v>
+      </c>
+      <c r="I38" s="19">
+        <v>3</v>
+      </c>
+      <c r="J38" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A39" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C39" s="16">
+        <v>30</v>
+      </c>
+      <c r="D39" s="18">
+        <v>51.67</v>
+      </c>
+      <c r="E39" s="18">
+        <v>34.69</v>
+      </c>
+      <c r="F39" s="18">
+        <v>37.76</v>
+      </c>
+      <c r="G39" s="18">
+        <v>42.16</v>
+      </c>
+      <c r="H39" s="18">
+        <v>64.62</v>
+      </c>
+      <c r="I39" s="19">
+        <v>3</v>
+      </c>
+      <c r="J39" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A40" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="16">
+        <v>120</v>
+      </c>
+      <c r="D40" s="18">
+        <v>53.94</v>
+      </c>
+      <c r="E40" s="18">
+        <v>28.65</v>
+      </c>
+      <c r="F40" s="18">
+        <v>28.83</v>
+      </c>
+      <c r="G40" s="18">
+        <v>58.72</v>
+      </c>
+      <c r="H40" s="18">
+        <v>81.3</v>
+      </c>
+      <c r="I40" s="10">
+        <v>4</v>
+      </c>
+      <c r="J40" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A41" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" s="16">
+        <v>20</v>
+      </c>
+      <c r="D41" s="18">
+        <v>55.66</v>
+      </c>
+      <c r="E41" s="18">
+        <v>15.54</v>
+      </c>
+      <c r="F41" s="18">
+        <v>38.32</v>
+      </c>
+      <c r="G41" s="18">
+        <v>46.62</v>
+      </c>
+      <c r="H41" s="18">
+        <v>96.13</v>
+      </c>
+      <c r="I41" s="10">
+        <v>7</v>
+      </c>
+      <c r="J41" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A42" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" s="16">
+        <v>790</v>
+      </c>
+      <c r="D42" s="18">
+        <v>84.17</v>
+      </c>
+      <c r="E42" s="18">
+        <v>47.2</v>
+      </c>
+      <c r="F42" s="18">
+        <v>62.57</v>
+      </c>
+      <c r="G42" s="18">
+        <v>79.760000000000005</v>
+      </c>
+      <c r="H42" s="18">
+        <v>98.96</v>
+      </c>
+      <c r="I42" s="19">
+        <v>3</v>
+      </c>
+      <c r="J42" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A43" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" s="7">
+        <v>39120</v>
+      </c>
+      <c r="D43" s="14">
+        <v>46.19</v>
+      </c>
+      <c r="E43" s="15">
+        <v>25.96</v>
+      </c>
+      <c r="F43" s="9">
+        <v>31.75</v>
+      </c>
+      <c r="G43" s="9">
+        <v>41.46</v>
+      </c>
+      <c r="H43" s="9">
+        <v>55</v>
+      </c>
+      <c r="I43" s="10"/>
+      <c r="J43" s="11"/>
+    </row>
+    <row r="44" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="16">
+        <v>30</v>
+      </c>
+      <c r="D44" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E44" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="F44" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="G44" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="H44" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="I44" s="19">
+        <v>3</v>
+      </c>
+      <c r="J44" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A45" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D45" s="18">
+        <v>40.78</v>
+      </c>
+      <c r="E45" s="18">
+        <v>25</v>
+      </c>
+      <c r="F45" s="18">
+        <v>32</v>
+      </c>
+      <c r="G45" s="18">
+        <v>41.46</v>
+      </c>
+      <c r="H45" s="18">
+        <v>43.88</v>
+      </c>
+      <c r="I45" s="19">
+        <v>3</v>
+      </c>
+      <c r="J45" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A46" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="C46" s="16">
+        <v>1150</v>
+      </c>
+      <c r="D46" s="18">
+        <v>43.9</v>
+      </c>
+      <c r="E46" s="18">
+        <v>28.99</v>
+      </c>
+      <c r="F46" s="18">
+        <v>33.270000000000003</v>
+      </c>
+      <c r="G46" s="18">
+        <v>41.6</v>
+      </c>
+      <c r="H46" s="18">
+        <v>51.47</v>
+      </c>
+      <c r="I46" s="10">
+        <v>7</v>
+      </c>
+      <c r="J46" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A47" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="C47" s="16">
+        <v>970</v>
+      </c>
+      <c r="D47" s="18">
+        <v>45.1</v>
+      </c>
+      <c r="E47" s="18">
+        <v>28.85</v>
+      </c>
+      <c r="F47" s="18">
+        <v>35.840000000000003</v>
+      </c>
+      <c r="G47" s="18">
+        <v>42.13</v>
+      </c>
+      <c r="H47" s="18">
+        <v>52.93</v>
+      </c>
+      <c r="I47" s="19">
+        <v>3</v>
+      </c>
+      <c r="J47" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A48" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="C48" s="16">
+        <v>590</v>
+      </c>
+      <c r="D48" s="18">
+        <v>42.43</v>
+      </c>
+      <c r="E48" s="18">
+        <v>28.94</v>
+      </c>
+      <c r="F48" s="18">
+        <v>33.4</v>
+      </c>
+      <c r="G48" s="18">
+        <v>39.42</v>
+      </c>
+      <c r="H48" s="18">
+        <v>47.16</v>
+      </c>
+      <c r="I48" s="19">
+        <v>3</v>
+      </c>
+      <c r="J48" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A49" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="C49" s="16">
+        <v>3320</v>
+      </c>
+      <c r="D49" s="18">
+        <v>39.54</v>
+      </c>
+      <c r="E49" s="18">
+        <v>24.65</v>
+      </c>
+      <c r="F49" s="18">
+        <v>29.9</v>
+      </c>
+      <c r="G49" s="18">
+        <v>37.29</v>
+      </c>
+      <c r="H49" s="18">
+        <v>46.74</v>
+      </c>
+      <c r="I49" s="19">
+        <v>3</v>
+      </c>
+      <c r="J49" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A50" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="C50" s="16">
+        <v>410</v>
+      </c>
+      <c r="D50" s="18">
+        <v>45.98</v>
+      </c>
+      <c r="E50" s="18">
+        <v>16.440000000000001</v>
+      </c>
+      <c r="F50" s="18">
+        <v>29.68</v>
+      </c>
+      <c r="G50" s="18">
+        <v>42.32</v>
+      </c>
+      <c r="H50" s="18">
+        <v>66.78</v>
+      </c>
+      <c r="I50" s="19">
+        <v>3</v>
+      </c>
+      <c r="J50" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A51" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="C51" s="16">
+        <v>550</v>
+      </c>
+      <c r="D51" s="18">
+        <v>40.1</v>
+      </c>
+      <c r="E51" s="18">
+        <v>22.6</v>
+      </c>
+      <c r="F51" s="18">
+        <v>30.52</v>
+      </c>
+      <c r="G51" s="18">
+        <v>36.619999999999997</v>
+      </c>
+      <c r="H51" s="18">
+        <v>47.57</v>
+      </c>
+      <c r="I51" s="19">
+        <v>3</v>
+      </c>
+      <c r="J51" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A52" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="C52" s="16">
+        <v>3880</v>
+      </c>
+      <c r="D52" s="18">
+        <v>53.9</v>
+      </c>
+      <c r="E52" s="18">
+        <v>30.65</v>
+      </c>
+      <c r="F52" s="18">
+        <v>38.409999999999997</v>
+      </c>
+      <c r="G52" s="18">
+        <v>50.33</v>
+      </c>
+      <c r="H52" s="18">
+        <v>63.82</v>
+      </c>
+      <c r="I52" s="19">
+        <v>3</v>
+      </c>
+      <c r="J52" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A53" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="C53" s="16">
+        <v>4100</v>
+      </c>
+      <c r="D53" s="18">
+        <v>54.8</v>
+      </c>
+      <c r="E53" s="18">
+        <v>33.479999999999997</v>
+      </c>
+      <c r="F53" s="18">
+        <v>36.83</v>
+      </c>
+      <c r="G53" s="18">
+        <v>47.91</v>
+      </c>
+      <c r="H53" s="18">
+        <v>61.09</v>
+      </c>
+      <c r="I53" s="19">
+        <v>3</v>
+      </c>
+      <c r="J53" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A54" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="C54" s="16">
+        <v>890</v>
+      </c>
+      <c r="D54" s="18">
+        <v>29.44</v>
+      </c>
+      <c r="E54" s="18">
+        <v>17.5</v>
+      </c>
+      <c r="F54" s="18">
+        <v>22</v>
+      </c>
+      <c r="G54" s="18">
+        <v>28.8</v>
+      </c>
+      <c r="H54" s="18">
+        <v>31.53</v>
+      </c>
+      <c r="I54" s="19">
+        <v>3</v>
+      </c>
+      <c r="J54" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A55" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="C55" s="16">
+        <v>1000</v>
+      </c>
+      <c r="D55" s="18">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="E55" s="18">
+        <v>24.8</v>
+      </c>
+      <c r="F55" s="18">
+        <v>30.22</v>
+      </c>
+      <c r="G55" s="18">
+        <v>36.25</v>
+      </c>
+      <c r="H55" s="18">
+        <v>45.6</v>
+      </c>
+      <c r="I55" s="19">
+        <v>3</v>
+      </c>
+      <c r="J55" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A56" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="C56" s="16">
+        <v>300</v>
+      </c>
+      <c r="D56" s="18">
+        <v>45.4</v>
+      </c>
+      <c r="E56" s="18">
+        <v>28.58</v>
+      </c>
+      <c r="F56" s="18">
+        <v>32.07</v>
+      </c>
+      <c r="G56" s="18">
+        <v>38.619999999999997</v>
+      </c>
+      <c r="H56" s="18">
+        <v>52.42</v>
+      </c>
+      <c r="I56" s="19">
+        <v>3</v>
+      </c>
+      <c r="J56" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A57" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="C57" s="16">
+        <v>1130</v>
+      </c>
+      <c r="D57" s="18">
+        <v>42.19</v>
+      </c>
+      <c r="E57" s="18">
+        <v>22.32</v>
+      </c>
+      <c r="F57" s="18">
+        <v>27.94</v>
+      </c>
+      <c r="G57" s="18">
+        <v>36.5</v>
+      </c>
+      <c r="H57" s="18">
+        <v>52.37</v>
+      </c>
+      <c r="I57" s="19">
+        <v>3</v>
+      </c>
+      <c r="J57" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A58" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="C58" s="16">
+        <v>3210</v>
+      </c>
+      <c r="D58" s="18">
+        <v>43.03</v>
+      </c>
+      <c r="E58" s="18">
+        <v>23.57</v>
+      </c>
+      <c r="F58" s="18">
+        <v>30.42</v>
+      </c>
+      <c r="G58" s="18">
+        <v>41.46</v>
+      </c>
+      <c r="H58" s="18">
+        <v>49.68</v>
+      </c>
+      <c r="I58" s="19">
+        <v>3</v>
+      </c>
+      <c r="J58" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A59" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="C59" s="16">
+        <v>2240</v>
+      </c>
+      <c r="D59" s="18">
+        <v>45.12</v>
+      </c>
+      <c r="E59" s="18">
+        <v>24.93</v>
+      </c>
+      <c r="F59" s="18">
+        <v>31.29</v>
+      </c>
+      <c r="G59" s="18">
+        <v>42.37</v>
+      </c>
+      <c r="H59" s="18">
+        <v>55.4</v>
+      </c>
+      <c r="I59" s="19">
+        <v>3</v>
+      </c>
+      <c r="J59" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A60" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C60" s="16">
+        <v>6570</v>
+      </c>
+      <c r="D60" s="18">
+        <v>48.02</v>
+      </c>
+      <c r="E60" s="18">
+        <v>28.81</v>
+      </c>
+      <c r="F60" s="18">
+        <v>36.729999999999997</v>
+      </c>
+      <c r="G60" s="18">
+        <v>46.07</v>
+      </c>
+      <c r="H60" s="18">
+        <v>57.83</v>
+      </c>
+      <c r="I60" s="19">
+        <v>3</v>
+      </c>
+      <c r="J60" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A61" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="C61" s="16">
+        <v>280</v>
+      </c>
+      <c r="D61" s="18">
+        <v>38.159999999999997</v>
+      </c>
+      <c r="E61" s="18">
+        <v>19.7</v>
+      </c>
+      <c r="F61" s="18">
+        <v>30.11</v>
+      </c>
+      <c r="G61" s="18">
+        <v>36.49</v>
+      </c>
+      <c r="H61" s="18">
+        <v>50.03</v>
+      </c>
+      <c r="I61" s="19">
+        <v>3</v>
+      </c>
+      <c r="J61" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A62" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="C62" s="16">
+        <v>90</v>
+      </c>
+      <c r="D62" s="18">
+        <v>46.31</v>
+      </c>
+      <c r="E62" s="18">
+        <v>31.58</v>
+      </c>
+      <c r="F62" s="18">
+        <v>37.21</v>
+      </c>
+      <c r="G62" s="18">
+        <v>44.61</v>
+      </c>
+      <c r="H62" s="18">
+        <v>57.9</v>
+      </c>
+      <c r="I62" s="19">
+        <v>3</v>
+      </c>
+      <c r="J62" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A63" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="C63" s="16">
+        <v>160</v>
+      </c>
+      <c r="D63" s="18">
+        <v>45.01</v>
+      </c>
+      <c r="E63" s="18">
+        <v>28.78</v>
+      </c>
+      <c r="F63" s="18">
+        <v>34.03</v>
+      </c>
+      <c r="G63" s="18">
+        <v>41.31</v>
+      </c>
+      <c r="H63" s="18">
+        <v>50.15</v>
+      </c>
+      <c r="I63" s="19">
+        <v>3</v>
+      </c>
+      <c r="J63" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A64" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="C64" s="16">
+        <v>1790</v>
+      </c>
+      <c r="D64" s="18">
+        <v>55.73</v>
+      </c>
+      <c r="E64" s="18">
+        <v>30.31</v>
+      </c>
+      <c r="F64" s="18">
+        <v>37.44</v>
+      </c>
+      <c r="G64" s="18">
+        <v>48.34</v>
+      </c>
+      <c r="H64" s="18">
+        <v>63.05</v>
+      </c>
+      <c r="I64" s="19">
+        <v>3</v>
+      </c>
+      <c r="J64" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A65" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="B65" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="C65" s="16">
+        <v>1130</v>
+      </c>
+      <c r="D65" s="18">
+        <v>50.8</v>
+      </c>
+      <c r="E65" s="18">
+        <v>22.44</v>
+      </c>
+      <c r="F65" s="18">
+        <v>30.14</v>
+      </c>
+      <c r="G65" s="18">
+        <v>38.56</v>
+      </c>
+      <c r="H65" s="18">
+        <v>64.150000000000006</v>
+      </c>
+      <c r="I65" s="19">
+        <v>3</v>
+      </c>
+      <c r="J65" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A66" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="C66" s="16">
+        <v>250</v>
+      </c>
+      <c r="D66" s="18">
+        <v>44.05</v>
+      </c>
+      <c r="E66" s="18">
+        <v>24.16</v>
+      </c>
+      <c r="F66" s="18">
+        <v>30.73</v>
+      </c>
+      <c r="G66" s="18">
+        <v>40.729999999999997</v>
+      </c>
+      <c r="H66" s="18">
+        <v>49.98</v>
+      </c>
+      <c r="I66" s="19">
+        <v>3</v>
+      </c>
+      <c r="J66" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A67" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="C67" s="16">
+        <v>450</v>
+      </c>
+      <c r="D67" s="18">
+        <v>56.86</v>
+      </c>
+      <c r="E67" s="18">
+        <v>28.51</v>
+      </c>
+      <c r="F67" s="18">
+        <v>39.43</v>
+      </c>
+      <c r="G67" s="18">
+        <v>50.23</v>
+      </c>
+      <c r="H67" s="18">
+        <v>69.44</v>
+      </c>
+      <c r="I67" s="19">
+        <v>3</v>
+      </c>
+      <c r="J67" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A68" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="C68" s="16">
+        <v>320</v>
+      </c>
+      <c r="D68" s="18">
+        <v>48.52</v>
+      </c>
+      <c r="E68" s="18">
+        <v>29.29</v>
+      </c>
+      <c r="F68" s="18">
+        <v>31.29</v>
+      </c>
+      <c r="G68" s="18">
+        <v>45.26</v>
+      </c>
+      <c r="H68" s="18">
+        <v>59.79</v>
+      </c>
+      <c r="I68" s="19">
+        <v>3</v>
+      </c>
+      <c r="J68" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A69" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="C69" s="16">
+        <v>130</v>
+      </c>
+      <c r="D69" s="18">
+        <v>30.45</v>
+      </c>
+      <c r="E69" s="18">
+        <v>23.51</v>
+      </c>
+      <c r="F69" s="18">
+        <v>23.84</v>
+      </c>
+      <c r="G69" s="18">
+        <v>28.12</v>
+      </c>
+      <c r="H69" s="18">
+        <v>36.08</v>
+      </c>
+      <c r="I69" s="19">
+        <v>3</v>
+      </c>
+      <c r="J69" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A70" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="C70" s="16">
+        <v>1290</v>
+      </c>
+      <c r="D70" s="18">
+        <v>39.76</v>
+      </c>
+      <c r="E70" s="18">
+        <v>24.24</v>
+      </c>
+      <c r="F70" s="18">
+        <v>26.75</v>
+      </c>
+      <c r="G70" s="18">
+        <v>37.14</v>
+      </c>
+      <c r="H70" s="18">
+        <v>48.04</v>
+      </c>
+      <c r="I70" s="19">
+        <v>3</v>
+      </c>
+      <c r="J70" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A71" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="C71" s="16">
+        <v>270</v>
+      </c>
+      <c r="D71" s="18">
+        <v>37.4</v>
+      </c>
+      <c r="E71" s="18">
+        <v>26.12</v>
+      </c>
+      <c r="F71" s="18">
+        <v>29.54</v>
+      </c>
+      <c r="G71" s="18">
+        <v>33.590000000000003</v>
+      </c>
+      <c r="H71" s="18">
+        <v>44.37</v>
+      </c>
+      <c r="I71" s="19">
+        <v>3</v>
+      </c>
+      <c r="J71" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A72" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="C72" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D72" s="18">
+        <v>27.41</v>
+      </c>
+      <c r="E72" s="18">
+        <v>25</v>
+      </c>
+      <c r="F72" s="18">
+        <v>25</v>
+      </c>
+      <c r="G72" s="18">
+        <v>27.73</v>
+      </c>
+      <c r="H72" s="18">
+        <v>28.74</v>
+      </c>
+      <c r="I72" s="10">
+        <v>7</v>
+      </c>
+      <c r="J72" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A73" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="C73" s="16">
+        <v>510</v>
+      </c>
+      <c r="D73" s="18">
+        <v>41.04</v>
+      </c>
+      <c r="E73" s="18">
+        <v>24.38</v>
+      </c>
+      <c r="F73" s="18">
+        <v>29.02</v>
+      </c>
+      <c r="G73" s="18">
+        <v>37.979999999999997</v>
+      </c>
+      <c r="H73" s="18">
+        <v>47.45</v>
+      </c>
+      <c r="I73" s="19">
+        <v>3</v>
+      </c>
+      <c r="J73" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A74" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C74" s="7">
+        <v>16390</v>
+      </c>
+      <c r="D74" s="14">
+        <v>54.31</v>
+      </c>
+      <c r="E74" s="15">
+        <v>30.23</v>
+      </c>
+      <c r="F74" s="9">
+        <v>39.82</v>
+      </c>
+      <c r="G74" s="9">
+        <v>50.82</v>
+      </c>
+      <c r="H74" s="9">
+        <v>65.09</v>
+      </c>
+      <c r="I74" s="10"/>
+      <c r="J74" s="11"/>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A75" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="C75" s="16">
+        <v>1850</v>
+      </c>
+      <c r="D75" s="18">
+        <v>59.78</v>
+      </c>
+      <c r="E75" s="18">
+        <v>38.270000000000003</v>
+      </c>
+      <c r="F75" s="18">
+        <v>48.57</v>
+      </c>
+      <c r="G75" s="18">
+        <v>64.73</v>
+      </c>
+      <c r="H75" s="18">
+        <v>65.09</v>
+      </c>
+      <c r="I75" s="19">
+        <v>3</v>
+      </c>
+      <c r="J75" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="C76" s="16">
+        <v>710</v>
+      </c>
+      <c r="D76" s="18">
+        <v>58.48</v>
+      </c>
+      <c r="E76" s="18">
+        <v>36</v>
+      </c>
+      <c r="F76" s="18">
+        <v>42.04</v>
+      </c>
+      <c r="G76" s="18">
+        <v>52.61</v>
+      </c>
+      <c r="H76" s="18">
+        <v>70.010000000000005</v>
+      </c>
+      <c r="I76" s="19">
+        <v>3</v>
+      </c>
+      <c r="J76" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A77" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="C77" s="16">
+        <v>500</v>
+      </c>
+      <c r="D77" s="18">
+        <v>61.29</v>
+      </c>
+      <c r="E77" s="18">
+        <v>43.86</v>
+      </c>
+      <c r="F77" s="18">
+        <v>49.42</v>
+      </c>
+      <c r="G77" s="18">
+        <v>58.4</v>
+      </c>
+      <c r="H77" s="18">
+        <v>74.260000000000005</v>
+      </c>
+      <c r="I77" s="10">
+        <v>2</v>
+      </c>
+      <c r="J77" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A78" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="C78" s="16">
+        <v>620</v>
+      </c>
+      <c r="D78" s="18">
+        <v>43.68</v>
+      </c>
+      <c r="E78" s="18">
+        <v>28.75</v>
+      </c>
+      <c r="F78" s="18">
+        <v>33.06</v>
+      </c>
+      <c r="G78" s="18">
+        <v>39.89</v>
+      </c>
+      <c r="H78" s="18">
+        <v>51.56</v>
+      </c>
+      <c r="I78" s="10">
+        <v>4</v>
+      </c>
+      <c r="J78" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A79" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="C79" s="16">
+        <v>1780</v>
+      </c>
+      <c r="D79" s="18">
+        <v>31.73</v>
+      </c>
+      <c r="E79" s="18">
+        <v>22.76</v>
+      </c>
+      <c r="F79" s="18">
+        <v>24.76</v>
+      </c>
+      <c r="G79" s="18">
+        <v>30.05</v>
+      </c>
+      <c r="H79" s="18">
+        <v>36.39</v>
+      </c>
+      <c r="I79" s="10">
+        <v>6</v>
+      </c>
+      <c r="J79" s="11" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A80" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="C80" s="16">
+        <v>460</v>
+      </c>
+      <c r="D80" s="18">
+        <v>63.09</v>
+      </c>
+      <c r="E80" s="18">
+        <v>28.25</v>
+      </c>
+      <c r="F80" s="18">
+        <v>51.59</v>
+      </c>
+      <c r="G80" s="18">
+        <v>63.14</v>
+      </c>
+      <c r="H80" s="18">
+        <v>80.44</v>
+      </c>
+      <c r="I80" s="19">
+        <v>3</v>
+      </c>
+      <c r="J80" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A81" s="10" t="s">
+        <v>175</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="C81" s="16">
+        <v>280</v>
+      </c>
+      <c r="D81" s="18">
+        <v>50.9</v>
+      </c>
+      <c r="E81" s="18">
+        <v>30.49</v>
+      </c>
+      <c r="F81" s="18">
+        <v>37.36</v>
+      </c>
+      <c r="G81" s="18">
+        <v>50.97</v>
+      </c>
+      <c r="H81" s="18">
+        <v>62.11</v>
+      </c>
+      <c r="I81" s="19">
+        <v>3</v>
+      </c>
+      <c r="J81" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A82" s="10" t="s">
+        <v>177</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>178</v>
+      </c>
+      <c r="C82" s="16">
+        <v>160</v>
+      </c>
+      <c r="D82" s="18">
+        <v>70.16</v>
+      </c>
+      <c r="E82" s="18">
+        <v>44.49</v>
+      </c>
+      <c r="F82" s="18">
+        <v>61.95</v>
+      </c>
+      <c r="G82" s="18">
+        <v>67.459999999999994</v>
+      </c>
+      <c r="H82" s="18">
+        <v>82.61</v>
+      </c>
+      <c r="I82" s="19">
+        <v>3</v>
+      </c>
+      <c r="J82" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A83" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="C83" s="16">
+        <v>1060</v>
+      </c>
+      <c r="D83" s="18">
+        <v>51.94</v>
+      </c>
+      <c r="E83" s="18">
+        <v>34.229999999999997</v>
+      </c>
+      <c r="F83" s="18">
+        <v>38.89</v>
+      </c>
+      <c r="G83" s="18">
+        <v>49.57</v>
+      </c>
+      <c r="H83" s="18">
+        <v>61.9</v>
+      </c>
+      <c r="I83" s="19">
+        <v>3</v>
+      </c>
+      <c r="J83" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A84" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="B84" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C84" s="16">
+        <v>250</v>
+      </c>
+      <c r="D84" s="18">
+        <v>50.62</v>
+      </c>
+      <c r="E84" s="18">
+        <v>33.549999999999997</v>
+      </c>
+      <c r="F84" s="18">
+        <v>39.97</v>
+      </c>
+      <c r="G84" s="18">
+        <v>46.38</v>
+      </c>
+      <c r="H84" s="18">
+        <v>57.67</v>
+      </c>
+      <c r="I84" s="19">
+        <v>3</v>
+      </c>
+      <c r="J84" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A85" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="C85" s="16">
+        <v>5070</v>
+      </c>
+      <c r="D85" s="18">
+        <v>62.06</v>
+      </c>
+      <c r="E85" s="18">
+        <v>40.159999999999997</v>
+      </c>
+      <c r="F85" s="18">
+        <v>48.86</v>
+      </c>
+      <c r="G85" s="18">
+        <v>62.78</v>
+      </c>
+      <c r="H85" s="18">
+        <v>74.06</v>
+      </c>
+      <c r="I85" s="19">
+        <v>3</v>
+      </c>
+      <c r="J85" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A86" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>186</v>
+      </c>
+      <c r="C86" s="16">
+        <v>400</v>
+      </c>
+      <c r="D86" s="18">
+        <v>52.27</v>
+      </c>
+      <c r="E86" s="18">
+        <v>38.57</v>
+      </c>
+      <c r="F86" s="18">
+        <v>42.9</v>
+      </c>
+      <c r="G86" s="18">
+        <v>48.94</v>
+      </c>
+      <c r="H86" s="18">
+        <v>63.01</v>
+      </c>
+      <c r="I86" s="19">
+        <v>3</v>
+      </c>
+      <c r="J86" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A87" s="10" t="s">
+        <v>187</v>
+      </c>
+      <c r="B87" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="C87" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D87" s="18">
+        <v>49.3</v>
+      </c>
+      <c r="E87" s="18">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="F87" s="18">
+        <v>44.85</v>
+      </c>
+      <c r="G87" s="18">
+        <v>47.18</v>
+      </c>
+      <c r="H87" s="18">
+        <v>50.26</v>
+      </c>
+      <c r="I87" s="19">
+        <v>3</v>
+      </c>
+      <c r="J87" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A88" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="C88" s="16">
+        <v>240</v>
+      </c>
+      <c r="D88" s="18">
+        <v>52.58</v>
+      </c>
+      <c r="E88" s="18">
+        <v>31.56</v>
+      </c>
+      <c r="F88" s="18">
+        <v>36.71</v>
+      </c>
+      <c r="G88" s="18">
+        <v>50.96</v>
+      </c>
+      <c r="H88" s="18">
+        <v>65.92</v>
+      </c>
+      <c r="I88" s="19">
+        <v>3</v>
+      </c>
+      <c r="J88" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A89" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="C89" s="16">
+        <v>830</v>
+      </c>
+      <c r="D89" s="18">
+        <v>50.04</v>
+      </c>
+      <c r="E89" s="18">
+        <v>24.37</v>
+      </c>
+      <c r="F89" s="18">
+        <v>36.229999999999997</v>
+      </c>
+      <c r="G89" s="18">
+        <v>49.14</v>
+      </c>
+      <c r="H89" s="18">
+        <v>62.08</v>
+      </c>
+      <c r="I89" s="19">
+        <v>3</v>
+      </c>
+      <c r="J89" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A90" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="C90" s="16">
+        <v>100</v>
+      </c>
+      <c r="D90" s="18">
+        <v>59.38</v>
+      </c>
+      <c r="E90" s="18">
+        <v>36.590000000000003</v>
+      </c>
+      <c r="F90" s="18">
+        <v>37.549999999999997</v>
+      </c>
+      <c r="G90" s="18">
+        <v>53.41</v>
+      </c>
+      <c r="H90" s="18">
+        <v>75.34</v>
+      </c>
+      <c r="I90" s="19">
+        <v>3</v>
+      </c>
+      <c r="J90" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A91" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="B91" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="C91" s="16">
+        <v>100</v>
+      </c>
+      <c r="D91" s="18">
+        <v>55.39</v>
+      </c>
+      <c r="E91" s="18">
+        <v>34.840000000000003</v>
+      </c>
+      <c r="F91" s="18">
+        <v>48.25</v>
+      </c>
+      <c r="G91" s="18">
+        <v>52.53</v>
+      </c>
+      <c r="H91" s="18">
+        <v>60.92</v>
+      </c>
+      <c r="I91" s="10">
+        <v>2</v>
+      </c>
+      <c r="J91" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A92" s="10" t="s">
+        <v>197</v>
+      </c>
+      <c r="B92" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="C92" s="16">
+        <v>360</v>
+      </c>
+      <c r="D92" s="18">
+        <v>44.42</v>
+      </c>
+      <c r="E92" s="18">
+        <v>29.38</v>
+      </c>
+      <c r="F92" s="18">
+        <v>30.95</v>
+      </c>
+      <c r="G92" s="18">
+        <v>37.46</v>
+      </c>
+      <c r="H92" s="18">
+        <v>48.38</v>
+      </c>
+      <c r="I92" s="19">
+        <v>3</v>
+      </c>
+      <c r="J92" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A93" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="B93" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="C93" s="16">
+        <v>40</v>
+      </c>
+      <c r="D93" s="18">
+        <v>46.5</v>
+      </c>
+      <c r="E93" s="18">
+        <v>32.270000000000003</v>
+      </c>
+      <c r="F93" s="18">
+        <v>41.07</v>
+      </c>
+      <c r="G93" s="18">
+        <v>49.34</v>
+      </c>
+      <c r="H93" s="18">
+        <v>50.08</v>
+      </c>
+      <c r="I93" s="10">
+        <v>2</v>
+      </c>
+      <c r="J93" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A94" s="10" t="s">
+        <v>201</v>
+      </c>
+      <c r="B94" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="C94" s="16">
+        <v>1160</v>
+      </c>
+      <c r="D94" s="18">
+        <v>53.49</v>
+      </c>
+      <c r="E94" s="18">
+        <v>36.21</v>
+      </c>
+      <c r="F94" s="18">
+        <v>44.76</v>
+      </c>
+      <c r="G94" s="18">
+        <v>49.25</v>
+      </c>
+      <c r="H94" s="18">
+        <v>62.57</v>
+      </c>
+      <c r="I94" s="19">
+        <v>3</v>
+      </c>
+      <c r="J94" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A95" s="7" t="s">
+        <v>203</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="C95" s="7">
+        <v>9230</v>
+      </c>
+      <c r="D95" s="14">
+        <v>54.6</v>
+      </c>
+      <c r="E95" s="15">
+        <v>31.07</v>
+      </c>
+      <c r="F95" s="9">
+        <v>39.130000000000003</v>
+      </c>
+      <c r="G95" s="9">
+        <v>50.56</v>
+      </c>
+      <c r="H95" s="9">
+        <v>65.180000000000007</v>
+      </c>
+      <c r="I95" s="10"/>
+      <c r="J95" s="11"/>
+    </row>
+    <row r="96" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="10" t="s">
+        <v>205</v>
+      </c>
+      <c r="B96" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="C96" s="16">
+        <v>550</v>
+      </c>
+      <c r="D96" s="18">
+        <v>52.95</v>
+      </c>
+      <c r="E96" s="18">
+        <v>31.38</v>
+      </c>
+      <c r="F96" s="18">
+        <v>38.369999999999997</v>
+      </c>
+      <c r="G96" s="18">
+        <v>50.56</v>
+      </c>
+      <c r="H96" s="18">
+        <v>60.59</v>
+      </c>
+      <c r="I96" s="19">
+        <v>3</v>
+      </c>
+      <c r="J96" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A97" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="B97" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="C97" s="16">
+        <v>90</v>
+      </c>
+      <c r="D97" s="18">
+        <v>38.869999999999997</v>
+      </c>
+      <c r="E97" s="18">
+        <v>25.72</v>
+      </c>
+      <c r="F97" s="18">
+        <v>25.72</v>
+      </c>
+      <c r="G97" s="18">
+        <v>41.07</v>
+      </c>
+      <c r="H97" s="18">
+        <v>54</v>
+      </c>
+      <c r="I97" s="19">
+        <v>3</v>
+      </c>
+      <c r="J97" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A98" s="10" t="s">
+        <v>209</v>
+      </c>
+      <c r="B98" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="C98" s="16">
+        <v>20</v>
+      </c>
+      <c r="D98" s="18">
+        <v>42.61</v>
+      </c>
+      <c r="E98" s="18">
+        <v>25.17</v>
+      </c>
+      <c r="F98" s="18">
+        <v>35.049999999999997</v>
+      </c>
+      <c r="G98" s="18">
+        <v>41.93</v>
+      </c>
+      <c r="H98" s="18">
+        <v>49.74</v>
+      </c>
+      <c r="I98" s="19">
+        <v>3</v>
+      </c>
+      <c r="J98" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A99" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="B99" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C99" s="16">
+        <v>150</v>
+      </c>
+      <c r="D99" s="18">
+        <v>33.54</v>
+      </c>
+      <c r="E99" s="18">
+        <v>21.22</v>
+      </c>
+      <c r="F99" s="18">
+        <v>25.72</v>
+      </c>
+      <c r="G99" s="18">
+        <v>30.13</v>
+      </c>
+      <c r="H99" s="18">
+        <v>38.14</v>
+      </c>
+      <c r="I99" s="19">
+        <v>3</v>
+      </c>
+      <c r="J99" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A100" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="B100" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="C100" s="16">
+        <v>50</v>
+      </c>
+      <c r="D100" s="18">
+        <v>55.3</v>
+      </c>
+      <c r="E100" s="18">
+        <v>33.979999999999997</v>
+      </c>
+      <c r="F100" s="18">
+        <v>38.520000000000003</v>
+      </c>
+      <c r="G100" s="18">
+        <v>53.65</v>
+      </c>
+      <c r="H100" s="18">
+        <v>73.44</v>
+      </c>
+      <c r="I100" s="19">
+        <v>3</v>
+      </c>
+      <c r="J100" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A101" s="10" t="s">
+        <v>215</v>
+      </c>
+      <c r="B101" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="C101" s="16">
+        <v>1270</v>
+      </c>
+      <c r="D101" s="18">
+        <v>53.16</v>
+      </c>
+      <c r="E101" s="18">
+        <v>37.4</v>
+      </c>
+      <c r="F101" s="18">
+        <v>38</v>
+      </c>
+      <c r="G101" s="18">
+        <v>47.74</v>
+      </c>
+      <c r="H101" s="18">
+        <v>72.19</v>
+      </c>
+      <c r="I101" s="19">
+        <v>3</v>
+      </c>
+      <c r="J101" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A102" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="C102" s="16">
+        <v>390</v>
+      </c>
+      <c r="D102" s="18">
+        <v>59.28</v>
+      </c>
+      <c r="E102" s="18">
+        <v>38.76</v>
+      </c>
+      <c r="F102" s="18">
+        <v>46.52</v>
+      </c>
+      <c r="G102" s="18">
+        <v>57.46</v>
+      </c>
+      <c r="H102" s="18">
+        <v>69.67</v>
+      </c>
+      <c r="I102" s="19">
+        <v>3</v>
+      </c>
+      <c r="J102" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A103" s="10" t="s">
+        <v>219</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="C103" s="16">
+        <v>670</v>
+      </c>
+      <c r="D103" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E103" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="F103" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="G103" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="H103" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="I103" s="19">
+        <v>3</v>
+      </c>
+      <c r="J103" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A104" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="B104" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="C104" s="16">
+        <v>970</v>
+      </c>
+      <c r="D104" s="18">
+        <v>67.28</v>
+      </c>
+      <c r="E104" s="18">
+        <v>44.51</v>
+      </c>
+      <c r="F104" s="18">
+        <v>53.58</v>
+      </c>
+      <c r="G104" s="18">
+        <v>65.56</v>
+      </c>
+      <c r="H104" s="18">
+        <v>74.59</v>
+      </c>
+      <c r="I104" s="19">
+        <v>3</v>
+      </c>
+      <c r="J104" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A105" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="B105" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="C105" s="16">
+        <v>200</v>
+      </c>
+      <c r="D105" s="18">
+        <v>50.83</v>
+      </c>
+      <c r="E105" s="18">
+        <v>40.380000000000003</v>
+      </c>
+      <c r="F105" s="18">
+        <v>44.97</v>
+      </c>
+      <c r="G105" s="18">
+        <v>48.63</v>
+      </c>
+      <c r="H105" s="18">
+        <v>55.98</v>
+      </c>
+      <c r="I105" s="19">
+        <v>3</v>
+      </c>
+      <c r="J105" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A106" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="B106" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="C106" s="16">
+        <v>40</v>
+      </c>
+      <c r="D106" s="18">
+        <v>54.03</v>
+      </c>
+      <c r="E106" s="18">
+        <v>40.58</v>
+      </c>
+      <c r="F106" s="18">
+        <v>40.99</v>
+      </c>
+      <c r="G106" s="18">
+        <v>45.49</v>
+      </c>
+      <c r="H106" s="18">
+        <v>55.47</v>
+      </c>
+      <c r="I106" s="19">
+        <v>3</v>
+      </c>
+      <c r="J106" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A107" s="10" t="s">
+        <v>227</v>
+      </c>
+      <c r="B107" s="10" t="s">
+        <v>228</v>
+      </c>
+      <c r="C107" s="16">
+        <v>990</v>
+      </c>
+      <c r="D107" s="18">
+        <v>55.31</v>
+      </c>
+      <c r="E107" s="18">
+        <v>38.159999999999997</v>
+      </c>
+      <c r="F107" s="18">
+        <v>45.59</v>
+      </c>
+      <c r="G107" s="18">
+        <v>52.57</v>
+      </c>
+      <c r="H107" s="18">
+        <v>62.84</v>
+      </c>
+      <c r="I107" s="19">
+        <v>3</v>
+      </c>
+      <c r="J107" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A108" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="B108" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="C108" s="16">
+        <v>50</v>
+      </c>
+      <c r="D108" s="18">
+        <v>47.25</v>
+      </c>
+      <c r="E108" s="18">
+        <v>37.630000000000003</v>
+      </c>
+      <c r="F108" s="18">
+        <v>38.78</v>
+      </c>
+      <c r="G108" s="18">
+        <v>41.91</v>
+      </c>
+      <c r="H108" s="18">
+        <v>54.36</v>
+      </c>
+      <c r="I108" s="19">
+        <v>3</v>
+      </c>
+      <c r="J108" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A109" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="B109" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="C109" s="16">
+        <v>1560</v>
+      </c>
+      <c r="D109" s="18">
+        <v>59.76</v>
+      </c>
+      <c r="E109" s="18">
+        <v>37.979999999999997</v>
+      </c>
+      <c r="F109" s="18">
+        <v>47.76</v>
+      </c>
+      <c r="G109" s="18">
+        <v>55.88</v>
+      </c>
+      <c r="H109" s="18">
+        <v>74.37</v>
+      </c>
+      <c r="I109" s="19">
+        <v>3</v>
+      </c>
+      <c r="J109" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A110" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="B110" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="C110" s="16">
+        <v>380</v>
+      </c>
+      <c r="D110" s="18">
+        <v>61.83</v>
+      </c>
+      <c r="E110" s="18">
+        <v>27.49</v>
+      </c>
+      <c r="F110" s="18">
+        <v>40.479999999999997</v>
+      </c>
+      <c r="G110" s="18">
+        <v>56.29</v>
+      </c>
+      <c r="H110" s="18">
+        <v>79.95</v>
+      </c>
+      <c r="I110" s="19">
+        <v>3</v>
+      </c>
+      <c r="J110" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A111" s="10" t="s">
+        <v>235</v>
+      </c>
+      <c r="B111" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="C111" s="16">
+        <v>240</v>
+      </c>
+      <c r="D111" s="18">
+        <v>35.53</v>
+      </c>
+      <c r="E111" s="18">
+        <v>25</v>
+      </c>
+      <c r="F111" s="18">
+        <v>29.64</v>
+      </c>
+      <c r="G111" s="18">
+        <v>34.47</v>
+      </c>
+      <c r="H111" s="18">
+        <v>40.36</v>
+      </c>
+      <c r="I111" s="10">
+        <v>4</v>
+      </c>
+      <c r="J111" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A112" s="10" t="s">
+        <v>237</v>
+      </c>
+      <c r="B112" s="10" t="s">
+        <v>238</v>
+      </c>
+      <c r="C112" s="16">
+        <v>10</v>
+      </c>
+      <c r="D112" s="18">
+        <v>44.96</v>
+      </c>
+      <c r="E112" s="18">
+        <v>27.85</v>
+      </c>
+      <c r="F112" s="18">
+        <v>30.33</v>
+      </c>
+      <c r="G112" s="18">
+        <v>46.46</v>
+      </c>
+      <c r="H112" s="18">
+        <v>64.63</v>
+      </c>
+      <c r="I112" s="10">
+        <v>4</v>
+      </c>
+      <c r="J112" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A113" s="10" t="s">
+        <v>239</v>
+      </c>
+      <c r="B113" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="C113" s="16">
+        <v>100</v>
+      </c>
+      <c r="D113" s="18">
+        <v>34.06</v>
+      </c>
+      <c r="E113" s="18">
+        <v>20.23</v>
+      </c>
+      <c r="F113" s="18">
+        <v>28.59</v>
+      </c>
+      <c r="G113" s="18">
+        <v>33.31</v>
+      </c>
+      <c r="H113" s="18">
+        <v>38.840000000000003</v>
+      </c>
+      <c r="I113" s="10">
+        <v>4</v>
+      </c>
+      <c r="J113" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A114" s="10" t="s">
+        <v>241</v>
+      </c>
+      <c r="B114" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="C114" s="16">
+        <v>20</v>
+      </c>
+      <c r="D114" s="18">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="E114" s="18">
+        <v>19.55</v>
+      </c>
+      <c r="F114" s="18">
+        <v>35.049999999999997</v>
+      </c>
+      <c r="G114" s="18">
+        <v>39.57</v>
+      </c>
+      <c r="H114" s="18">
+        <v>39.58</v>
+      </c>
+      <c r="I114" s="10">
+        <v>4</v>
+      </c>
+      <c r="J114" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A115" s="10" t="s">
+        <v>243</v>
+      </c>
+      <c r="B115" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="C115" s="16">
+        <v>140</v>
+      </c>
+      <c r="D115" s="18">
+        <v>31.3</v>
+      </c>
+      <c r="E115" s="18">
+        <v>24.54</v>
+      </c>
+      <c r="F115" s="18">
+        <v>27.59</v>
+      </c>
+      <c r="G115" s="18">
+        <v>30.6</v>
+      </c>
+      <c r="H115" s="18">
+        <v>34.67</v>
+      </c>
+      <c r="I115" s="10">
+        <v>4</v>
+      </c>
+      <c r="J115" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A116" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="B116" s="10" t="s">
+        <v>246</v>
+      </c>
+      <c r="C116" s="16">
+        <v>290</v>
+      </c>
+      <c r="D116" s="18">
+        <v>45.01</v>
+      </c>
+      <c r="E116" s="18">
+        <v>27.63</v>
+      </c>
+      <c r="F116" s="18">
+        <v>38.33</v>
+      </c>
+      <c r="G116" s="18">
+        <v>47.4</v>
+      </c>
+      <c r="H116" s="18">
+        <v>51.35</v>
+      </c>
+      <c r="I116" s="10">
+        <v>4</v>
+      </c>
+      <c r="J116" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A117" s="10" t="s">
+        <v>247</v>
+      </c>
+      <c r="B117" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="C117" s="16">
+        <v>170</v>
+      </c>
+      <c r="D117" s="18">
+        <v>31.82</v>
+      </c>
+      <c r="E117" s="18">
+        <v>22.97</v>
+      </c>
+      <c r="F117" s="18">
+        <v>23.97</v>
+      </c>
+      <c r="G117" s="18">
+        <v>28.57</v>
+      </c>
+      <c r="H117" s="18">
+        <v>37.49</v>
+      </c>
+      <c r="I117" s="10">
+        <v>4</v>
+      </c>
+      <c r="J117" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A118" s="10" t="s">
+        <v>249</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="C118" s="16">
+        <v>30</v>
+      </c>
+      <c r="D118" s="18">
+        <v>45.23</v>
+      </c>
+      <c r="E118" s="18">
+        <v>27.15</v>
+      </c>
+      <c r="F118" s="18">
+        <v>30.42</v>
+      </c>
+      <c r="G118" s="18">
+        <v>39.229999999999997</v>
+      </c>
+      <c r="H118" s="18">
+        <v>67.77</v>
+      </c>
+      <c r="I118" s="10">
+        <v>4</v>
+      </c>
+      <c r="J118" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A119" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="B119" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="C119" s="16">
+        <v>50</v>
+      </c>
+      <c r="D119" s="18">
+        <v>33.61</v>
+      </c>
+      <c r="E119" s="18">
+        <v>28.07</v>
+      </c>
+      <c r="F119" s="18">
+        <v>30.96</v>
+      </c>
+      <c r="G119" s="18">
+        <v>30.96</v>
+      </c>
+      <c r="H119" s="18">
+        <v>33.65</v>
+      </c>
+      <c r="I119" s="10">
+        <v>4</v>
+      </c>
+      <c r="J119" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A120" s="10" t="s">
+        <v>253</v>
+      </c>
+      <c r="B120" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="C120" s="16">
+        <v>380</v>
+      </c>
+      <c r="D120" s="18">
+        <v>46.25</v>
+      </c>
+      <c r="E120" s="18">
+        <v>31.48</v>
+      </c>
+      <c r="F120" s="18">
+        <v>37.26</v>
+      </c>
+      <c r="G120" s="18">
+        <v>45.46</v>
+      </c>
+      <c r="H120" s="18">
+        <v>52.03</v>
+      </c>
+      <c r="I120" s="10">
+        <v>4</v>
+      </c>
+      <c r="J120" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A121" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="B121" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="C121" s="16">
+        <v>110</v>
+      </c>
+      <c r="D121" s="18">
+        <v>31.84</v>
+      </c>
+      <c r="E121" s="18">
+        <v>22.19</v>
+      </c>
+      <c r="F121" s="18">
+        <v>25.1</v>
+      </c>
+      <c r="G121" s="18">
+        <v>29</v>
+      </c>
+      <c r="H121" s="18">
+        <v>40.5</v>
+      </c>
+      <c r="I121" s="10">
+        <v>7</v>
+      </c>
+      <c r="J121" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A122" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="C122" s="7">
+        <v>4290</v>
+      </c>
+      <c r="D122" s="14">
+        <v>46.53</v>
+      </c>
+      <c r="E122" s="15">
+        <v>23.55</v>
+      </c>
+      <c r="F122" s="9">
+        <v>31.04</v>
+      </c>
+      <c r="G122" s="9">
+        <v>42.89</v>
+      </c>
+      <c r="H122" s="9">
+        <v>54.9</v>
+      </c>
+      <c r="I122" s="10"/>
+      <c r="J122" s="11"/>
+    </row>
+    <row r="123" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A123" s="10" t="s">
+        <v>259</v>
+      </c>
+      <c r="B123" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="C123" s="16">
+        <v>40</v>
+      </c>
+      <c r="D123" s="18">
+        <v>41.12</v>
+      </c>
+      <c r="E123" s="18">
+        <v>31.53</v>
+      </c>
+      <c r="F123" s="18">
+        <v>37.770000000000003</v>
+      </c>
+      <c r="G123" s="18">
+        <v>42.29</v>
+      </c>
+      <c r="H123" s="18">
+        <v>43.27</v>
+      </c>
+      <c r="I123" s="19">
+        <v>3</v>
+      </c>
+      <c r="J123" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="C124" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D124" s="18">
+        <v>40.71</v>
+      </c>
+      <c r="E124" s="18">
+        <v>31.03</v>
+      </c>
+      <c r="F124" s="18">
+        <v>31.4</v>
+      </c>
+      <c r="G124" s="18">
+        <v>36.880000000000003</v>
+      </c>
+      <c r="H124" s="18">
+        <v>44.19</v>
+      </c>
+      <c r="I124" s="10">
+        <v>1</v>
+      </c>
+      <c r="J124" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A125" s="10" t="s">
+        <v>264</v>
+      </c>
+      <c r="B125" s="10" t="s">
+        <v>265</v>
+      </c>
+      <c r="C125" s="16">
+        <v>100</v>
+      </c>
+      <c r="D125" s="18">
+        <v>54.02</v>
+      </c>
+      <c r="E125" s="18">
+        <v>39.68</v>
+      </c>
+      <c r="F125" s="18">
+        <v>43.04</v>
+      </c>
+      <c r="G125" s="18">
+        <v>48.92</v>
+      </c>
+      <c r="H125" s="18">
+        <v>62.73</v>
+      </c>
+      <c r="I125" s="19">
+        <v>3</v>
+      </c>
+      <c r="J125" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A126" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="B126" s="10" t="s">
+        <v>267</v>
+      </c>
+      <c r="C126" s="16">
+        <v>60</v>
+      </c>
+      <c r="D126" s="18">
+        <v>44.34</v>
+      </c>
+      <c r="E126" s="18">
+        <v>27.2</v>
+      </c>
+      <c r="F126" s="18">
+        <v>31.01</v>
+      </c>
+      <c r="G126" s="18">
+        <v>36.6</v>
+      </c>
+      <c r="H126" s="18">
+        <v>49.86</v>
+      </c>
+      <c r="I126" s="19">
+        <v>3</v>
+      </c>
+      <c r="J126" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A127" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="B127" s="10" t="s">
+        <v>269</v>
+      </c>
+      <c r="C127" s="16">
+        <v>10</v>
+      </c>
+      <c r="D127" s="18">
+        <v>41.37</v>
+      </c>
+      <c r="E127" s="18">
+        <v>29.85</v>
+      </c>
+      <c r="F127" s="18">
+        <v>33.04</v>
+      </c>
+      <c r="G127" s="18">
+        <v>40.28</v>
+      </c>
+      <c r="H127" s="18">
+        <v>48.79</v>
+      </c>
+      <c r="I127" s="19">
+        <v>3</v>
+      </c>
+      <c r="J127" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A128" s="10" t="s">
+        <v>270</v>
+      </c>
+      <c r="B128" s="10" t="s">
+        <v>271</v>
+      </c>
+      <c r="C128" s="16">
+        <v>670</v>
+      </c>
+      <c r="D128" s="18">
+        <v>58.24</v>
+      </c>
+      <c r="E128" s="18">
+        <v>31.91</v>
+      </c>
+      <c r="F128" s="18">
+        <v>39.29</v>
+      </c>
+      <c r="G128" s="18">
+        <v>49.7</v>
+      </c>
+      <c r="H128" s="18">
+        <v>65.55</v>
+      </c>
+      <c r="I128" s="10">
+        <v>1</v>
+      </c>
+      <c r="J128" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A129" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="B129" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="C129" s="16">
+        <v>90</v>
+      </c>
+      <c r="D129" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E129" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="F129" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="G129" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="H129" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="I129" s="19">
+        <v>3</v>
+      </c>
+      <c r="J129" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A130" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="B130" s="10" t="s">
+        <v>275</v>
+      </c>
+      <c r="C130" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D130" s="18">
+        <v>81.38</v>
+      </c>
+      <c r="E130" s="18">
+        <v>41.51</v>
+      </c>
+      <c r="F130" s="18">
+        <v>53.48</v>
+      </c>
+      <c r="G130" s="18">
+        <v>74.59</v>
+      </c>
+      <c r="H130" s="18">
+        <v>89.94</v>
+      </c>
+      <c r="I130" s="10">
+        <v>1</v>
+      </c>
+      <c r="J130" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A131" s="10" t="s">
+        <v>276</v>
+      </c>
+      <c r="B131" s="10" t="s">
+        <v>277</v>
+      </c>
+      <c r="C131" s="16">
+        <v>150</v>
+      </c>
+      <c r="D131" s="18">
+        <v>51.18</v>
+      </c>
+      <c r="E131" s="18">
+        <v>33.76</v>
+      </c>
+      <c r="F131" s="18">
+        <v>41.16</v>
+      </c>
+      <c r="G131" s="18">
+        <v>48.88</v>
+      </c>
+      <c r="H131" s="18">
+        <v>59.97</v>
+      </c>
+      <c r="I131" s="19">
+        <v>3</v>
+      </c>
+      <c r="J131" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A132" s="10" t="s">
+        <v>278</v>
+      </c>
+      <c r="B132" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="C132" s="16">
+        <v>330</v>
+      </c>
+      <c r="D132" s="18">
+        <v>50.22</v>
+      </c>
+      <c r="E132" s="18">
+        <v>31.93</v>
+      </c>
+      <c r="F132" s="18">
+        <v>38.35</v>
+      </c>
+      <c r="G132" s="18">
+        <v>48.43</v>
+      </c>
+      <c r="H132" s="18">
+        <v>59.22</v>
+      </c>
+      <c r="I132" s="19">
+        <v>3</v>
+      </c>
+      <c r="J132" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A133" s="10" t="s">
+        <v>280</v>
+      </c>
+      <c r="B133" s="10" t="s">
+        <v>281</v>
+      </c>
+      <c r="C133" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D133" s="18">
+        <v>57.34</v>
+      </c>
+      <c r="E133" s="18">
+        <v>38.74</v>
+      </c>
+      <c r="F133" s="18">
+        <v>46.38</v>
+      </c>
+      <c r="G133" s="18">
+        <v>58.18</v>
+      </c>
+      <c r="H133" s="18">
+        <v>68.5</v>
+      </c>
+      <c r="I133" s="19">
+        <v>3</v>
+      </c>
+      <c r="J133" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A134" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="B134" s="10" t="s">
+        <v>283</v>
+      </c>
+      <c r="C134" s="16">
+        <v>70</v>
+      </c>
+      <c r="D134" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E134" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="F134" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="G134" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="H134" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="I134" s="19">
+        <v>3</v>
+      </c>
+      <c r="J134" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A135" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="B135" s="10" t="s">
+        <v>285</v>
+      </c>
+      <c r="C135" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D135" s="18">
+        <v>45</v>
+      </c>
+      <c r="E135" s="18">
+        <v>25.08</v>
+      </c>
+      <c r="F135" s="18">
+        <v>45.21</v>
+      </c>
+      <c r="G135" s="18">
+        <v>48.12</v>
+      </c>
+      <c r="H135" s="18">
+        <v>49.29</v>
+      </c>
+      <c r="I135" s="10">
+        <v>2</v>
+      </c>
+      <c r="J135" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A136" s="10" t="s">
+        <v>286</v>
+      </c>
+      <c r="B136" s="10" t="s">
+        <v>287</v>
+      </c>
+      <c r="C136" s="16">
+        <v>420</v>
+      </c>
+      <c r="D136" s="18">
+        <v>50.32</v>
+      </c>
+      <c r="E136" s="18">
+        <v>26.2</v>
+      </c>
+      <c r="F136" s="18">
+        <v>38.54</v>
+      </c>
+      <c r="G136" s="18">
+        <v>51.68</v>
+      </c>
+      <c r="H136" s="18">
+        <v>61.79</v>
+      </c>
+      <c r="I136" s="10">
+        <v>1</v>
+      </c>
+      <c r="J136" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A137" s="10" t="s">
+        <v>288</v>
+      </c>
+      <c r="B137" s="10" t="s">
+        <v>289</v>
+      </c>
+      <c r="C137" s="16">
+        <v>210</v>
+      </c>
+      <c r="D137" s="18">
+        <v>43.92</v>
+      </c>
+      <c r="E137" s="18">
+        <v>28.68</v>
+      </c>
+      <c r="F137" s="18">
+        <v>38.770000000000003</v>
+      </c>
+      <c r="G137" s="18">
+        <v>45.62</v>
+      </c>
+      <c r="H137" s="18">
+        <v>48.61</v>
+      </c>
+      <c r="I137" s="10">
+        <v>2</v>
+      </c>
+      <c r="J137" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A138" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="B138" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="C138" s="16">
+        <v>90</v>
+      </c>
+      <c r="D138" s="18">
+        <v>50.79</v>
+      </c>
+      <c r="E138" s="18">
+        <v>15.51</v>
+      </c>
+      <c r="F138" s="18">
+        <v>18.32</v>
+      </c>
+      <c r="G138" s="18">
+        <v>62.96</v>
+      </c>
+      <c r="H138" s="18">
+        <v>73.45</v>
+      </c>
+      <c r="I138" s="10">
+        <v>2</v>
+      </c>
+      <c r="J138" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A139" s="10" t="s">
+        <v>292</v>
+      </c>
+      <c r="B139" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="C139" s="16">
+        <v>160</v>
+      </c>
+      <c r="D139" s="18">
+        <v>42.51</v>
+      </c>
+      <c r="E139" s="18">
+        <v>28.84</v>
+      </c>
+      <c r="F139" s="18">
+        <v>35.35</v>
+      </c>
+      <c r="G139" s="18">
+        <v>43.37</v>
+      </c>
+      <c r="H139" s="18">
+        <v>49.49</v>
+      </c>
+      <c r="I139" s="10">
+        <v>2</v>
+      </c>
+      <c r="J139" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A140" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="B140" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="C140" s="16">
+        <v>110</v>
+      </c>
+      <c r="D140" s="18">
+        <v>45.15</v>
+      </c>
+      <c r="E140" s="18">
+        <v>19.809999999999999</v>
+      </c>
+      <c r="F140" s="18">
+        <v>24.15</v>
+      </c>
+      <c r="G140" s="18">
+        <v>43.25</v>
+      </c>
+      <c r="H140" s="18">
+        <v>61.12</v>
+      </c>
+      <c r="I140" s="19">
+        <v>3</v>
+      </c>
+      <c r="J140" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A141" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="B141" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="C141" s="16">
+        <v>140</v>
+      </c>
+      <c r="D141" s="18">
+        <v>27.76</v>
+      </c>
+      <c r="E141" s="18">
+        <v>21.07</v>
+      </c>
+      <c r="F141" s="18">
+        <v>21.42</v>
+      </c>
+      <c r="G141" s="18">
+        <v>21.89</v>
+      </c>
+      <c r="H141" s="18">
+        <v>37.659999999999997</v>
+      </c>
+      <c r="I141" s="19">
+        <v>3</v>
+      </c>
+      <c r="J141" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A142" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="B142" s="10" t="s">
+        <v>299</v>
+      </c>
+      <c r="C142" s="16">
+        <v>190</v>
+      </c>
+      <c r="D142" s="18">
+        <v>29.96</v>
+      </c>
+      <c r="E142" s="18">
+        <v>18.3</v>
+      </c>
+      <c r="F142" s="18">
+        <v>22.36</v>
+      </c>
+      <c r="G142" s="18">
+        <v>29.66</v>
+      </c>
+      <c r="H142" s="18">
+        <v>34.01</v>
+      </c>
+      <c r="I142" s="10">
+        <v>4</v>
+      </c>
+      <c r="J142" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A143" s="10" t="s">
+        <v>300</v>
+      </c>
+      <c r="B143" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="C143" s="16">
+        <v>90</v>
+      </c>
+      <c r="D143" s="18">
+        <v>33.89</v>
+      </c>
+      <c r="E143" s="18">
+        <v>24.57</v>
+      </c>
+      <c r="F143" s="18">
+        <v>24.57</v>
+      </c>
+      <c r="G143" s="18">
+        <v>31.17</v>
+      </c>
+      <c r="H143" s="18">
+        <v>39.71</v>
+      </c>
+      <c r="I143" s="10">
+        <v>4</v>
+      </c>
+      <c r="J143" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A144" s="10" t="s">
+        <v>302</v>
+      </c>
+      <c r="B144" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="C144" s="16">
+        <v>220</v>
+      </c>
+      <c r="D144" s="18">
+        <v>30.95</v>
+      </c>
+      <c r="E144" s="18">
+        <v>20.190000000000001</v>
+      </c>
+      <c r="F144" s="18">
+        <v>24.72</v>
+      </c>
+      <c r="G144" s="18">
+        <v>24.72</v>
+      </c>
+      <c r="H144" s="18">
+        <v>33.03</v>
+      </c>
+      <c r="I144" s="19">
+        <v>3</v>
+      </c>
+      <c r="J144" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A145" s="10" t="s">
+        <v>304</v>
+      </c>
+      <c r="B145" s="10" t="s">
+        <v>305</v>
+      </c>
+      <c r="C145" s="16">
+        <v>30</v>
+      </c>
+      <c r="D145" s="18">
+        <v>26.36</v>
+      </c>
+      <c r="E145" s="18">
+        <v>25.15</v>
+      </c>
+      <c r="F145" s="18">
+        <v>25.15</v>
+      </c>
+      <c r="G145" s="18">
+        <v>25.15</v>
+      </c>
+      <c r="H145" s="18">
+        <v>26.41</v>
+      </c>
+      <c r="I145" s="10">
+        <v>4</v>
+      </c>
+      <c r="J145" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A146" s="10" t="s">
+        <v>306</v>
+      </c>
+      <c r="B146" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="C146" s="16">
+        <v>20</v>
+      </c>
+      <c r="D146" s="18">
+        <v>42.94</v>
+      </c>
+      <c r="E146" s="18">
+        <v>36.35</v>
+      </c>
+      <c r="F146" s="18">
+        <v>41.66</v>
+      </c>
+      <c r="G146" s="18">
+        <v>42.32</v>
+      </c>
+      <c r="H146" s="18">
+        <v>47.96</v>
+      </c>
+      <c r="I146" s="19">
+        <v>3</v>
+      </c>
+      <c r="J146" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A147" s="10" t="s">
+        <v>308</v>
+      </c>
+      <c r="B147" s="10" t="s">
+        <v>309</v>
+      </c>
+      <c r="C147" s="16">
+        <v>210</v>
+      </c>
+      <c r="D147" s="18">
+        <v>36.06</v>
+      </c>
+      <c r="E147" s="18">
+        <v>23.87</v>
+      </c>
+      <c r="F147" s="18">
+        <v>27.38</v>
+      </c>
+      <c r="G147" s="18">
+        <v>33.479999999999997</v>
+      </c>
+      <c r="H147" s="18">
+        <v>40.22</v>
+      </c>
+      <c r="I147" s="10">
+        <v>4</v>
+      </c>
+      <c r="J147" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A148" s="10" t="s">
+        <v>310</v>
+      </c>
+      <c r="B148" s="10" t="s">
+        <v>311</v>
+      </c>
+      <c r="C148" s="16">
+        <v>200</v>
+      </c>
+      <c r="D148" s="18">
+        <v>50.94</v>
+      </c>
+      <c r="E148" s="18">
+        <v>32.11</v>
+      </c>
+      <c r="F148" s="18">
+        <v>39.81</v>
+      </c>
+      <c r="G148" s="18">
+        <v>48.91</v>
+      </c>
+      <c r="H148" s="18">
+        <v>57.9</v>
+      </c>
+      <c r="I148" s="19">
+        <v>3</v>
+      </c>
+      <c r="J148" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="10" t="s">
+        <v>312</v>
+      </c>
+      <c r="B149" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="C149" s="16">
+        <v>60</v>
+      </c>
+      <c r="D149" s="18">
+        <v>42.74</v>
+      </c>
+      <c r="E149" s="18">
+        <v>25.22</v>
+      </c>
+      <c r="F149" s="18">
+        <v>31.65</v>
+      </c>
+      <c r="G149" s="18">
+        <v>40.69</v>
+      </c>
+      <c r="H149" s="18">
+        <v>51.1</v>
+      </c>
+      <c r="I149" s="10">
+        <v>7</v>
+      </c>
+      <c r="J149" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A150" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="B150" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="C150" s="7">
+        <v>11660</v>
+      </c>
+      <c r="D150" s="14">
+        <v>32.1</v>
+      </c>
+      <c r="E150" s="15">
+        <v>19.190000000000001</v>
+      </c>
+      <c r="F150" s="9">
+        <v>22.94</v>
+      </c>
+      <c r="G150" s="9">
+        <v>29.31</v>
+      </c>
+      <c r="H150" s="9">
+        <v>38.97</v>
+      </c>
+      <c r="I150" s="10"/>
+      <c r="J150" s="11"/>
+    </row>
+    <row r="151" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A151" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="B151" s="10" t="s">
+        <v>317</v>
+      </c>
+      <c r="C151" s="16">
+        <v>1340</v>
+      </c>
+      <c r="D151" s="18">
+        <v>36.409999999999997</v>
+      </c>
+      <c r="E151" s="18">
+        <v>23.61</v>
+      </c>
+      <c r="F151" s="18">
+        <v>28.23</v>
+      </c>
+      <c r="G151" s="18">
+        <v>36.06</v>
+      </c>
+      <c r="H151" s="18">
+        <v>43.31</v>
+      </c>
+      <c r="I151" s="10">
+        <v>2</v>
+      </c>
+      <c r="J151" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A152" s="10" t="s">
+        <v>318</v>
+      </c>
+      <c r="B152" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="C152" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D152" s="18">
+        <v>37.869999999999997</v>
+      </c>
+      <c r="E152" s="18">
+        <v>37.92</v>
+      </c>
+      <c r="F152" s="18">
+        <v>37.92</v>
+      </c>
+      <c r="G152" s="18">
+        <v>38.130000000000003</v>
+      </c>
+      <c r="H152" s="18">
+        <v>38.130000000000003</v>
+      </c>
+      <c r="I152" s="10">
+        <v>2</v>
+      </c>
+      <c r="J152" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A153" s="10" t="s">
+        <v>320</v>
+      </c>
+      <c r="B153" s="10" t="s">
+        <v>321</v>
+      </c>
+      <c r="C153" s="16">
+        <v>420</v>
+      </c>
+      <c r="D153" s="18">
+        <v>28.51</v>
+      </c>
+      <c r="E153" s="18">
+        <v>22.44</v>
+      </c>
+      <c r="F153" s="18">
+        <v>22.6</v>
+      </c>
+      <c r="G153" s="18">
+        <v>22.61</v>
+      </c>
+      <c r="H153" s="18">
+        <v>36.9</v>
+      </c>
+      <c r="I153" s="10">
+        <v>2</v>
+      </c>
+      <c r="J153" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A154" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="B154" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="C154" s="16">
+        <v>2170</v>
+      </c>
+      <c r="D154" s="18">
+        <v>32.979999999999997</v>
+      </c>
+      <c r="E154" s="18">
+        <v>21.13</v>
+      </c>
+      <c r="F154" s="18">
+        <v>22.82</v>
+      </c>
+      <c r="G154" s="18">
+        <v>31.31</v>
+      </c>
+      <c r="H154" s="18">
+        <v>38.130000000000003</v>
+      </c>
+      <c r="I154" s="10">
+        <v>2</v>
+      </c>
+      <c r="J154" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A155" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="B155" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="C155" s="16">
+        <v>2450</v>
+      </c>
+      <c r="D155" s="18">
+        <v>34.04</v>
+      </c>
+      <c r="E155" s="18">
+        <v>20.46</v>
+      </c>
+      <c r="F155" s="18">
+        <v>24.41</v>
+      </c>
+      <c r="G155" s="18">
+        <v>33.590000000000003</v>
+      </c>
+      <c r="H155" s="18">
+        <v>41.24</v>
+      </c>
+      <c r="I155" s="19">
+        <v>3</v>
+      </c>
+      <c r="J155" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A156" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="B156" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="C156" s="16">
+        <v>630</v>
+      </c>
+      <c r="D156" s="18">
+        <v>35.11</v>
+      </c>
+      <c r="E156" s="18">
+        <v>23.11</v>
+      </c>
+      <c r="F156" s="18">
+        <v>28.34</v>
+      </c>
+      <c r="G156" s="18">
+        <v>36.25</v>
+      </c>
+      <c r="H156" s="18">
+        <v>41.2</v>
+      </c>
+      <c r="I156" s="10">
+        <v>2</v>
+      </c>
+      <c r="J156" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A157" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="B157" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="C157" s="16">
+        <v>800</v>
+      </c>
+      <c r="D157" s="18">
+        <v>37.01</v>
+      </c>
+      <c r="E157" s="18">
+        <v>20.63</v>
+      </c>
+      <c r="F157" s="18">
+        <v>23.72</v>
+      </c>
+      <c r="G157" s="18">
+        <v>29.32</v>
+      </c>
+      <c r="H157" s="18">
+        <v>52.99</v>
+      </c>
+      <c r="I157" s="10">
+        <v>2</v>
+      </c>
+      <c r="J157" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A158" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="B158" s="10" t="s">
+        <v>331</v>
+      </c>
+      <c r="C158" s="16">
+        <v>90</v>
+      </c>
+      <c r="D158" s="18">
+        <v>52.71</v>
+      </c>
+      <c r="E158" s="18">
+        <v>44.02</v>
+      </c>
+      <c r="F158" s="18">
+        <v>46.78</v>
+      </c>
+      <c r="G158" s="18">
+        <v>53.65</v>
+      </c>
+      <c r="H158" s="18">
+        <v>57.72</v>
+      </c>
+      <c r="I158" s="19">
+        <v>3</v>
+      </c>
+      <c r="J158" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A159" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="B159" s="10" t="s">
+        <v>333</v>
+      </c>
+      <c r="C159" s="16">
+        <v>150</v>
+      </c>
+      <c r="D159" s="18">
+        <v>36.979999999999997</v>
+      </c>
+      <c r="E159" s="18">
+        <v>18.59</v>
+      </c>
+      <c r="F159" s="18">
+        <v>27.2</v>
+      </c>
+      <c r="G159" s="18">
+        <v>36.229999999999997</v>
+      </c>
+      <c r="H159" s="18">
+        <v>47.23</v>
+      </c>
+      <c r="I159" s="19">
+        <v>3</v>
+      </c>
+      <c r="J159" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A160" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="B160" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="C160" s="16">
+        <v>2290</v>
+      </c>
+      <c r="D160" s="18">
+        <v>24.46</v>
+      </c>
+      <c r="E160" s="18">
+        <v>17.59</v>
+      </c>
+      <c r="F160" s="18">
+        <v>18.22</v>
+      </c>
+      <c r="G160" s="18">
+        <v>22.94</v>
+      </c>
+      <c r="H160" s="18">
+        <v>27.76</v>
+      </c>
+      <c r="I160" s="10">
+        <v>7</v>
+      </c>
+      <c r="J160" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A161" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="B161" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="C161" s="16">
+        <v>520</v>
+      </c>
+      <c r="D161" s="18">
+        <v>27.57</v>
+      </c>
+      <c r="E161" s="18">
+        <v>21.81</v>
+      </c>
+      <c r="F161" s="18">
+        <v>23.1</v>
+      </c>
+      <c r="G161" s="18">
+        <v>25.53</v>
+      </c>
+      <c r="H161" s="18">
+        <v>29.08</v>
+      </c>
+      <c r="I161" s="10">
+        <v>7</v>
+      </c>
+      <c r="J161" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A162" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="B162" s="10" t="s">
+        <v>339</v>
+      </c>
+      <c r="C162" s="16">
+        <v>250</v>
+      </c>
+      <c r="D162" s="18">
+        <v>31.85</v>
+      </c>
+      <c r="E162" s="18">
+        <v>22.89</v>
+      </c>
+      <c r="F162" s="18">
+        <v>23.96</v>
+      </c>
+      <c r="G162" s="18">
+        <v>30.53</v>
+      </c>
+      <c r="H162" s="18">
+        <v>38.56</v>
+      </c>
+      <c r="I162" s="19">
+        <v>3</v>
+      </c>
+      <c r="J162" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A163" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="B163" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="C163" s="16">
+        <v>230</v>
+      </c>
+      <c r="D163" s="18">
+        <v>28.25</v>
+      </c>
+      <c r="E163" s="18">
+        <v>16.43</v>
+      </c>
+      <c r="F163" s="18">
+        <v>20.28</v>
+      </c>
+      <c r="G163" s="18">
+        <v>28.68</v>
+      </c>
+      <c r="H163" s="18">
+        <v>34.47</v>
+      </c>
+      <c r="I163" s="19">
+        <v>3</v>
+      </c>
+      <c r="J163" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="10" t="s">
+        <v>342</v>
+      </c>
+      <c r="B164" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="C164" s="16">
+        <v>120</v>
+      </c>
+      <c r="D164" s="18">
+        <v>22.43</v>
+      </c>
+      <c r="E164" s="18">
+        <v>17.829999999999998</v>
+      </c>
+      <c r="F164" s="18">
+        <v>18.010000000000002</v>
+      </c>
+      <c r="G164" s="18">
+        <v>21.53</v>
+      </c>
+      <c r="H164" s="18">
+        <v>23.44</v>
+      </c>
+      <c r="I164" s="19">
+        <v>3</v>
+      </c>
+      <c r="J164" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A165" s="10" t="s">
+        <v>344</v>
+      </c>
+      <c r="B165" s="10" t="s">
+        <v>345</v>
+      </c>
+      <c r="C165" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D165" s="18">
+        <v>18.93</v>
+      </c>
+      <c r="E165" s="18">
+        <v>17.79</v>
+      </c>
+      <c r="F165" s="18">
+        <v>17.79</v>
+      </c>
+      <c r="G165" s="18">
+        <v>17.79</v>
+      </c>
+      <c r="H165" s="18">
+        <v>17.79</v>
+      </c>
+      <c r="I165" s="19">
+        <v>3</v>
+      </c>
+      <c r="J165" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A166" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="B166" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="C166" s="7">
+        <v>4450</v>
+      </c>
+      <c r="D166" s="14">
+        <v>51.55</v>
+      </c>
+      <c r="E166" s="15">
+        <v>21.37</v>
+      </c>
+      <c r="F166" s="9">
+        <v>27.04</v>
+      </c>
+      <c r="G166" s="9">
+        <v>37.75</v>
+      </c>
+      <c r="H166" s="9">
+        <v>64.64</v>
+      </c>
+      <c r="I166" s="10"/>
+      <c r="J166" s="11"/>
+    </row>
+    <row r="167" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A167" s="10" t="s">
+        <v>348</v>
+      </c>
+      <c r="B167" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="C167" s="16">
+        <v>1840</v>
+      </c>
+      <c r="D167" s="18">
+        <v>76.78</v>
+      </c>
+      <c r="E167" s="18">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="F167" s="18">
+        <v>52.02</v>
+      </c>
+      <c r="G167" s="18">
+        <v>66.81</v>
+      </c>
+      <c r="H167" s="18">
+        <v>96.21</v>
+      </c>
+      <c r="I167" s="10">
+        <v>1</v>
+      </c>
+      <c r="J167" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A168" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="B168" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="C168" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D168" s="18">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="E168" s="18">
+        <v>30.48</v>
+      </c>
+      <c r="F168" s="18">
+        <v>30.66</v>
+      </c>
+      <c r="G168" s="18">
+        <v>30.66</v>
+      </c>
+      <c r="H168" s="18">
+        <v>35.619999999999997</v>
+      </c>
+      <c r="I168" s="19">
+        <v>3</v>
+      </c>
+      <c r="J168" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="10" t="s">
+        <v>352</v>
+      </c>
+      <c r="B169" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="C169" s="16">
+        <v>120</v>
+      </c>
+      <c r="D169" s="18">
+        <v>102.81</v>
+      </c>
+      <c r="E169" s="18">
+        <v>39.270000000000003</v>
+      </c>
+      <c r="F169" s="18">
+        <v>103.36</v>
+      </c>
+      <c r="G169" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H169" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I169" s="10">
+        <v>1</v>
+      </c>
+      <c r="J169" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A170" s="10" t="s">
+        <v>354</v>
+      </c>
+      <c r="B170" s="10" t="s">
+        <v>355</v>
+      </c>
+      <c r="C170" s="16">
+        <v>2070</v>
+      </c>
+      <c r="D170" s="18">
+        <v>28.19</v>
+      </c>
+      <c r="E170" s="18">
+        <v>20.85</v>
+      </c>
+      <c r="F170" s="18">
+        <v>21.57</v>
+      </c>
+      <c r="G170" s="18">
+        <v>27.04</v>
+      </c>
+      <c r="H170" s="18">
+        <v>31.79</v>
+      </c>
+      <c r="I170" s="10">
+        <v>4</v>
+      </c>
+      <c r="J170" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A171" s="10" t="s">
+        <v>356</v>
+      </c>
+      <c r="B171" s="10" t="s">
+        <v>357</v>
+      </c>
+      <c r="C171" s="16">
+        <v>120</v>
+      </c>
+      <c r="D171" s="18">
+        <v>30.7</v>
+      </c>
+      <c r="E171" s="18">
+        <v>23.39</v>
+      </c>
+      <c r="F171" s="18">
+        <v>23.39</v>
+      </c>
+      <c r="G171" s="18">
+        <v>30.44</v>
+      </c>
+      <c r="H171" s="18">
+        <v>32.4</v>
+      </c>
+      <c r="I171" s="10">
+        <v>7</v>
+      </c>
+      <c r="J171" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A172" s="10" t="s">
+        <v>358</v>
+      </c>
+      <c r="B172" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="C172" s="16">
+        <v>90</v>
+      </c>
+      <c r="D172" s="18">
+        <v>40.76</v>
+      </c>
+      <c r="E172" s="18">
+        <v>26.73</v>
+      </c>
+      <c r="F172" s="18">
+        <v>32.619999999999997</v>
+      </c>
+      <c r="G172" s="18">
+        <v>38.15</v>
+      </c>
+      <c r="H172" s="18">
+        <v>47.64</v>
+      </c>
+      <c r="I172" s="10">
+        <v>4</v>
+      </c>
+      <c r="J172" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A173" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="B173" s="7" t="s">
+        <v>361</v>
+      </c>
+      <c r="C173" s="7">
+        <v>35180</v>
+      </c>
+      <c r="D173" s="14">
+        <v>35.159999999999997</v>
+      </c>
+      <c r="E173" s="15">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="F173" s="9">
+        <v>21.62</v>
+      </c>
+      <c r="G173" s="9">
+        <v>31.49</v>
+      </c>
+      <c r="H173" s="9">
+        <v>45.67</v>
+      </c>
+      <c r="I173" s="10"/>
+      <c r="J173" s="11"/>
+    </row>
+    <row r="174" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A174" s="10" t="s">
+        <v>362</v>
+      </c>
+      <c r="B174" s="10" t="s">
+        <v>363</v>
+      </c>
+      <c r="C174" s="16">
+        <v>360</v>
+      </c>
+      <c r="D174" s="20">
+        <v>125040</v>
+      </c>
+      <c r="E174" s="20">
+        <v>66110</v>
+      </c>
+      <c r="F174" s="20">
+        <v>83350</v>
+      </c>
+      <c r="G174" s="20">
+        <v>103820</v>
+      </c>
+      <c r="H174" s="20">
+        <v>162750</v>
+      </c>
+      <c r="I174" s="10">
+        <v>1</v>
+      </c>
+      <c r="J174" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A175" s="10" t="s">
+        <v>364</v>
+      </c>
+      <c r="B175" s="10" t="s">
+        <v>365</v>
+      </c>
+      <c r="C175" s="16">
+        <v>160</v>
+      </c>
+      <c r="D175" s="20">
+        <v>103950</v>
+      </c>
+      <c r="E175" s="20">
+        <v>60770</v>
+      </c>
+      <c r="F175" s="20">
+        <v>80720</v>
+      </c>
+      <c r="G175" s="20">
+        <v>100790</v>
+      </c>
+      <c r="H175" s="20">
+        <v>128690</v>
+      </c>
+      <c r="I175" s="10">
+        <v>1</v>
+      </c>
+      <c r="J175" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A176" s="10" t="s">
+        <v>366</v>
+      </c>
+      <c r="B176" s="10" t="s">
+        <v>367</v>
+      </c>
+      <c r="C176" s="16">
+        <v>260</v>
+      </c>
+      <c r="D176" s="20">
+        <v>113690</v>
+      </c>
+      <c r="E176" s="20">
+        <v>62810</v>
+      </c>
+      <c r="F176" s="20">
+        <v>79180</v>
+      </c>
+      <c r="G176" s="20">
+        <v>95600</v>
+      </c>
+      <c r="H176" s="20">
+        <v>131890</v>
+      </c>
+      <c r="I176" s="10">
+        <v>1</v>
+      </c>
+      <c r="J176" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A177" s="10" t="s">
+        <v>368</v>
+      </c>
+      <c r="B177" s="10" t="s">
+        <v>369</v>
+      </c>
+      <c r="C177" s="16">
+        <v>100</v>
+      </c>
+      <c r="D177" s="20">
+        <v>99720</v>
+      </c>
+      <c r="E177" s="20">
+        <v>63820</v>
+      </c>
+      <c r="F177" s="20">
+        <v>78720</v>
+      </c>
+      <c r="G177" s="20">
+        <v>92010</v>
+      </c>
+      <c r="H177" s="20">
+        <v>128730</v>
+      </c>
+      <c r="I177" s="10">
+        <v>1</v>
+      </c>
+      <c r="J177" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A178" s="10" t="s">
+        <v>370</v>
+      </c>
+      <c r="B178" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="C178" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D178" s="20">
+        <v>108450</v>
+      </c>
+      <c r="E178" s="20">
+        <v>49290</v>
+      </c>
+      <c r="F178" s="20">
+        <v>65300</v>
+      </c>
+      <c r="G178" s="20">
+        <v>102690</v>
+      </c>
+      <c r="H178" s="20">
+        <v>130280</v>
+      </c>
+      <c r="I178" s="10">
+        <v>1</v>
+      </c>
+      <c r="J178" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A179" s="10" t="s">
+        <v>372</v>
+      </c>
+      <c r="B179" s="10" t="s">
+        <v>373</v>
+      </c>
+      <c r="C179" s="16">
+        <v>250</v>
+      </c>
+      <c r="D179" s="20">
+        <v>105470</v>
+      </c>
+      <c r="E179" s="20">
+        <v>60950</v>
+      </c>
+      <c r="F179" s="20">
+        <v>61990</v>
+      </c>
+      <c r="G179" s="20">
+        <v>102300</v>
+      </c>
+      <c r="H179" s="20">
+        <v>131270</v>
+      </c>
+      <c r="I179" s="10">
+        <v>1</v>
+      </c>
+      <c r="J179" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A180" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="B180" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="C180" s="16">
+        <v>110</v>
+      </c>
+      <c r="D180" s="20">
+        <v>110720</v>
+      </c>
+      <c r="E180" s="20">
+        <v>59670</v>
+      </c>
+      <c r="F180" s="20">
+        <v>66830</v>
+      </c>
+      <c r="G180" s="20">
+        <v>100920</v>
+      </c>
+      <c r="H180" s="20">
+        <v>132530</v>
+      </c>
+      <c r="I180" s="10">
+        <v>1</v>
+      </c>
+      <c r="J180" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A181" s="10" t="s">
+        <v>376</v>
+      </c>
+      <c r="B181" s="10" t="s">
+        <v>377</v>
+      </c>
+      <c r="C181" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D181" s="20">
+        <v>114530</v>
+      </c>
+      <c r="E181" s="20">
+        <v>60790</v>
+      </c>
+      <c r="F181" s="20">
+        <v>79800</v>
+      </c>
+      <c r="G181" s="20">
+        <v>104460</v>
+      </c>
+      <c r="H181" s="20">
+        <v>131310</v>
+      </c>
+      <c r="I181" s="10">
+        <v>1</v>
+      </c>
+      <c r="J181" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A182" s="10" t="s">
+        <v>378</v>
+      </c>
+      <c r="B182" s="10" t="s">
+        <v>379</v>
+      </c>
+      <c r="C182" s="16">
+        <v>170</v>
+      </c>
+      <c r="D182" s="20">
+        <v>102290</v>
+      </c>
+      <c r="E182" s="20">
+        <v>62640</v>
+      </c>
+      <c r="F182" s="20">
+        <v>80620</v>
+      </c>
+      <c r="G182" s="20">
+        <v>101320</v>
+      </c>
+      <c r="H182" s="20">
+        <v>130870</v>
+      </c>
+      <c r="I182" s="10">
+        <v>1</v>
+      </c>
+      <c r="J182" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A183" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="B183" s="10" t="s">
+        <v>381</v>
+      </c>
+      <c r="C183" s="16">
+        <v>180</v>
+      </c>
+      <c r="D183" s="20">
+        <v>97280</v>
+      </c>
+      <c r="E183" s="20">
+        <v>62340</v>
+      </c>
+      <c r="F183" s="20">
+        <v>77570</v>
+      </c>
+      <c r="G183" s="20">
+        <v>94360</v>
+      </c>
+      <c r="H183" s="20">
+        <v>103880</v>
+      </c>
+      <c r="I183" s="10">
+        <v>1</v>
+      </c>
+      <c r="J183" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A184" s="10" t="s">
+        <v>382</v>
+      </c>
+      <c r="B184" s="10" t="s">
+        <v>383</v>
+      </c>
+      <c r="C184" s="16">
+        <v>140</v>
+      </c>
+      <c r="D184" s="20">
+        <v>127170</v>
+      </c>
+      <c r="E184" s="20">
+        <v>61240</v>
+      </c>
+      <c r="F184" s="20">
+        <v>78130</v>
+      </c>
+      <c r="G184" s="20">
+        <v>126630</v>
+      </c>
+      <c r="H184" s="20">
+        <v>163480</v>
+      </c>
+      <c r="I184" s="10">
+        <v>1</v>
+      </c>
+      <c r="J184" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A185" s="10" t="s">
+        <v>384</v>
+      </c>
+      <c r="B185" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="C185" s="16">
+        <v>480</v>
+      </c>
+      <c r="D185" s="20">
+        <v>126760</v>
+      </c>
+      <c r="E185" s="20">
+        <v>61370</v>
+      </c>
+      <c r="F185" s="20">
+        <v>78640</v>
+      </c>
+      <c r="G185" s="20">
+        <v>103780</v>
+      </c>
+      <c r="H185" s="20">
+        <v>169590</v>
+      </c>
+      <c r="I185" s="10">
+        <v>1</v>
+      </c>
+      <c r="J185" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A186" s="10" t="s">
+        <v>386</v>
+      </c>
+      <c r="B186" s="10" t="s">
+        <v>387</v>
+      </c>
+      <c r="C186" s="16">
+        <v>260</v>
+      </c>
+      <c r="D186" s="20">
+        <v>81060</v>
+      </c>
+      <c r="E186" s="20">
+        <v>50890</v>
+      </c>
+      <c r="F186" s="20">
+        <v>64120</v>
+      </c>
+      <c r="G186" s="20">
+        <v>78340</v>
+      </c>
+      <c r="H186" s="20">
+        <v>99590</v>
+      </c>
+      <c r="I186" s="10">
+        <v>1</v>
+      </c>
+      <c r="J186" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A187" s="10" t="s">
+        <v>388</v>
+      </c>
+      <c r="B187" s="10" t="s">
+        <v>389</v>
+      </c>
+      <c r="C187" s="16">
+        <v>190</v>
+      </c>
+      <c r="D187" s="20">
+        <v>87490</v>
+      </c>
+      <c r="E187" s="20">
+        <v>50300</v>
+      </c>
+      <c r="F187" s="20">
+        <v>62810</v>
+      </c>
+      <c r="G187" s="20">
+        <v>80030</v>
+      </c>
+      <c r="H187" s="20">
+        <v>103170</v>
+      </c>
+      <c r="I187" s="10">
+        <v>1</v>
+      </c>
+      <c r="J187" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A188" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="B188" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="C188" s="16">
+        <v>30</v>
+      </c>
+      <c r="D188" s="20">
+        <v>83390</v>
+      </c>
+      <c r="E188" s="20">
+        <v>60360</v>
+      </c>
+      <c r="F188" s="20">
+        <v>72340</v>
+      </c>
+      <c r="G188" s="20">
+        <v>80340</v>
+      </c>
+      <c r="H188" s="20">
+        <v>95750</v>
+      </c>
+      <c r="I188" s="10">
+        <v>1</v>
+      </c>
+      <c r="J188" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A189" s="10" t="s">
+        <v>392</v>
+      </c>
+      <c r="B189" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="C189" s="16">
+        <v>70</v>
+      </c>
+      <c r="D189" s="20">
+        <v>92540</v>
+      </c>
+      <c r="E189" s="20">
+        <v>49020</v>
+      </c>
+      <c r="F189" s="20">
+        <v>64050</v>
+      </c>
+      <c r="G189" s="20">
+        <v>84270</v>
+      </c>
+      <c r="H189" s="20">
+        <v>108310</v>
+      </c>
+      <c r="I189" s="10">
+        <v>1</v>
+      </c>
+      <c r="J189" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A190" s="10" t="s">
+        <v>394</v>
+      </c>
+      <c r="B190" s="10" t="s">
+        <v>395</v>
+      </c>
+      <c r="C190" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D190" s="20">
+        <v>138840</v>
+      </c>
+      <c r="E190" s="20">
+        <v>61520</v>
+      </c>
+      <c r="F190" s="20">
+        <v>95020</v>
+      </c>
+      <c r="G190" s="20">
+        <v>128490</v>
+      </c>
+      <c r="H190" s="20">
+        <v>172500</v>
+      </c>
+      <c r="I190" s="10">
+        <v>1</v>
+      </c>
+      <c r="J190" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A191" s="10" t="s">
+        <v>396</v>
+      </c>
+      <c r="B191" s="10" t="s">
+        <v>397</v>
+      </c>
+      <c r="C191" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D191" s="20">
+        <v>89940</v>
+      </c>
+      <c r="E191" s="20">
+        <v>47480</v>
+      </c>
+      <c r="F191" s="20">
+        <v>66490</v>
+      </c>
+      <c r="G191" s="20">
+        <v>79990</v>
+      </c>
+      <c r="H191" s="20">
+        <v>97270</v>
+      </c>
+      <c r="I191" s="10">
+        <v>1</v>
+      </c>
+      <c r="J191" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A192" s="10" t="s">
+        <v>398</v>
+      </c>
+      <c r="B192" s="10" t="s">
+        <v>399</v>
+      </c>
+      <c r="C192" s="16">
+        <v>440</v>
+      </c>
+      <c r="D192" s="20">
+        <v>99410</v>
+      </c>
+      <c r="E192" s="20">
+        <v>62820</v>
+      </c>
+      <c r="F192" s="20">
+        <v>77300</v>
+      </c>
+      <c r="G192" s="20">
+        <v>97580</v>
+      </c>
+      <c r="H192" s="20">
+        <v>127100</v>
+      </c>
+      <c r="I192" s="10">
+        <v>2</v>
+      </c>
+      <c r="J192" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A193" s="10" t="s">
+        <v>400</v>
+      </c>
+      <c r="B193" s="10" t="s">
+        <v>401</v>
+      </c>
+      <c r="C193" s="16">
+        <v>110</v>
+      </c>
+      <c r="D193" s="20">
+        <v>96070</v>
+      </c>
+      <c r="E193" s="20">
+        <v>66540</v>
+      </c>
+      <c r="F193" s="20">
+        <v>78750</v>
+      </c>
+      <c r="G193" s="20">
+        <v>95910</v>
+      </c>
+      <c r="H193" s="20">
+        <v>104890</v>
+      </c>
+      <c r="I193" s="10">
+        <v>1</v>
+      </c>
+      <c r="J193" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A194" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="B194" s="10" t="s">
+        <v>403</v>
+      </c>
+      <c r="C194" s="16">
+        <v>540</v>
+      </c>
+      <c r="D194" s="20">
+        <v>92970</v>
+      </c>
+      <c r="E194" s="20">
+        <v>64700</v>
+      </c>
+      <c r="F194" s="20">
+        <v>79190</v>
+      </c>
+      <c r="G194" s="20">
+        <v>79190</v>
+      </c>
+      <c r="H194" s="20">
+        <v>102290</v>
+      </c>
+      <c r="I194" s="10">
+        <v>1</v>
+      </c>
+      <c r="J194" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A195" s="10" t="s">
+        <v>404</v>
+      </c>
+      <c r="B195" s="10" t="s">
+        <v>405</v>
+      </c>
+      <c r="C195" s="16">
+        <v>100</v>
+      </c>
+      <c r="D195" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E195" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="F195" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="G195" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="H195" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="I195" s="10">
+        <v>1</v>
+      </c>
+      <c r="J195" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A196" s="10" t="s">
+        <v>406</v>
+      </c>
+      <c r="B196" s="10" t="s">
+        <v>407</v>
+      </c>
+      <c r="C196" s="16">
+        <v>150</v>
+      </c>
+      <c r="D196" s="20">
+        <v>91090</v>
+      </c>
+      <c r="E196" s="20">
+        <v>49660</v>
+      </c>
+      <c r="F196" s="20">
+        <v>64810</v>
+      </c>
+      <c r="G196" s="20">
+        <v>82510</v>
+      </c>
+      <c r="H196" s="20">
+        <v>105930</v>
+      </c>
+      <c r="I196" s="10">
+        <v>1</v>
+      </c>
+      <c r="J196" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A197" s="10" t="s">
+        <v>408</v>
+      </c>
+      <c r="B197" s="10" t="s">
+        <v>409</v>
+      </c>
+      <c r="C197" s="16">
+        <v>40</v>
+      </c>
+      <c r="D197" s="20">
+        <v>85670</v>
+      </c>
+      <c r="E197" s="20">
+        <v>48950</v>
+      </c>
+      <c r="F197" s="20">
+        <v>64250</v>
+      </c>
+      <c r="G197" s="20">
+        <v>80200</v>
+      </c>
+      <c r="H197" s="20">
+        <v>97190</v>
+      </c>
+      <c r="I197" s="10">
+        <v>1</v>
+      </c>
+      <c r="J197" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A198" s="10" t="s">
+        <v>410</v>
+      </c>
+      <c r="B198" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="C198" s="16">
+        <v>30</v>
+      </c>
+      <c r="D198" s="20">
+        <v>98150</v>
+      </c>
+      <c r="E198" s="20">
+        <v>79240</v>
+      </c>
+      <c r="F198" s="20">
+        <v>79500</v>
+      </c>
+      <c r="G198" s="20">
+        <v>92910</v>
+      </c>
+      <c r="H198" s="20">
+        <v>123760</v>
+      </c>
+      <c r="I198" s="10">
+        <v>1</v>
+      </c>
+      <c r="J198" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A199" s="10" t="s">
+        <v>412</v>
+      </c>
+      <c r="B199" s="10" t="s">
+        <v>413</v>
+      </c>
+      <c r="C199" s="16">
+        <v>310</v>
+      </c>
+      <c r="D199" s="18">
+        <v>34.47</v>
+      </c>
+      <c r="E199" s="18">
+        <v>23.81</v>
+      </c>
+      <c r="F199" s="18">
+        <v>26.44</v>
+      </c>
+      <c r="G199" s="18">
+        <v>31.35</v>
+      </c>
+      <c r="H199" s="18">
+        <v>37.520000000000003</v>
+      </c>
+      <c r="I199" s="19">
+        <v>3</v>
+      </c>
+      <c r="J199" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A200" s="10" t="s">
+        <v>414</v>
+      </c>
+      <c r="B200" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="C200" s="16">
+        <v>770</v>
+      </c>
+      <c r="D200" s="20">
+        <v>83970</v>
+      </c>
+      <c r="E200" s="20">
+        <v>47030</v>
+      </c>
+      <c r="F200" s="20">
+        <v>60280</v>
+      </c>
+      <c r="G200" s="20">
+        <v>60390</v>
+      </c>
+      <c r="H200" s="20">
+        <v>95910</v>
+      </c>
+      <c r="I200" s="10">
+        <v>1</v>
+      </c>
+      <c r="J200" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A201" s="10" t="s">
+        <v>416</v>
+      </c>
+      <c r="B201" s="10" t="s">
+        <v>417</v>
+      </c>
+      <c r="C201" s="16">
+        <v>1890</v>
+      </c>
+      <c r="D201" s="18">
+        <v>19.16</v>
+      </c>
+      <c r="E201" s="18">
+        <v>15</v>
+      </c>
+      <c r="F201" s="18">
+        <v>17.260000000000002</v>
+      </c>
+      <c r="G201" s="18">
+        <v>17.71</v>
+      </c>
+      <c r="H201" s="18">
+        <v>20.81</v>
+      </c>
+      <c r="I201" s="10">
+        <v>4</v>
+      </c>
+      <c r="J201" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A202" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="B202" s="10" t="s">
+        <v>419</v>
+      </c>
+      <c r="C202" s="16">
+        <v>360</v>
+      </c>
+      <c r="D202" s="20">
+        <v>77600</v>
+      </c>
+      <c r="E202" s="20">
+        <v>38050</v>
+      </c>
+      <c r="F202" s="20">
+        <v>63420</v>
+      </c>
+      <c r="G202" s="20">
+        <v>85470</v>
+      </c>
+      <c r="H202" s="20">
+        <v>96130</v>
+      </c>
+      <c r="I202" s="19">
+        <v>3</v>
+      </c>
+      <c r="J202" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A203" s="10" t="s">
+        <v>420</v>
+      </c>
+      <c r="B203" s="10" t="s">
+        <v>421</v>
+      </c>
+      <c r="C203" s="16">
+        <v>3830</v>
+      </c>
+      <c r="D203" s="20">
+        <v>79660</v>
+      </c>
+      <c r="E203" s="20">
+        <v>45070</v>
+      </c>
+      <c r="F203" s="20">
+        <v>61860</v>
+      </c>
+      <c r="G203" s="20">
+        <v>90930</v>
+      </c>
+      <c r="H203" s="20">
+        <v>96020</v>
+      </c>
+      <c r="I203" s="19">
+        <v>3</v>
+      </c>
+      <c r="J203" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A204" s="10" t="s">
+        <v>422</v>
+      </c>
+      <c r="B204" s="10" t="s">
+        <v>423</v>
+      </c>
+      <c r="C204" s="16">
+        <v>2370</v>
+      </c>
+      <c r="D204" s="20">
+        <v>80970</v>
+      </c>
+      <c r="E204" s="20">
+        <v>46460</v>
+      </c>
+      <c r="F204" s="20">
+        <v>63160</v>
+      </c>
+      <c r="G204" s="20">
+        <v>92760</v>
+      </c>
+      <c r="H204" s="20">
+        <v>95610</v>
+      </c>
+      <c r="I204" s="19">
+        <v>3</v>
+      </c>
+      <c r="J204" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A205" s="10" t="s">
+        <v>424</v>
+      </c>
+      <c r="B205" s="10" t="s">
+        <v>425</v>
+      </c>
+      <c r="C205" s="16">
+        <v>50</v>
+      </c>
+      <c r="D205" s="20">
+        <v>93390</v>
+      </c>
+      <c r="E205" s="20">
+        <v>68290</v>
+      </c>
+      <c r="F205" s="20">
+        <v>92110</v>
+      </c>
+      <c r="G205" s="20">
+        <v>97240</v>
+      </c>
+      <c r="H205" s="20">
+        <v>100850</v>
+      </c>
+      <c r="I205" s="19">
+        <v>3</v>
+      </c>
+      <c r="J205" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A206" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="B206" s="10" t="s">
+        <v>427</v>
+      </c>
+      <c r="C206" s="16">
+        <v>4910</v>
+      </c>
+      <c r="D206" s="20">
+        <v>84120</v>
+      </c>
+      <c r="E206" s="20">
+        <v>51670</v>
+      </c>
+      <c r="F206" s="20">
+        <v>66470</v>
+      </c>
+      <c r="G206" s="20">
+        <v>92610</v>
+      </c>
+      <c r="H206" s="20">
+        <v>97230</v>
+      </c>
+      <c r="I206" s="19">
+        <v>3</v>
+      </c>
+      <c r="J206" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A207" s="10" t="s">
+        <v>428</v>
+      </c>
+      <c r="B207" s="10" t="s">
+        <v>429</v>
+      </c>
+      <c r="C207" s="16">
+        <v>90</v>
+      </c>
+      <c r="D207" s="20">
+        <v>82630</v>
+      </c>
+      <c r="E207" s="20">
+        <v>65280</v>
+      </c>
+      <c r="F207" s="20">
+        <v>78810</v>
+      </c>
+      <c r="G207" s="20">
+        <v>81820</v>
+      </c>
+      <c r="H207" s="20">
+        <v>95000</v>
+      </c>
+      <c r="I207" s="19">
+        <v>3</v>
+      </c>
+      <c r="J207" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A208" s="10" t="s">
+        <v>430</v>
+      </c>
+      <c r="B208" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="C208" s="16">
+        <v>120</v>
+      </c>
+      <c r="D208" s="20">
+        <v>65620</v>
+      </c>
+      <c r="E208" s="20">
+        <v>34750</v>
+      </c>
+      <c r="F208" s="20">
+        <v>35030</v>
+      </c>
+      <c r="G208" s="20">
+        <v>59310</v>
+      </c>
+      <c r="H208" s="20">
+        <v>96330</v>
+      </c>
+      <c r="I208" s="19">
+        <v>3</v>
+      </c>
+      <c r="J208" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A209" s="10" t="s">
+        <v>432</v>
+      </c>
+      <c r="B209" s="10" t="s">
+        <v>433</v>
+      </c>
+      <c r="C209" s="16">
+        <v>1070</v>
+      </c>
+      <c r="D209" s="20">
+        <v>80910</v>
+      </c>
+      <c r="E209" s="20">
+        <v>60420</v>
+      </c>
+      <c r="F209" s="20">
+        <v>62170</v>
+      </c>
+      <c r="G209" s="20">
+        <v>84300</v>
+      </c>
+      <c r="H209" s="20">
+        <v>95000</v>
+      </c>
+      <c r="I209" s="19">
+        <v>3</v>
+      </c>
+      <c r="J209" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A210" s="10" t="s">
+        <v>434</v>
+      </c>
+      <c r="B210" s="10" t="s">
+        <v>435</v>
+      </c>
+      <c r="C210" s="16">
+        <v>380</v>
+      </c>
+      <c r="D210" s="20">
+        <v>83910</v>
+      </c>
+      <c r="E210" s="20">
+        <v>48830</v>
+      </c>
+      <c r="F210" s="20">
+        <v>76710</v>
+      </c>
+      <c r="G210" s="20">
+        <v>93970</v>
+      </c>
+      <c r="H210" s="20">
+        <v>95500</v>
+      </c>
+      <c r="I210" s="19">
+        <v>3</v>
+      </c>
+      <c r="J210" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A211" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="B211" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="C211" s="16">
+        <v>830</v>
+      </c>
+      <c r="D211" s="20">
+        <v>83100</v>
+      </c>
+      <c r="E211" s="20">
+        <v>46580</v>
+      </c>
+      <c r="F211" s="20">
+        <v>68930</v>
+      </c>
+      <c r="G211" s="20">
+        <v>92990</v>
+      </c>
+      <c r="H211" s="20">
+        <v>96930</v>
+      </c>
+      <c r="I211" s="19">
+        <v>3</v>
+      </c>
+      <c r="J211" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A212" s="10" t="s">
+        <v>438</v>
+      </c>
+      <c r="B212" s="10" t="s">
+        <v>439</v>
+      </c>
+      <c r="C212" s="16">
+        <v>110</v>
+      </c>
+      <c r="D212" s="20">
+        <v>74530</v>
+      </c>
+      <c r="E212" s="20">
+        <v>50670</v>
+      </c>
+      <c r="F212" s="20">
+        <v>62800</v>
+      </c>
+      <c r="G212" s="20">
+        <v>80080</v>
+      </c>
+      <c r="H212" s="20">
+        <v>83300</v>
+      </c>
+      <c r="I212" s="19">
+        <v>3</v>
+      </c>
+      <c r="J212" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A213" s="10" t="s">
+        <v>440</v>
+      </c>
+      <c r="B213" s="10" t="s">
+        <v>441</v>
+      </c>
+      <c r="C213" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D213" s="18">
+        <v>28.52</v>
+      </c>
+      <c r="E213" s="18">
+        <v>23.71</v>
+      </c>
+      <c r="F213" s="18">
+        <v>24.44</v>
+      </c>
+      <c r="G213" s="18">
+        <v>27.74</v>
+      </c>
+      <c r="H213" s="18">
+        <v>30.48</v>
+      </c>
+      <c r="I213" s="19">
+        <v>3</v>
+      </c>
+      <c r="J213" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A214" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="B214" s="10" t="s">
+        <v>443</v>
+      </c>
+      <c r="C214" s="16">
+        <v>1400</v>
+      </c>
+      <c r="D214" s="18">
+        <v>21.99</v>
+      </c>
+      <c r="E214" s="18">
+        <v>15</v>
+      </c>
+      <c r="F214" s="18">
+        <v>17.920000000000002</v>
+      </c>
+      <c r="G214" s="18">
+        <v>20.170000000000002</v>
+      </c>
+      <c r="H214" s="18">
+        <v>22.76</v>
+      </c>
+      <c r="I214" s="10">
+        <v>7</v>
+      </c>
+      <c r="J214" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A215" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="B215" s="10" t="s">
+        <v>445</v>
+      </c>
+      <c r="C215" s="16">
+        <v>1910</v>
+      </c>
+      <c r="D215" s="18">
+        <v>23.38</v>
+      </c>
+      <c r="E215" s="18">
+        <v>17.510000000000002</v>
+      </c>
+      <c r="F215" s="18">
+        <v>20.78</v>
+      </c>
+      <c r="G215" s="18">
+        <v>21.92</v>
+      </c>
+      <c r="H215" s="18">
+        <v>25.22</v>
+      </c>
+      <c r="I215" s="19">
+        <v>3</v>
+      </c>
+      <c r="J215" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A216" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="B216" s="10" t="s">
+        <v>447</v>
+      </c>
+      <c r="C216" s="16">
+        <v>300</v>
+      </c>
+      <c r="D216" s="18">
+        <v>36.520000000000003</v>
+      </c>
+      <c r="E216" s="18">
+        <v>25.29</v>
+      </c>
+      <c r="F216" s="18">
+        <v>28</v>
+      </c>
+      <c r="G216" s="18">
+        <v>37.43</v>
+      </c>
+      <c r="H216" s="18">
+        <v>41.25</v>
+      </c>
+      <c r="I216" s="10">
+        <v>6</v>
+      </c>
+      <c r="J216" s="11" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A217" s="10" t="s">
+        <v>448</v>
+      </c>
+      <c r="B217" s="10" t="s">
+        <v>449</v>
+      </c>
+      <c r="C217" s="16">
+        <v>410</v>
+      </c>
+      <c r="D217" s="20">
+        <v>118050</v>
+      </c>
+      <c r="E217" s="20">
+        <v>31910</v>
+      </c>
+      <c r="F217" s="20">
+        <v>74380</v>
+      </c>
+      <c r="G217" s="20">
+        <v>130480</v>
+      </c>
+      <c r="H217" s="20">
+        <v>156500</v>
+      </c>
+      <c r="I217" s="19">
+        <v>3</v>
+      </c>
+      <c r="J217" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A218" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="B218" s="10" t="s">
+        <v>451</v>
+      </c>
+      <c r="C218" s="16">
+        <v>40</v>
+      </c>
+      <c r="D218" s="18">
+        <v>38.79</v>
+      </c>
+      <c r="E218" s="18">
+        <v>20.74</v>
+      </c>
+      <c r="F218" s="18">
+        <v>33.46</v>
+      </c>
+      <c r="G218" s="18">
+        <v>37.01</v>
+      </c>
+      <c r="H218" s="18">
+        <v>45.41</v>
+      </c>
+      <c r="I218" s="10">
+        <v>2</v>
+      </c>
+      <c r="J218" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A219" s="10" t="s">
+        <v>452</v>
+      </c>
+      <c r="B219" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="C219" s="16">
+        <v>70</v>
+      </c>
+      <c r="D219" s="18">
+        <v>39.65</v>
+      </c>
+      <c r="E219" s="18">
+        <v>22.47</v>
+      </c>
+      <c r="F219" s="18">
+        <v>30.97</v>
+      </c>
+      <c r="G219" s="18">
+        <v>37.47</v>
+      </c>
+      <c r="H219" s="18">
+        <v>50.17</v>
+      </c>
+      <c r="I219" s="10">
+        <v>2</v>
+      </c>
+      <c r="J219" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A220" s="10" t="s">
+        <v>454</v>
+      </c>
+      <c r="B220" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="C220" s="16">
+        <v>70</v>
+      </c>
+      <c r="D220" s="18">
+        <v>31.28</v>
+      </c>
+      <c r="E220" s="18">
+        <v>23.3</v>
+      </c>
+      <c r="F220" s="18">
+        <v>23.58</v>
+      </c>
+      <c r="G220" s="18">
+        <v>26.67</v>
+      </c>
+      <c r="H220" s="18">
+        <v>29.92</v>
+      </c>
+      <c r="I220" s="19">
+        <v>3</v>
+      </c>
+      <c r="J220" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A221" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="B221" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="C221" s="16">
+        <v>780</v>
+      </c>
+      <c r="D221" s="18">
+        <v>37</v>
+      </c>
+      <c r="E221" s="18">
+        <v>24.06</v>
+      </c>
+      <c r="F221" s="18">
+        <v>29.65</v>
+      </c>
+      <c r="G221" s="18">
+        <v>36.47</v>
+      </c>
+      <c r="H221" s="18">
+        <v>45.51</v>
+      </c>
+      <c r="I221" s="10">
+        <v>2</v>
+      </c>
+      <c r="J221" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A222" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="B222" s="10" t="s">
+        <v>459</v>
+      </c>
+      <c r="C222" s="16">
+        <v>160</v>
+      </c>
+      <c r="D222" s="18">
+        <v>24.1</v>
+      </c>
+      <c r="E222" s="18">
+        <v>15</v>
+      </c>
+      <c r="F222" s="18">
+        <v>18.72</v>
+      </c>
+      <c r="G222" s="18">
+        <v>23.43</v>
+      </c>
+      <c r="H222" s="18">
+        <v>28.09</v>
+      </c>
+      <c r="I222" s="10">
+        <v>5</v>
+      </c>
+      <c r="J222" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A223" s="10" t="s">
+        <v>461</v>
+      </c>
+      <c r="B223" s="10" t="s">
+        <v>462</v>
+      </c>
+      <c r="C223" s="16">
+        <v>1240</v>
+      </c>
+      <c r="D223" s="18">
+        <v>31.94</v>
+      </c>
+      <c r="E223" s="18">
+        <v>18.48</v>
+      </c>
+      <c r="F223" s="18">
+        <v>22.21</v>
+      </c>
+      <c r="G223" s="18">
+        <v>30.34</v>
+      </c>
+      <c r="H223" s="18">
+        <v>38.450000000000003</v>
+      </c>
+      <c r="I223" s="10">
+        <v>2</v>
+      </c>
+      <c r="J223" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A224" s="10" t="s">
+        <v>463</v>
+      </c>
+      <c r="B224" s="10" t="s">
+        <v>464</v>
+      </c>
+      <c r="C224" s="16">
+        <v>50</v>
+      </c>
+      <c r="D224" s="20">
+        <v>49920</v>
+      </c>
+      <c r="E224" s="20">
+        <v>31200</v>
+      </c>
+      <c r="F224" s="20">
+        <v>31200</v>
+      </c>
+      <c r="G224" s="20">
+        <v>49420</v>
+      </c>
+      <c r="H224" s="20">
+        <v>63510</v>
+      </c>
+      <c r="I224" s="19">
+        <v>3</v>
+      </c>
+      <c r="J224" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A225" s="10" t="s">
+        <v>465</v>
+      </c>
+      <c r="B225" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="C225" s="16">
+        <v>5200</v>
+      </c>
+      <c r="D225" s="20">
+        <v>38400</v>
+      </c>
+      <c r="E225" s="20">
+        <v>31200</v>
+      </c>
+      <c r="F225" s="20">
+        <v>31200</v>
+      </c>
+      <c r="G225" s="20">
+        <v>37220</v>
+      </c>
+      <c r="H225" s="20">
+        <v>44000</v>
+      </c>
+      <c r="I225" s="10">
+        <v>6</v>
+      </c>
+      <c r="J225" s="11" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A226" s="7" t="s">
+        <v>467</v>
+      </c>
+      <c r="B226" s="7" t="s">
+        <v>468</v>
+      </c>
+      <c r="C226" s="7">
+        <v>7650</v>
+      </c>
+      <c r="D226" s="14">
+        <v>36.11</v>
+      </c>
+      <c r="E226" s="15">
+        <v>17.489999999999998</v>
+      </c>
+      <c r="F226" s="9">
+        <v>23.27</v>
+      </c>
+      <c r="G226" s="9">
+        <v>31.29</v>
+      </c>
+      <c r="H226" s="9">
+        <v>42.1</v>
+      </c>
+      <c r="I226" s="10"/>
+      <c r="J226" s="11"/>
+    </row>
+    <row r="227" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A227" s="10" t="s">
+        <v>469</v>
+      </c>
+      <c r="B227" s="10" t="s">
+        <v>470</v>
+      </c>
+      <c r="C227" s="16">
+        <v>90</v>
+      </c>
+      <c r="D227" s="18">
+        <v>45.95</v>
+      </c>
+      <c r="E227" s="18">
+        <v>27.28</v>
+      </c>
+      <c r="F227" s="18">
+        <v>31.85</v>
+      </c>
+      <c r="G227" s="18">
+        <v>34.880000000000003</v>
+      </c>
+      <c r="H227" s="18">
+        <v>51.83</v>
+      </c>
+      <c r="I227" s="19">
+        <v>3</v>
+      </c>
+      <c r="J227" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A228" s="10" t="s">
+        <v>471</v>
+      </c>
+      <c r="B228" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="C228" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D228" s="18">
+        <v>35.659999999999997</v>
+      </c>
+      <c r="E228" s="18">
+        <v>22.03</v>
+      </c>
+      <c r="F228" s="18">
+        <v>23.39</v>
+      </c>
+      <c r="G228" s="18">
+        <v>38.479999999999997</v>
+      </c>
+      <c r="H228" s="18">
+        <v>40.630000000000003</v>
+      </c>
+      <c r="I228" s="19">
+        <v>3</v>
+      </c>
+      <c r="J228" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A229" s="10" t="s">
+        <v>473</v>
+      </c>
+      <c r="B229" s="10" t="s">
+        <v>474</v>
+      </c>
+      <c r="C229" s="16">
+        <v>190</v>
+      </c>
+      <c r="D229" s="18">
+        <v>48.38</v>
+      </c>
+      <c r="E229" s="18">
+        <v>27.8</v>
+      </c>
+      <c r="F229" s="18">
+        <v>37.619999999999997</v>
+      </c>
+      <c r="G229" s="18">
+        <v>48.62</v>
+      </c>
+      <c r="H229" s="18">
+        <v>60.41</v>
+      </c>
+      <c r="I229" s="19">
+        <v>3</v>
+      </c>
+      <c r="J229" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A230" s="10" t="s">
+        <v>475</v>
+      </c>
+      <c r="B230" s="10" t="s">
+        <v>476</v>
+      </c>
+      <c r="C230" s="16">
+        <v>30</v>
+      </c>
+      <c r="D230" s="18">
+        <v>37.9</v>
+      </c>
+      <c r="E230" s="18">
+        <v>28.23</v>
+      </c>
+      <c r="F230" s="18">
+        <v>28.23</v>
+      </c>
+      <c r="G230" s="18">
+        <v>30.06</v>
+      </c>
+      <c r="H230" s="18">
+        <v>48.29</v>
+      </c>
+      <c r="I230" s="19">
+        <v>3</v>
+      </c>
+      <c r="J230" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A231" s="10" t="s">
+        <v>477</v>
+      </c>
+      <c r="B231" s="10" t="s">
+        <v>478</v>
+      </c>
+      <c r="C231" s="16">
+        <v>310</v>
+      </c>
+      <c r="D231" s="18">
+        <v>19.04</v>
+      </c>
+      <c r="E231" s="18">
+        <v>15.52</v>
+      </c>
+      <c r="F231" s="18">
+        <v>17.27</v>
+      </c>
+      <c r="G231" s="18">
+        <v>17.510000000000002</v>
+      </c>
+      <c r="H231" s="18">
+        <v>20.12</v>
+      </c>
+      <c r="I231" s="10">
+        <v>7</v>
+      </c>
+      <c r="J231" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A232" s="10" t="s">
+        <v>479</v>
+      </c>
+      <c r="B232" s="10" t="s">
+        <v>480</v>
+      </c>
+      <c r="C232" s="16">
+        <v>750</v>
+      </c>
+      <c r="D232" s="18">
+        <v>37.93</v>
+      </c>
+      <c r="E232" s="18">
+        <v>23.71</v>
+      </c>
+      <c r="F232" s="18">
+        <v>29.83</v>
+      </c>
+      <c r="G232" s="18">
+        <v>37.61</v>
+      </c>
+      <c r="H232" s="18">
+        <v>44.89</v>
+      </c>
+      <c r="I232" s="19">
+        <v>3</v>
+      </c>
+      <c r="J232" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A233" s="10" t="s">
+        <v>481</v>
+      </c>
+      <c r="B233" s="10" t="s">
+        <v>482</v>
+      </c>
+      <c r="C233" s="16">
+        <v>550</v>
+      </c>
+      <c r="D233" s="18">
+        <v>32.28</v>
+      </c>
+      <c r="E233" s="18">
+        <v>24.17</v>
+      </c>
+      <c r="F233" s="18">
+        <v>24.18</v>
+      </c>
+      <c r="G233" s="18">
+        <v>27.93</v>
+      </c>
+      <c r="H233" s="18">
+        <v>36.93</v>
+      </c>
+      <c r="I233" s="19">
+        <v>3</v>
+      </c>
+      <c r="J233" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A234" s="10" t="s">
+        <v>483</v>
+      </c>
+      <c r="B234" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="C234" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D234" s="18">
+        <v>21.15</v>
+      </c>
+      <c r="E234" s="18">
+        <v>15.03</v>
+      </c>
+      <c r="F234" s="18">
+        <v>15.03</v>
+      </c>
+      <c r="G234" s="18">
+        <v>18.079999999999998</v>
+      </c>
+      <c r="H234" s="18">
+        <v>24.15</v>
+      </c>
+      <c r="I234" s="10">
+        <v>7</v>
+      </c>
+      <c r="J234" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A235" s="10" t="s">
+        <v>485</v>
+      </c>
+      <c r="B235" s="10" t="s">
+        <v>486</v>
+      </c>
+      <c r="C235" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D235" s="18">
+        <v>20.74</v>
+      </c>
+      <c r="E235" s="18">
+        <v>17.5</v>
+      </c>
+      <c r="F235" s="18">
+        <v>21.25</v>
+      </c>
+      <c r="G235" s="18">
+        <v>21.54</v>
+      </c>
+      <c r="H235" s="18">
+        <v>21.66</v>
+      </c>
+      <c r="I235" s="10">
+        <v>6</v>
+      </c>
+      <c r="J235" s="11" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A236" s="10" t="s">
+        <v>487</v>
+      </c>
+      <c r="B236" s="10" t="s">
+        <v>488</v>
+      </c>
+      <c r="C236" s="16">
+        <v>560</v>
+      </c>
+      <c r="D236" s="18">
+        <v>43.62</v>
+      </c>
+      <c r="E236" s="18">
+        <v>20.72</v>
+      </c>
+      <c r="F236" s="18">
+        <v>27.91</v>
+      </c>
+      <c r="G236" s="18">
+        <v>40.51</v>
+      </c>
+      <c r="H236" s="18">
+        <v>47.55</v>
+      </c>
+      <c r="I236" s="19">
+        <v>3</v>
+      </c>
+      <c r="J236" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A237" s="10" t="s">
+        <v>489</v>
+      </c>
+      <c r="B237" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="C237" s="16">
+        <v>50</v>
+      </c>
+      <c r="D237" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E237" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="F237" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="G237" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="H237" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="I237" s="19">
+        <v>8</v>
+      </c>
+      <c r="J237" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A238" s="10" t="s">
+        <v>492</v>
+      </c>
+      <c r="B238" s="10" t="s">
+        <v>493</v>
+      </c>
+      <c r="C238" s="16">
+        <v>1170</v>
+      </c>
+      <c r="D238" s="20">
+        <v>64980</v>
+      </c>
+      <c r="E238" s="20">
+        <v>34580</v>
+      </c>
+      <c r="F238" s="20">
+        <v>43990</v>
+      </c>
+      <c r="G238" s="20">
+        <v>53630</v>
+      </c>
+      <c r="H238" s="20">
+        <v>78830</v>
+      </c>
+      <c r="I238" s="19">
+        <v>3</v>
+      </c>
+      <c r="J238" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A239" s="10" t="s">
+        <v>494</v>
+      </c>
+      <c r="B239" s="10" t="s">
+        <v>495</v>
+      </c>
+      <c r="C239" s="16">
+        <v>20</v>
+      </c>
+      <c r="D239" s="20">
+        <v>44230</v>
+      </c>
+      <c r="E239" s="20">
+        <v>31200</v>
+      </c>
+      <c r="F239" s="20">
+        <v>31200</v>
+      </c>
+      <c r="G239" s="20">
+        <v>34430</v>
+      </c>
+      <c r="H239" s="20">
+        <v>59280</v>
+      </c>
+      <c r="I239" s="10">
+        <v>7</v>
+      </c>
+      <c r="J239" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A240" s="10" t="s">
+        <v>496</v>
+      </c>
+      <c r="B240" s="10" t="s">
+        <v>497</v>
+      </c>
+      <c r="C240" s="16">
+        <v>150</v>
+      </c>
+      <c r="D240" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E240" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="F240" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="G240" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="H240" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="I240" s="19">
+        <v>3</v>
+      </c>
+      <c r="J240" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A241" s="10" t="s">
+        <v>498</v>
+      </c>
+      <c r="B241" s="10" t="s">
+        <v>499</v>
+      </c>
+      <c r="C241" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D241" s="18">
+        <v>50.74</v>
+      </c>
+      <c r="E241" s="18">
+        <v>51.72</v>
+      </c>
+      <c r="F241" s="18">
+        <v>51.72</v>
+      </c>
+      <c r="G241" s="18">
+        <v>51.72</v>
+      </c>
+      <c r="H241" s="18">
+        <v>51.73</v>
+      </c>
+      <c r="I241" s="10">
+        <v>7</v>
+      </c>
+      <c r="J241" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A242" s="10" t="s">
+        <v>500</v>
+      </c>
+      <c r="B242" s="10" t="s">
+        <v>501</v>
+      </c>
+      <c r="C242" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D242" s="18">
+        <v>20.68</v>
+      </c>
+      <c r="E242" s="18">
+        <v>18.41</v>
+      </c>
+      <c r="F242" s="18">
+        <v>18.41</v>
+      </c>
+      <c r="G242" s="18">
+        <v>18.41</v>
+      </c>
+      <c r="H242" s="18">
+        <v>18.41</v>
+      </c>
+      <c r="I242" s="19">
+        <v>8</v>
+      </c>
+      <c r="J242" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A243" s="10" t="s">
+        <v>502</v>
+      </c>
+      <c r="B243" s="10" t="s">
+        <v>503</v>
+      </c>
+      <c r="C243" s="16">
+        <v>90</v>
+      </c>
+      <c r="D243" s="18">
+        <v>33.08</v>
+      </c>
+      <c r="E243" s="18">
+        <v>15</v>
+      </c>
+      <c r="F243" s="18">
+        <v>18.55</v>
+      </c>
+      <c r="G243" s="18">
+        <v>26.5</v>
+      </c>
+      <c r="H243" s="18">
+        <v>36.979999999999997</v>
+      </c>
+      <c r="I243" s="19">
+        <v>3</v>
+      </c>
+      <c r="J243" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A244" s="10" t="s">
+        <v>504</v>
+      </c>
+      <c r="B244" s="10" t="s">
+        <v>505</v>
+      </c>
+      <c r="C244" s="16">
+        <v>150</v>
+      </c>
+      <c r="D244" s="18">
+        <v>34.39</v>
+      </c>
+      <c r="E244" s="18">
+        <v>20.73</v>
+      </c>
+      <c r="F244" s="18">
+        <v>23.29</v>
+      </c>
+      <c r="G244" s="18">
+        <v>35.85</v>
+      </c>
+      <c r="H244" s="18">
+        <v>36.61</v>
+      </c>
+      <c r="I244" s="19">
+        <v>3</v>
+      </c>
+      <c r="J244" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A245" s="10" t="s">
+        <v>506</v>
+      </c>
+      <c r="B245" s="10" t="s">
+        <v>507</v>
+      </c>
+      <c r="C245" s="16">
+        <v>1140</v>
+      </c>
+      <c r="D245" s="18">
+        <v>40.74</v>
+      </c>
+      <c r="E245" s="18">
+        <v>22.96</v>
+      </c>
+      <c r="F245" s="18">
+        <v>30.44</v>
+      </c>
+      <c r="G245" s="18">
+        <v>37.28</v>
+      </c>
+      <c r="H245" s="18">
+        <v>49.17</v>
+      </c>
+      <c r="I245" s="19">
+        <v>3</v>
+      </c>
+      <c r="J245" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A246" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="B246" s="10" t="s">
+        <v>509</v>
+      </c>
+      <c r="C246" s="16">
+        <v>340</v>
+      </c>
+      <c r="D246" s="18">
+        <v>36.97</v>
+      </c>
+      <c r="E246" s="18">
+        <v>24.47</v>
+      </c>
+      <c r="F246" s="18">
+        <v>28.37</v>
+      </c>
+      <c r="G246" s="18">
+        <v>37.479999999999997</v>
+      </c>
+      <c r="H246" s="18">
+        <v>39.44</v>
+      </c>
+      <c r="I246" s="19">
+        <v>3</v>
+      </c>
+      <c r="J246" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A247" s="10" t="s">
+        <v>510</v>
+      </c>
+      <c r="B247" s="10" t="s">
+        <v>511</v>
+      </c>
+      <c r="C247" s="16">
+        <v>150</v>
+      </c>
+      <c r="D247" s="18">
+        <v>46.66</v>
+      </c>
+      <c r="E247" s="18">
+        <v>37.25</v>
+      </c>
+      <c r="F247" s="18">
+        <v>39.32</v>
+      </c>
+      <c r="G247" s="18">
+        <v>49.21</v>
+      </c>
+      <c r="H247" s="18">
+        <v>50.79</v>
+      </c>
+      <c r="I247" s="19">
+        <v>3</v>
+      </c>
+      <c r="J247" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A248" s="10" t="s">
+        <v>512</v>
+      </c>
+      <c r="B248" s="10" t="s">
+        <v>513</v>
+      </c>
+      <c r="C248" s="16">
+        <v>110</v>
+      </c>
+      <c r="D248" s="18">
+        <v>39.869999999999997</v>
+      </c>
+      <c r="E248" s="18">
+        <v>20.22</v>
+      </c>
+      <c r="F248" s="18">
+        <v>27.01</v>
+      </c>
+      <c r="G248" s="18">
+        <v>33.75</v>
+      </c>
+      <c r="H248" s="18">
+        <v>40.47</v>
+      </c>
+      <c r="I248" s="19">
+        <v>3</v>
+      </c>
+      <c r="J248" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A249" s="10" t="s">
+        <v>514</v>
+      </c>
+      <c r="B249" s="10" t="s">
+        <v>515</v>
+      </c>
+      <c r="C249" s="16">
+        <v>200</v>
+      </c>
+      <c r="D249" s="18">
+        <v>41.05</v>
+      </c>
+      <c r="E249" s="18">
+        <v>24.73</v>
+      </c>
+      <c r="F249" s="18">
+        <v>28</v>
+      </c>
+      <c r="G249" s="18">
+        <v>39.58</v>
+      </c>
+      <c r="H249" s="18">
+        <v>64.55</v>
+      </c>
+      <c r="I249" s="19">
+        <v>3</v>
+      </c>
+      <c r="J249" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A250" s="10" t="s">
+        <v>516</v>
+      </c>
+      <c r="B250" s="10" t="s">
+        <v>517</v>
+      </c>
+      <c r="C250" s="16">
+        <v>60</v>
+      </c>
+      <c r="D250" s="18">
+        <v>40.46</v>
+      </c>
+      <c r="E250" s="18">
+        <v>29.65</v>
+      </c>
+      <c r="F250" s="18">
+        <v>32.4</v>
+      </c>
+      <c r="G250" s="18">
+        <v>44.35</v>
+      </c>
+      <c r="H250" s="18">
+        <v>46.64</v>
+      </c>
+      <c r="I250" s="10">
+        <v>5</v>
+      </c>
+      <c r="J250" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A251" s="10" t="s">
+        <v>518</v>
+      </c>
+      <c r="B251" s="10" t="s">
+        <v>519</v>
+      </c>
+      <c r="C251" s="16">
+        <v>30</v>
+      </c>
+      <c r="D251" s="18">
+        <v>32.18</v>
+      </c>
+      <c r="E251" s="18">
+        <v>19.690000000000001</v>
+      </c>
+      <c r="F251" s="18">
+        <v>27.34</v>
+      </c>
+      <c r="G251" s="18">
+        <v>35.01</v>
+      </c>
+      <c r="H251" s="18">
+        <v>35.17</v>
+      </c>
+      <c r="I251" s="10">
+        <v>7</v>
+      </c>
+      <c r="J251" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A252" s="10" t="s">
+        <v>520</v>
+      </c>
+      <c r="B252" s="10" t="s">
+        <v>521</v>
+      </c>
+      <c r="C252" s="16">
+        <v>150</v>
+      </c>
+      <c r="D252" s="18">
+        <v>30.9</v>
+      </c>
+      <c r="E252" s="18">
+        <v>19.940000000000001</v>
+      </c>
+      <c r="F252" s="18">
+        <v>25.64</v>
+      </c>
+      <c r="G252" s="18">
+        <v>30.8</v>
+      </c>
+      <c r="H252" s="18">
+        <v>38.26</v>
+      </c>
+      <c r="I252" s="10">
+        <v>5</v>
+      </c>
+      <c r="J252" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A253" s="10" t="s">
+        <v>522</v>
+      </c>
+      <c r="B253" s="10" t="s">
+        <v>523</v>
+      </c>
+      <c r="C253" s="16">
+        <v>110</v>
+      </c>
+      <c r="D253" s="18">
+        <v>27.26</v>
+      </c>
+      <c r="E253" s="18">
+        <v>15</v>
+      </c>
+      <c r="F253" s="18">
+        <v>20.69</v>
+      </c>
+      <c r="G253" s="18">
+        <v>23.84</v>
+      </c>
+      <c r="H253" s="18">
+        <v>31.01</v>
+      </c>
+      <c r="I253" s="10">
+        <v>4</v>
+      </c>
+      <c r="J253" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A254" s="10" t="s">
+        <v>524</v>
+      </c>
+      <c r="B254" s="10" t="s">
+        <v>525</v>
+      </c>
+      <c r="C254" s="16">
+        <v>20</v>
+      </c>
+      <c r="D254" s="18">
+        <v>34.76</v>
+      </c>
+      <c r="E254" s="18">
+        <v>15</v>
+      </c>
+      <c r="F254" s="18">
+        <v>28.4</v>
+      </c>
+      <c r="G254" s="18">
+        <v>30</v>
+      </c>
+      <c r="H254" s="18">
+        <v>35.28</v>
+      </c>
+      <c r="I254" s="10">
+        <v>5</v>
+      </c>
+      <c r="J254" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A255" s="10" t="s">
+        <v>526</v>
+      </c>
+      <c r="B255" s="10" t="s">
+        <v>527</v>
+      </c>
+      <c r="C255" s="16">
+        <v>220</v>
+      </c>
+      <c r="D255" s="18">
+        <v>23.77</v>
+      </c>
+      <c r="E255" s="18">
+        <v>16.63</v>
+      </c>
+      <c r="F255" s="18">
+        <v>16.87</v>
+      </c>
+      <c r="G255" s="18">
+        <v>17.93</v>
+      </c>
+      <c r="H255" s="18">
+        <v>27.81</v>
+      </c>
+      <c r="I255" s="10">
+        <v>7</v>
+      </c>
+      <c r="J255" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A256" s="10" t="s">
+        <v>528</v>
+      </c>
+      <c r="B256" s="10" t="s">
+        <v>529</v>
+      </c>
+      <c r="C256" s="16">
+        <v>50</v>
+      </c>
+      <c r="D256" s="18">
+        <v>26.87</v>
+      </c>
+      <c r="E256" s="18">
+        <v>20.329999999999998</v>
+      </c>
+      <c r="F256" s="18">
+        <v>20.69</v>
+      </c>
+      <c r="G256" s="18">
+        <v>23.94</v>
+      </c>
+      <c r="H256" s="18">
+        <v>31.27</v>
+      </c>
+      <c r="I256" s="19">
+        <v>3</v>
+      </c>
+      <c r="J256" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A257" s="7" t="s">
+        <v>530</v>
+      </c>
+      <c r="B257" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="C257" s="7">
+        <v>33680</v>
+      </c>
+      <c r="D257" s="14">
+        <v>54.83</v>
+      </c>
+      <c r="E257" s="15">
+        <v>23.33</v>
+      </c>
+      <c r="F257" s="9">
+        <v>35.69</v>
+      </c>
+      <c r="G257" s="9">
+        <v>46.59</v>
+      </c>
+      <c r="H257" s="9">
+        <v>60.96</v>
+      </c>
+      <c r="I257" s="10"/>
+      <c r="J257" s="11"/>
+    </row>
+    <row r="258" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A258" s="10" t="s">
+        <v>532</v>
+      </c>
+      <c r="B258" s="10" t="s">
+        <v>533</v>
+      </c>
+      <c r="C258" s="16">
+        <v>170</v>
+      </c>
+      <c r="D258" s="18">
+        <v>48.77</v>
+      </c>
+      <c r="E258" s="18">
+        <v>31.44</v>
+      </c>
+      <c r="F258" s="18">
+        <v>31.73</v>
+      </c>
+      <c r="G258" s="18">
+        <v>39.35</v>
+      </c>
+      <c r="H258" s="18">
+        <v>55.28</v>
+      </c>
+      <c r="I258" s="10">
+        <v>1</v>
+      </c>
+      <c r="J258" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A259" s="10" t="s">
+        <v>534</v>
+      </c>
+      <c r="B259" s="10" t="s">
+        <v>535</v>
+      </c>
+      <c r="C259" s="16">
+        <v>360</v>
+      </c>
+      <c r="D259" s="18">
+        <v>78.099999999999994</v>
+      </c>
+      <c r="E259" s="18">
+        <v>49.76</v>
+      </c>
+      <c r="F259" s="18">
+        <v>60.09</v>
+      </c>
+      <c r="G259" s="18">
+        <v>77.67</v>
+      </c>
+      <c r="H259" s="18">
+        <v>94.88</v>
+      </c>
+      <c r="I259" s="10">
+        <v>1</v>
+      </c>
+      <c r="J259" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A260" s="10" t="s">
+        <v>536</v>
+      </c>
+      <c r="B260" s="10" t="s">
+        <v>537</v>
+      </c>
+      <c r="C260" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D260" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E260" s="18">
+        <v>50.33</v>
+      </c>
+      <c r="F260" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G260" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H260" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I260" s="10">
+        <v>1</v>
+      </c>
+      <c r="J260" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A261" s="10" t="s">
+        <v>538</v>
+      </c>
+      <c r="B261" s="10" t="s">
+        <v>539</v>
+      </c>
+      <c r="C261" s="16">
+        <v>360</v>
+      </c>
+      <c r="D261" s="18">
+        <v>36.450000000000003</v>
+      </c>
+      <c r="E261" s="18">
+        <v>24.55</v>
+      </c>
+      <c r="F261" s="18">
+        <v>31.06</v>
+      </c>
+      <c r="G261" s="18">
+        <v>34.28</v>
+      </c>
+      <c r="H261" s="18">
+        <v>41.67</v>
+      </c>
+      <c r="I261" s="19">
+        <v>3</v>
+      </c>
+      <c r="J261" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A262" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="B262" s="10" t="s">
+        <v>541</v>
+      </c>
+      <c r="C262" s="16">
+        <v>250</v>
+      </c>
+      <c r="D262" s="18">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="E262" s="18">
+        <v>34.46</v>
+      </c>
+      <c r="F262" s="18">
+        <v>54.85</v>
+      </c>
+      <c r="G262" s="18">
+        <v>64.67</v>
+      </c>
+      <c r="H262" s="18">
+        <v>80.739999999999995</v>
+      </c>
+      <c r="I262" s="10">
+        <v>1</v>
+      </c>
+      <c r="J262" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A263" s="10" t="s">
+        <v>542</v>
+      </c>
+      <c r="B263" s="10" t="s">
+        <v>543</v>
+      </c>
+      <c r="C263" s="16">
+        <v>1510</v>
+      </c>
+      <c r="D263" s="18">
+        <v>59.28</v>
+      </c>
+      <c r="E263" s="18">
+        <v>41.66</v>
+      </c>
+      <c r="F263" s="18">
+        <v>55.41</v>
+      </c>
+      <c r="G263" s="18">
+        <v>61.63</v>
+      </c>
+      <c r="H263" s="18">
+        <v>64.28</v>
+      </c>
+      <c r="I263" s="10">
+        <v>1</v>
+      </c>
+      <c r="J263" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A264" s="10" t="s">
+        <v>544</v>
+      </c>
+      <c r="B264" s="10" t="s">
+        <v>545</v>
+      </c>
+      <c r="C264" s="16">
+        <v>810</v>
+      </c>
+      <c r="D264" s="18">
+        <v>70.5</v>
+      </c>
+      <c r="E264" s="18">
+        <v>47.48</v>
+      </c>
+      <c r="F264" s="18">
+        <v>62.35</v>
+      </c>
+      <c r="G264" s="18">
+        <v>67.27</v>
+      </c>
+      <c r="H264" s="18">
+        <v>80.63</v>
+      </c>
+      <c r="I264" s="10">
+        <v>2</v>
+      </c>
+      <c r="J264" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A265" s="10" t="s">
+        <v>546</v>
+      </c>
+      <c r="B265" s="10" t="s">
+        <v>547</v>
+      </c>
+      <c r="C265" s="16">
+        <v>50</v>
+      </c>
+      <c r="D265" s="18">
+        <v>75.37</v>
+      </c>
+      <c r="E265" s="18">
+        <v>33.51</v>
+      </c>
+      <c r="F265" s="18">
+        <v>48.07</v>
+      </c>
+      <c r="G265" s="18">
+        <v>76.81</v>
+      </c>
+      <c r="H265" s="18">
+        <v>100.56</v>
+      </c>
+      <c r="I265" s="10">
+        <v>1</v>
+      </c>
+      <c r="J265" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A266" s="10" t="s">
+        <v>548</v>
+      </c>
+      <c r="B266" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="C266" s="16">
+        <v>770</v>
+      </c>
+      <c r="D266" s="18">
+        <v>47.78</v>
+      </c>
+      <c r="E266" s="18">
+        <v>36.42</v>
+      </c>
+      <c r="F266" s="18">
+        <v>40.729999999999997</v>
+      </c>
+      <c r="G266" s="18">
+        <v>48.1</v>
+      </c>
+      <c r="H266" s="18">
+        <v>51.52</v>
+      </c>
+      <c r="I266" s="10">
+        <v>2</v>
+      </c>
+      <c r="J266" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A267" s="10" t="s">
+        <v>550</v>
+      </c>
+      <c r="B267" s="10" t="s">
+        <v>551</v>
+      </c>
+      <c r="C267" s="16">
+        <v>1020</v>
+      </c>
+      <c r="D267" s="18">
+        <v>49.29</v>
+      </c>
+      <c r="E267" s="18">
+        <v>38.83</v>
+      </c>
+      <c r="F267" s="18">
+        <v>42.36</v>
+      </c>
+      <c r="G267" s="18">
+        <v>47.79</v>
+      </c>
+      <c r="H267" s="18">
+        <v>54.73</v>
+      </c>
+      <c r="I267" s="10">
+        <v>1</v>
+      </c>
+      <c r="J267" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A268" s="10" t="s">
+        <v>552</v>
+      </c>
+      <c r="B268" s="10" t="s">
+        <v>553</v>
+      </c>
+      <c r="C268" s="16">
+        <v>260</v>
+      </c>
+      <c r="D268" s="18">
+        <v>44.91</v>
+      </c>
+      <c r="E268" s="18">
+        <v>35.21</v>
+      </c>
+      <c r="F268" s="18">
+        <v>39.92</v>
+      </c>
+      <c r="G268" s="18">
+        <v>41.78</v>
+      </c>
+      <c r="H268" s="18">
+        <v>49.28</v>
+      </c>
+      <c r="I268" s="10">
+        <v>4</v>
+      </c>
+      <c r="J268" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A269" s="10" t="s">
+        <v>554</v>
+      </c>
+      <c r="B269" s="10" t="s">
+        <v>555</v>
+      </c>
+      <c r="C269" s="16">
+        <v>720</v>
+      </c>
+      <c r="D269" s="18">
+        <v>49.93</v>
+      </c>
+      <c r="E269" s="18">
+        <v>36.19</v>
+      </c>
+      <c r="F269" s="18">
+        <v>44.36</v>
+      </c>
+      <c r="G269" s="18">
+        <v>50</v>
+      </c>
+      <c r="H269" s="18">
+        <v>53.66</v>
+      </c>
+      <c r="I269" s="10">
+        <v>2</v>
+      </c>
+      <c r="J269" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A270" s="10" t="s">
+        <v>556</v>
+      </c>
+      <c r="B270" s="10" t="s">
+        <v>557</v>
+      </c>
+      <c r="C270" s="16">
+        <v>10</v>
+      </c>
+      <c r="D270" s="18">
+        <v>32.9</v>
+      </c>
+      <c r="E270" s="18">
+        <v>25.89</v>
+      </c>
+      <c r="F270" s="18">
+        <v>30.14</v>
+      </c>
+      <c r="G270" s="18">
+        <v>30.14</v>
+      </c>
+      <c r="H270" s="18">
+        <v>39.43</v>
+      </c>
+      <c r="I270" s="19">
+        <v>3</v>
+      </c>
+      <c r="J270" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A271" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="B271" s="10" t="s">
+        <v>559</v>
+      </c>
+      <c r="C271" s="16">
+        <v>90</v>
+      </c>
+      <c r="D271" s="18">
+        <v>42.38</v>
+      </c>
+      <c r="E271" s="18">
+        <v>33.99</v>
+      </c>
+      <c r="F271" s="18">
+        <v>37.6</v>
+      </c>
+      <c r="G271" s="18">
+        <v>41.54</v>
+      </c>
+      <c r="H271" s="18">
+        <v>43.75</v>
+      </c>
+      <c r="I271" s="19">
+        <v>3</v>
+      </c>
+      <c r="J271" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A272" s="10" t="s">
+        <v>560</v>
+      </c>
+      <c r="B272" s="10" t="s">
+        <v>561</v>
+      </c>
+      <c r="C272" s="16">
+        <v>430</v>
+      </c>
+      <c r="D272" s="18">
+        <v>64.349999999999994</v>
+      </c>
+      <c r="E272" s="18">
+        <v>51.31</v>
+      </c>
+      <c r="F272" s="18">
+        <v>52.32</v>
+      </c>
+      <c r="G272" s="18">
+        <v>60.85</v>
+      </c>
+      <c r="H272" s="18">
+        <v>67.180000000000007</v>
+      </c>
+      <c r="I272" s="10">
+        <v>1</v>
+      </c>
+      <c r="J272" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A273" s="10" t="s">
+        <v>562</v>
+      </c>
+      <c r="B273" s="10" t="s">
+        <v>563</v>
+      </c>
+      <c r="C273" s="16">
+        <v>10090</v>
+      </c>
+      <c r="D273" s="18">
+        <v>48.68</v>
+      </c>
+      <c r="E273" s="18">
+        <v>37.22</v>
+      </c>
+      <c r="F273" s="18">
+        <v>39.35</v>
+      </c>
+      <c r="G273" s="18">
+        <v>48.39</v>
+      </c>
+      <c r="H273" s="18">
+        <v>51.49</v>
+      </c>
+      <c r="I273" s="19">
+        <v>3</v>
+      </c>
+      <c r="J273" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A274" s="10" t="s">
+        <v>564</v>
+      </c>
+      <c r="B274" s="10" t="s">
+        <v>565</v>
+      </c>
+      <c r="C274" s="16">
+        <v>120</v>
+      </c>
+      <c r="D274" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E274" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="F274" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="G274" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="H274" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="I274" s="10">
+        <v>2</v>
+      </c>
+      <c r="J274" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A275" s="10" t="s">
+        <v>566</v>
+      </c>
+      <c r="B275" s="10" t="s">
+        <v>567</v>
+      </c>
+      <c r="C275" s="16">
+        <v>80</v>
+      </c>
+      <c r="D275" s="18">
+        <v>65.2</v>
+      </c>
+      <c r="E275" s="18">
+        <v>56.3</v>
+      </c>
+      <c r="F275" s="18">
+        <v>57.05</v>
+      </c>
+      <c r="G275" s="18">
+        <v>64.989999999999995</v>
+      </c>
+      <c r="H275" s="18">
+        <v>68.12</v>
+      </c>
+      <c r="I275" s="10">
+        <v>2</v>
+      </c>
+      <c r="J275" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A276" s="10" t="s">
+        <v>568</v>
+      </c>
+      <c r="B276" s="10" t="s">
+        <v>569</v>
+      </c>
+      <c r="C276" s="16">
+        <v>1180</v>
+      </c>
+      <c r="D276" s="18">
+        <v>68.819999999999993</v>
+      </c>
+      <c r="E276" s="18">
+        <v>53.57</v>
+      </c>
+      <c r="F276" s="18">
+        <v>63.13</v>
+      </c>
+      <c r="G276" s="18">
+        <v>65.37</v>
+      </c>
+      <c r="H276" s="18">
+        <v>78.58</v>
+      </c>
+      <c r="I276" s="10">
+        <v>2</v>
+      </c>
+      <c r="J276" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A277" s="10" t="s">
+        <v>570</v>
+      </c>
+      <c r="B277" s="10" t="s">
+        <v>571</v>
+      </c>
+      <c r="C277" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D277" s="18">
+        <v>49.99</v>
+      </c>
+      <c r="E277" s="18">
+        <v>41.67</v>
+      </c>
+      <c r="F277" s="18">
+        <v>44.84</v>
+      </c>
+      <c r="G277" s="18">
+        <v>49.61</v>
+      </c>
+      <c r="H277" s="18">
+        <v>56.41</v>
+      </c>
+      <c r="I277" s="10">
+        <v>1</v>
+      </c>
+      <c r="J277" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A278" s="10" t="s">
+        <v>572</v>
+      </c>
+      <c r="B278" s="10" t="s">
+        <v>573</v>
+      </c>
+      <c r="C278" s="16">
+        <v>80</v>
+      </c>
+      <c r="D278" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E278" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="F278" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="G278" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="H278" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="I278" s="10">
+        <v>1</v>
+      </c>
+      <c r="J278" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A279" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="B279" s="10" t="s">
+        <v>575</v>
+      </c>
+      <c r="C279" s="16">
+        <v>60</v>
+      </c>
+      <c r="D279" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E279" s="18">
+        <v>65.45</v>
+      </c>
+      <c r="F279" s="18">
+        <v>114.88</v>
+      </c>
+      <c r="G279" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H279" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I279" s="10">
+        <v>1</v>
+      </c>
+      <c r="J279" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A280" s="10" t="s">
+        <v>576</v>
+      </c>
+      <c r="B280" s="10" t="s">
+        <v>577</v>
+      </c>
+      <c r="C280" s="16">
+        <v>290</v>
+      </c>
+      <c r="D280" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E280" s="18">
+        <v>35.54</v>
+      </c>
+      <c r="F280" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G280" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H280" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I280" s="10">
+        <v>1</v>
+      </c>
+      <c r="J280" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A281" s="10" t="s">
+        <v>578</v>
+      </c>
+      <c r="B281" s="10" t="s">
+        <v>579</v>
+      </c>
+      <c r="C281" s="16">
+        <v>210</v>
+      </c>
+      <c r="D281" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E281" s="18">
+        <v>102.69</v>
+      </c>
+      <c r="F281" s="18">
+        <v>103.57</v>
+      </c>
+      <c r="G281" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H281" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I281" s="10">
+        <v>1</v>
+      </c>
+      <c r="J281" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A282" s="10" t="s">
+        <v>580</v>
+      </c>
+      <c r="B282" s="10" t="s">
+        <v>581</v>
+      </c>
+      <c r="C282" s="16">
+        <v>300</v>
+      </c>
+      <c r="D282" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E282" s="18">
+        <v>33.46</v>
+      </c>
+      <c r="F282" s="18">
+        <v>111.38</v>
+      </c>
+      <c r="G282" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H282" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I282" s="10">
+        <v>1</v>
+      </c>
+      <c r="J282" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A283" s="10" t="s">
+        <v>582</v>
+      </c>
+      <c r="B283" s="10" t="s">
+        <v>583</v>
+      </c>
+      <c r="C283" s="16">
+        <v>140</v>
+      </c>
+      <c r="D283" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E283" s="18">
+        <v>36.99</v>
+      </c>
+      <c r="F283" s="18">
+        <v>40.380000000000003</v>
+      </c>
+      <c r="G283" s="18">
+        <v>80</v>
+      </c>
+      <c r="H283" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I283" s="10">
+        <v>1</v>
+      </c>
+      <c r="J283" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A284" s="10" t="s">
+        <v>584</v>
+      </c>
+      <c r="B284" s="10" t="s">
+        <v>585</v>
+      </c>
+      <c r="C284" s="16">
+        <v>180</v>
+      </c>
+      <c r="D284" s="18">
+        <v>103.63</v>
+      </c>
+      <c r="E284" s="18">
+        <v>55.12</v>
+      </c>
+      <c r="F284" s="18">
+        <v>84.66</v>
+      </c>
+      <c r="G284" s="18">
+        <v>104.85</v>
+      </c>
+      <c r="H284" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I284" s="10">
+        <v>1</v>
+      </c>
+      <c r="J284" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A285" s="10" t="s">
+        <v>586</v>
+      </c>
+      <c r="B285" s="10" t="s">
+        <v>587</v>
+      </c>
+      <c r="C285" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D285" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E285" s="18">
+        <v>109.9</v>
+      </c>
+      <c r="F285" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G285" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H285" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I285" s="10">
+        <v>1</v>
+      </c>
+      <c r="J285" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A286" s="10" t="s">
+        <v>588</v>
+      </c>
+      <c r="B286" s="10" t="s">
+        <v>589</v>
+      </c>
+      <c r="C286" s="16">
+        <v>270</v>
+      </c>
+      <c r="D286" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E286" s="18">
+        <v>70.09</v>
+      </c>
+      <c r="F286" s="18">
+        <v>70.09</v>
+      </c>
+      <c r="G286" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H286" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I286" s="10">
+        <v>1</v>
+      </c>
+      <c r="J286" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A287" s="10" t="s">
+        <v>590</v>
+      </c>
+      <c r="B287" s="10" t="s">
+        <v>591</v>
+      </c>
+      <c r="C287" s="16">
+        <v>1180</v>
+      </c>
+      <c r="D287" s="18">
+        <v>113.63</v>
+      </c>
+      <c r="E287" s="18">
+        <v>38.520000000000003</v>
+      </c>
+      <c r="F287" s="18">
+        <v>81.66</v>
+      </c>
+      <c r="G287" s="18">
+        <v>109.9</v>
+      </c>
+      <c r="H287" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I287" s="10">
+        <v>1</v>
+      </c>
+      <c r="J287" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A288" s="10" t="s">
+        <v>592</v>
+      </c>
+      <c r="B288" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="C288" s="16">
+        <v>180</v>
+      </c>
+      <c r="D288" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E288" s="18">
+        <v>58.97</v>
+      </c>
+      <c r="F288" s="18">
+        <v>84.88</v>
+      </c>
+      <c r="G288" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H288" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I288" s="10">
+        <v>1</v>
+      </c>
+      <c r="J288" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A289" s="10" t="s">
+        <v>594</v>
+      </c>
+      <c r="B289" s="10" t="s">
+        <v>595</v>
+      </c>
+      <c r="C289" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D289" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E289" s="18">
+        <v>96.15</v>
+      </c>
+      <c r="F289" s="18">
+        <v>96.15</v>
+      </c>
+      <c r="G289" s="18">
+        <v>96.15</v>
+      </c>
+      <c r="H289" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I289" s="10">
+        <v>1</v>
+      </c>
+      <c r="J289" s="11" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A290" s="10" t="s">
+        <v>596</v>
+      </c>
+      <c r="B290" s="10" t="s">
+        <v>597</v>
+      </c>
+      <c r="C290" s="16">
+        <v>770</v>
+      </c>
+      <c r="D290" s="18">
+        <v>42.62</v>
+      </c>
+      <c r="E290" s="18">
+        <v>40.29</v>
+      </c>
+      <c r="F290" s="18">
+        <v>40.4</v>
+      </c>
+      <c r="G290" s="18">
+        <v>41.78</v>
+      </c>
+      <c r="H290" s="18">
+        <v>43.83</v>
+      </c>
+      <c r="I290" s="10">
+        <v>4</v>
+      </c>
+      <c r="J290" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A291" s="10" t="s">
+        <v>598</v>
+      </c>
+      <c r="B291" s="10" t="s">
+        <v>599</v>
+      </c>
+      <c r="C291" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D291" s="18">
+        <v>41.85</v>
+      </c>
+      <c r="E291" s="18">
+        <v>26.96</v>
+      </c>
+      <c r="F291" s="18">
+        <v>30.02</v>
+      </c>
+      <c r="G291" s="18">
+        <v>39.08</v>
+      </c>
+      <c r="H291" s="18">
+        <v>49.23</v>
+      </c>
+      <c r="I291" s="10">
+        <v>2</v>
+      </c>
+      <c r="J291" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A292" s="10" t="s">
+        <v>600</v>
+      </c>
+      <c r="B292" s="10" t="s">
+        <v>601</v>
+      </c>
+      <c r="C292" s="16">
+        <v>1060</v>
+      </c>
+      <c r="D292" s="18">
+        <v>35.64</v>
+      </c>
+      <c r="E292" s="18">
+        <v>20.12</v>
+      </c>
+      <c r="F292" s="18">
+        <v>24.24</v>
+      </c>
+      <c r="G292" s="18">
+        <v>36.44</v>
+      </c>
+      <c r="H292" s="18">
+        <v>40.14</v>
+      </c>
+      <c r="I292" s="19">
+        <v>3</v>
+      </c>
+      <c r="J292" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A293" s="10" t="s">
+        <v>602</v>
+      </c>
+      <c r="B293" s="10" t="s">
+        <v>603</v>
+      </c>
+      <c r="C293" s="16">
+        <v>260</v>
+      </c>
+      <c r="D293" s="18">
+        <v>45.23</v>
+      </c>
+      <c r="E293" s="18">
+        <v>30.85</v>
+      </c>
+      <c r="F293" s="18">
+        <v>39.64</v>
+      </c>
+      <c r="G293" s="18">
+        <v>50</v>
+      </c>
+      <c r="H293" s="18">
+        <v>50.22</v>
+      </c>
+      <c r="I293" s="10">
+        <v>4</v>
+      </c>
+      <c r="J293" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A294" s="10" t="s">
+        <v>604</v>
+      </c>
+      <c r="B294" s="10" t="s">
+        <v>605</v>
+      </c>
+      <c r="C294" s="16">
+        <v>380</v>
+      </c>
+      <c r="D294" s="18">
+        <v>47.3</v>
+      </c>
+      <c r="E294" s="18">
+        <v>40.229999999999997</v>
+      </c>
+      <c r="F294" s="18">
+        <v>41.17</v>
+      </c>
+      <c r="G294" s="18">
+        <v>44.63</v>
+      </c>
+      <c r="H294" s="18">
+        <v>50.3</v>
+      </c>
+      <c r="I294" s="10">
+        <v>4</v>
+      </c>
+      <c r="J294" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A295" s="10" t="s">
+        <v>606</v>
+      </c>
+      <c r="B295" s="10" t="s">
+        <v>607</v>
+      </c>
+      <c r="C295" s="16">
+        <v>110</v>
+      </c>
+      <c r="D295" s="18">
+        <v>52.48</v>
+      </c>
+      <c r="E295" s="18">
+        <v>47.71</v>
+      </c>
+      <c r="F295" s="18">
+        <v>50</v>
+      </c>
+      <c r="G295" s="18">
+        <v>50</v>
+      </c>
+      <c r="H295" s="18">
+        <v>50</v>
+      </c>
+      <c r="I295" s="10">
+        <v>4</v>
+      </c>
+      <c r="J295" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A296" s="10" t="s">
+        <v>608</v>
+      </c>
+      <c r="B296" s="10" t="s">
+        <v>609</v>
+      </c>
+      <c r="C296" s="16">
+        <v>660</v>
+      </c>
+      <c r="D296" s="18">
+        <v>42.67</v>
+      </c>
+      <c r="E296" s="18">
+        <v>31.65</v>
+      </c>
+      <c r="F296" s="18">
+        <v>37.96</v>
+      </c>
+      <c r="G296" s="18">
+        <v>41.02</v>
+      </c>
+      <c r="H296" s="18">
+        <v>49.7</v>
+      </c>
+      <c r="I296" s="10">
+        <v>4</v>
+      </c>
+      <c r="J296" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A297" s="10" t="s">
+        <v>610</v>
+      </c>
+      <c r="B297" s="10" t="s">
+        <v>611</v>
+      </c>
+      <c r="C297" s="16">
+        <v>140</v>
+      </c>
+      <c r="D297" s="18">
+        <v>50.76</v>
+      </c>
+      <c r="E297" s="18">
+        <v>40.28</v>
+      </c>
+      <c r="F297" s="18">
+        <v>42.52</v>
+      </c>
+      <c r="G297" s="18">
+        <v>50.51</v>
+      </c>
+      <c r="H297" s="18">
+        <v>55.59</v>
+      </c>
+      <c r="I297" s="10">
+        <v>4</v>
+      </c>
+      <c r="J297" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A298" s="10" t="s">
+        <v>612</v>
+      </c>
+      <c r="B298" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="C298" s="16">
+        <v>430</v>
+      </c>
+      <c r="D298" s="18">
+        <v>24.65</v>
+      </c>
+      <c r="E298" s="18">
+        <v>18.920000000000002</v>
+      </c>
+      <c r="F298" s="18">
+        <v>21.37</v>
+      </c>
+      <c r="G298" s="18">
+        <v>24.66</v>
+      </c>
+      <c r="H298" s="18">
+        <v>27.17</v>
+      </c>
+      <c r="I298" s="10">
+        <v>5</v>
+      </c>
+      <c r="J298" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A299" s="10" t="s">
+        <v>614</v>
+      </c>
+      <c r="B299" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="C299" s="16">
+        <v>160</v>
+      </c>
+      <c r="D299" s="18">
+        <v>32.4</v>
+      </c>
+      <c r="E299" s="18">
+        <v>24.5</v>
+      </c>
+      <c r="F299" s="18">
+        <v>29.41</v>
+      </c>
+      <c r="G299" s="18">
+        <v>30.55</v>
+      </c>
+      <c r="H299" s="18">
+        <v>35.58</v>
+      </c>
+      <c r="I299" s="10">
+        <v>5</v>
+      </c>
+      <c r="J299" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A300" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="B300" s="10" t="s">
+        <v>617</v>
+      </c>
+      <c r="C300" s="16">
+        <v>50</v>
+      </c>
+      <c r="D300" s="18">
+        <v>19.87</v>
+      </c>
+      <c r="E300" s="18">
+        <v>17.28</v>
+      </c>
+      <c r="F300" s="18">
+        <v>17.29</v>
+      </c>
+      <c r="G300" s="18">
+        <v>18.940000000000001</v>
+      </c>
+      <c r="H300" s="18">
+        <v>21.23</v>
+      </c>
+      <c r="I300" s="10">
+        <v>4</v>
+      </c>
+      <c r="J300" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A301" s="10" t="s">
+        <v>618</v>
+      </c>
+      <c r="B301" s="10" t="s">
+        <v>619</v>
+      </c>
+      <c r="C301" s="16">
+        <v>1540</v>
+      </c>
+      <c r="D301" s="18">
+        <v>22.17</v>
+      </c>
+      <c r="E301" s="18">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="F301" s="18">
+        <v>18.55</v>
+      </c>
+      <c r="G301" s="18">
+        <v>21.34</v>
+      </c>
+      <c r="H301" s="18">
+        <v>24.49</v>
+      </c>
+      <c r="I301" s="10">
+        <v>7</v>
+      </c>
+      <c r="J301" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A302" s="10" t="s">
+        <v>620</v>
+      </c>
+      <c r="B302" s="10" t="s">
+        <v>621</v>
+      </c>
+      <c r="C302" s="16">
+        <v>990</v>
+      </c>
+      <c r="D302" s="18">
+        <v>24.19</v>
+      </c>
+      <c r="E302" s="18">
+        <v>20.89</v>
+      </c>
+      <c r="F302" s="18">
+        <v>21.7</v>
+      </c>
+      <c r="G302" s="18">
+        <v>23.33</v>
+      </c>
+      <c r="H302" s="18">
+        <v>24.83</v>
+      </c>
+      <c r="I302" s="10">
+        <v>5</v>
+      </c>
+      <c r="J302" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A303" s="10" t="s">
+        <v>622</v>
+      </c>
+      <c r="B303" s="10" t="s">
+        <v>623</v>
+      </c>
+      <c r="C303" s="16">
+        <v>240</v>
+      </c>
+      <c r="D303" s="18">
+        <v>35.54</v>
+      </c>
+      <c r="E303" s="18">
+        <v>23.99</v>
+      </c>
+      <c r="F303" s="18">
+        <v>30.68</v>
+      </c>
+      <c r="G303" s="18">
+        <v>35.64</v>
+      </c>
+      <c r="H303" s="18">
+        <v>39.19</v>
+      </c>
+      <c r="I303" s="10">
+        <v>5</v>
+      </c>
+      <c r="J303" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A304" s="10" t="s">
+        <v>624</v>
+      </c>
+      <c r="B304" s="10" t="s">
+        <v>625</v>
+      </c>
+      <c r="C304" s="16">
+        <v>530</v>
+      </c>
+      <c r="D304" s="18">
+        <v>23.84</v>
+      </c>
+      <c r="E304" s="18">
+        <v>18.059999999999999</v>
+      </c>
+      <c r="F304" s="18">
+        <v>18.329999999999998</v>
+      </c>
+      <c r="G304" s="18">
+        <v>21.78</v>
+      </c>
+      <c r="H304" s="18">
+        <v>29.21</v>
+      </c>
+      <c r="I304" s="10">
+        <v>4</v>
+      </c>
+      <c r="J304" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A305" s="10" t="s">
+        <v>626</v>
+      </c>
+      <c r="B305" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="C305" s="16">
+        <v>410</v>
+      </c>
+      <c r="D305" s="18">
+        <v>23.65</v>
+      </c>
+      <c r="E305" s="18">
+        <v>18.93</v>
+      </c>
+      <c r="F305" s="18">
+        <v>22.05</v>
+      </c>
+      <c r="G305" s="18">
+        <v>22.36</v>
+      </c>
+      <c r="H305" s="18">
+        <v>27.43</v>
+      </c>
+      <c r="I305" s="10">
+        <v>5</v>
+      </c>
+      <c r="J305" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A306" s="10" t="s">
+        <v>628</v>
+      </c>
+      <c r="B306" s="10" t="s">
+        <v>629</v>
+      </c>
+      <c r="C306" s="16">
+        <v>1290</v>
+      </c>
+      <c r="D306" s="18">
+        <v>38.520000000000003</v>
+      </c>
+      <c r="E306" s="18">
+        <v>31.56</v>
+      </c>
+      <c r="F306" s="18">
+        <v>37.450000000000003</v>
+      </c>
+      <c r="G306" s="18">
+        <v>38.51</v>
+      </c>
+      <c r="H306" s="18">
+        <v>39.020000000000003</v>
+      </c>
+      <c r="I306" s="10">
+        <v>5</v>
+      </c>
+      <c r="J306" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A307" s="10" t="s">
+        <v>630</v>
+      </c>
+      <c r="B307" s="10" t="s">
+        <v>631</v>
+      </c>
+      <c r="C307" s="16">
+        <v>650</v>
+      </c>
+      <c r="D307" s="18">
+        <v>30.36</v>
+      </c>
+      <c r="E307" s="18">
+        <v>21.46</v>
+      </c>
+      <c r="F307" s="18">
+        <v>24.54</v>
+      </c>
+      <c r="G307" s="18">
+        <v>30.75</v>
+      </c>
+      <c r="H307" s="18">
+        <v>34.090000000000003</v>
+      </c>
+      <c r="I307" s="10">
+        <v>5</v>
+      </c>
+      <c r="J307" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A308" s="10" t="s">
+        <v>632</v>
+      </c>
+      <c r="B308" s="10" t="s">
+        <v>633</v>
+      </c>
+      <c r="C308" s="16">
+        <v>350</v>
+      </c>
+      <c r="D308" s="18">
+        <v>26.03</v>
+      </c>
+      <c r="E308" s="18">
+        <v>18.5</v>
+      </c>
+      <c r="F308" s="18">
+        <v>21.97</v>
+      </c>
+      <c r="G308" s="18">
+        <v>22.79</v>
+      </c>
+      <c r="H308" s="18">
+        <v>29.22</v>
+      </c>
+      <c r="I308" s="10">
+        <v>7</v>
+      </c>
+      <c r="J308" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A309" s="10" t="s">
+        <v>634</v>
+      </c>
+      <c r="B309" s="10" t="s">
+        <v>635</v>
+      </c>
+      <c r="C309" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D309" s="18">
+        <v>42.87</v>
+      </c>
+      <c r="E309" s="18">
+        <v>29.57</v>
+      </c>
+      <c r="F309" s="18">
+        <v>29.95</v>
+      </c>
+      <c r="G309" s="18">
+        <v>44.88</v>
+      </c>
+      <c r="H309" s="18">
+        <v>48.41</v>
+      </c>
+      <c r="I309" s="10">
+        <v>2</v>
+      </c>
+      <c r="J309" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A310" s="10" t="s">
+        <v>636</v>
+      </c>
+      <c r="B310" s="10" t="s">
+        <v>637</v>
+      </c>
+      <c r="C310" s="16">
+        <v>10</v>
+      </c>
+      <c r="D310" s="18">
+        <v>25.72</v>
+      </c>
+      <c r="E310" s="18">
+        <v>18.309999999999999</v>
+      </c>
+      <c r="F310" s="18">
+        <v>24.47</v>
+      </c>
+      <c r="G310" s="18">
+        <v>24.47</v>
+      </c>
+      <c r="H310" s="18">
+        <v>28.8</v>
+      </c>
+      <c r="I310" s="10">
+        <v>7</v>
+      </c>
+      <c r="J310" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A311" s="10" t="s">
+        <v>638</v>
+      </c>
+      <c r="B311" s="10" t="s">
+        <v>639</v>
+      </c>
+      <c r="C311" s="16">
+        <v>530</v>
+      </c>
+      <c r="D311" s="18">
+        <v>32.47</v>
+      </c>
+      <c r="E311" s="18">
+        <v>22.97</v>
+      </c>
+      <c r="F311" s="18">
+        <v>23.16</v>
+      </c>
+      <c r="G311" s="18">
+        <v>27.79</v>
+      </c>
+      <c r="H311" s="18">
+        <v>37.15</v>
+      </c>
+      <c r="I311" s="10">
+        <v>5</v>
+      </c>
+      <c r="J311" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A312" s="10" t="s">
+        <v>640</v>
+      </c>
+      <c r="B312" s="10" t="s">
+        <v>641</v>
+      </c>
+      <c r="C312" s="16">
+        <v>50</v>
+      </c>
+      <c r="D312" s="18">
+        <v>43.34</v>
+      </c>
+      <c r="E312" s="18">
+        <v>23.3</v>
+      </c>
+      <c r="F312" s="18">
+        <v>27.15</v>
+      </c>
+      <c r="G312" s="18">
+        <v>34.67</v>
+      </c>
+      <c r="H312" s="18">
+        <v>66.760000000000005</v>
+      </c>
+      <c r="I312" s="10">
+        <v>4</v>
+      </c>
+      <c r="J312" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A313" s="10" t="s">
+        <v>642</v>
+      </c>
+      <c r="B313" s="10" t="s">
+        <v>643</v>
+      </c>
+      <c r="C313" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D313" s="20">
+        <v>65760</v>
+      </c>
+      <c r="E313" s="20">
+        <v>46600</v>
+      </c>
+      <c r="F313" s="20">
+        <v>53240</v>
+      </c>
+      <c r="G313" s="20">
+        <v>63750</v>
+      </c>
+      <c r="H313" s="20">
+        <v>75040</v>
+      </c>
+      <c r="I313" s="10">
+        <v>2</v>
+      </c>
+      <c r="J313" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A314" s="10" t="s">
+        <v>644</v>
+      </c>
+      <c r="B314" s="10" t="s">
+        <v>645</v>
+      </c>
+      <c r="C314" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D314" s="18">
+        <v>33.659999999999997</v>
+      </c>
+      <c r="E314" s="18">
+        <v>29.76</v>
+      </c>
+      <c r="F314" s="18">
+        <v>29.76</v>
+      </c>
+      <c r="G314" s="18">
+        <v>29.76</v>
+      </c>
+      <c r="H314" s="18">
+        <v>32.42</v>
+      </c>
+      <c r="I314" s="10">
+        <v>5</v>
+      </c>
+      <c r="J314" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A315" s="10" t="s">
+        <v>646</v>
+      </c>
+      <c r="B315" s="10" t="s">
+        <v>647</v>
+      </c>
+      <c r="C315" s="16">
+        <v>240</v>
+      </c>
+      <c r="D315" s="18">
+        <v>35.29</v>
+      </c>
+      <c r="E315" s="18">
+        <v>19.86</v>
+      </c>
+      <c r="F315" s="18">
+        <v>22.86</v>
+      </c>
+      <c r="G315" s="18">
+        <v>30.32</v>
+      </c>
+      <c r="H315" s="18">
+        <v>40.950000000000003</v>
+      </c>
+      <c r="I315" s="10">
+        <v>5</v>
+      </c>
+      <c r="J315" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A316" s="7" t="s">
+        <v>648</v>
+      </c>
+      <c r="B316" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="C316" s="7">
+        <v>25570</v>
+      </c>
+      <c r="D316" s="14">
+        <v>22.38</v>
+      </c>
+      <c r="E316" s="15">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="F316" s="9">
+        <v>20.59</v>
+      </c>
+      <c r="G316" s="9">
+        <v>22.2</v>
+      </c>
+      <c r="H316" s="9">
+        <v>23.01</v>
+      </c>
+      <c r="I316" s="10"/>
+      <c r="J316" s="11"/>
+    </row>
+    <row r="317" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A317" s="10" t="s">
+        <v>650</v>
+      </c>
+      <c r="B317" s="10" t="s">
+        <v>651</v>
+      </c>
+      <c r="C317" s="16">
+        <v>7490</v>
+      </c>
+      <c r="D317" s="18">
+        <v>20.350000000000001</v>
+      </c>
+      <c r="E317" s="18">
+        <v>15.32</v>
+      </c>
+      <c r="F317" s="18">
+        <v>18.5</v>
+      </c>
+      <c r="G317" s="18">
+        <v>21</v>
+      </c>
+      <c r="H317" s="18">
+        <v>21.96</v>
+      </c>
+      <c r="I317" s="10">
+        <v>7</v>
+      </c>
+      <c r="J317" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A318" s="10" t="s">
+        <v>652</v>
+      </c>
+      <c r="B318" s="10" t="s">
+        <v>653</v>
+      </c>
+      <c r="C318" s="16">
+        <v>10220</v>
+      </c>
+      <c r="D318" s="18">
+        <v>22.29</v>
+      </c>
+      <c r="E318" s="18">
+        <v>18.86</v>
+      </c>
+      <c r="F318" s="18">
+        <v>21.52</v>
+      </c>
+      <c r="G318" s="18">
+        <v>22.33</v>
+      </c>
+      <c r="H318" s="18">
+        <v>22.82</v>
+      </c>
+      <c r="I318" s="10">
+        <v>5</v>
+      </c>
+      <c r="J318" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A319" s="10" t="s">
+        <v>654</v>
+      </c>
+      <c r="B319" s="10" t="s">
+        <v>655</v>
+      </c>
+      <c r="C319" s="16">
+        <v>210</v>
+      </c>
+      <c r="D319" s="18">
+        <v>20.32</v>
+      </c>
+      <c r="E319" s="18">
+        <v>17.55</v>
+      </c>
+      <c r="F319" s="18">
+        <v>18.84</v>
+      </c>
+      <c r="G319" s="18">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="H319" s="18">
+        <v>21.59</v>
+      </c>
+      <c r="I319" s="10">
+        <v>7</v>
+      </c>
+      <c r="J319" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A320" s="10" t="s">
+        <v>656</v>
+      </c>
+      <c r="B320" s="10" t="s">
+        <v>657</v>
+      </c>
+      <c r="C320" s="16">
+        <v>130</v>
+      </c>
+      <c r="D320" s="18">
+        <v>24.29</v>
+      </c>
+      <c r="E320" s="18">
+        <v>20.69</v>
+      </c>
+      <c r="F320" s="18">
+        <v>21.54</v>
+      </c>
+      <c r="G320" s="18">
+        <v>24.57</v>
+      </c>
+      <c r="H320" s="18">
+        <v>24.57</v>
+      </c>
+      <c r="I320" s="10">
+        <v>7</v>
+      </c>
+      <c r="J320" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A321" s="10" t="s">
+        <v>658</v>
+      </c>
+      <c r="B321" s="10" t="s">
+        <v>659</v>
+      </c>
+      <c r="C321" s="16">
+        <v>300</v>
+      </c>
+      <c r="D321" s="18">
+        <v>32.61</v>
+      </c>
+      <c r="E321" s="18">
+        <v>27.99</v>
+      </c>
+      <c r="F321" s="18">
+        <v>29.38</v>
+      </c>
+      <c r="G321" s="18">
+        <v>32.07</v>
+      </c>
+      <c r="H321" s="18">
+        <v>35.090000000000003</v>
+      </c>
+      <c r="I321" s="10">
+        <v>4</v>
+      </c>
+      <c r="J321" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A322" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="B322" s="10" t="s">
+        <v>661</v>
+      </c>
+      <c r="C322" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D322" s="18">
+        <v>25.46</v>
+      </c>
+      <c r="E322" s="18">
+        <v>25</v>
+      </c>
+      <c r="F322" s="18">
+        <v>25</v>
+      </c>
+      <c r="G322" s="18">
+        <v>25</v>
+      </c>
+      <c r="H322" s="18">
+        <v>25</v>
+      </c>
+      <c r="I322" s="10">
+        <v>7</v>
+      </c>
+      <c r="J322" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A323" s="10" t="s">
+        <v>662</v>
+      </c>
+      <c r="B323" s="10" t="s">
+        <v>663</v>
+      </c>
+      <c r="C323" s="16">
+        <v>420</v>
+      </c>
+      <c r="D323" s="18">
+        <v>32.68</v>
+      </c>
+      <c r="E323" s="18">
+        <v>28.07</v>
+      </c>
+      <c r="F323" s="18">
+        <v>29.37</v>
+      </c>
+      <c r="G323" s="18">
+        <v>33</v>
+      </c>
+      <c r="H323" s="18">
+        <v>35.56</v>
+      </c>
+      <c r="I323" s="10">
+        <v>4</v>
+      </c>
+      <c r="J323" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A324" s="10" t="s">
+        <v>664</v>
+      </c>
+      <c r="B324" s="10" t="s">
+        <v>665</v>
+      </c>
+      <c r="C324" s="16">
+        <v>280</v>
+      </c>
+      <c r="D324" s="18">
+        <v>16.98</v>
+      </c>
+      <c r="E324" s="18">
+        <v>15</v>
+      </c>
+      <c r="F324" s="18">
+        <v>15</v>
+      </c>
+      <c r="G324" s="18">
+        <v>15</v>
+      </c>
+      <c r="H324" s="18">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="I324" s="10">
+        <v>7</v>
+      </c>
+      <c r="J324" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A325" s="10" t="s">
+        <v>666</v>
+      </c>
+      <c r="B325" s="10" t="s">
+        <v>667</v>
+      </c>
+      <c r="C325" s="16">
+        <v>290</v>
+      </c>
+      <c r="D325" s="18">
+        <v>38.69</v>
+      </c>
+      <c r="E325" s="18">
+        <v>20.91</v>
+      </c>
+      <c r="F325" s="18">
+        <v>20.91</v>
+      </c>
+      <c r="G325" s="18">
+        <v>36.04</v>
+      </c>
+      <c r="H325" s="18">
+        <v>60.65</v>
+      </c>
+      <c r="I325" s="10">
+        <v>5</v>
+      </c>
+      <c r="J325" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A326" s="10" t="s">
+        <v>668</v>
+      </c>
+      <c r="B326" s="10" t="s">
+        <v>669</v>
+      </c>
+      <c r="C326" s="16">
+        <v>1050</v>
+      </c>
+      <c r="D326" s="18">
+        <v>25.38</v>
+      </c>
+      <c r="E326" s="18">
+        <v>21.94</v>
+      </c>
+      <c r="F326" s="18">
+        <v>23.11</v>
+      </c>
+      <c r="G326" s="18">
+        <v>24.11</v>
+      </c>
+      <c r="H326" s="18">
+        <v>28.45</v>
+      </c>
+      <c r="I326" s="10">
+        <v>5</v>
+      </c>
+      <c r="J326" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A327" s="10" t="s">
+        <v>670</v>
+      </c>
+      <c r="B327" s="10" t="s">
+        <v>671</v>
+      </c>
+      <c r="C327" s="16">
+        <v>3210</v>
+      </c>
+      <c r="D327" s="18">
+        <v>22.86</v>
+      </c>
+      <c r="E327" s="18">
+        <v>18.89</v>
+      </c>
+      <c r="F327" s="18">
+        <v>21.81</v>
+      </c>
+      <c r="G327" s="18">
+        <v>22.69</v>
+      </c>
+      <c r="H327" s="18">
+        <v>23.38</v>
+      </c>
+      <c r="I327" s="10">
+        <v>5</v>
+      </c>
+      <c r="J327" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A328" s="10" t="s">
+        <v>672</v>
+      </c>
+      <c r="B328" s="10" t="s">
+        <v>673</v>
+      </c>
+      <c r="C328" s="16">
+        <v>190</v>
+      </c>
+      <c r="D328" s="18">
+        <v>25.66</v>
+      </c>
+      <c r="E328" s="18">
+        <v>19.2</v>
+      </c>
+      <c r="F328" s="18">
+        <v>22.87</v>
+      </c>
+      <c r="G328" s="18">
+        <v>24.74</v>
+      </c>
+      <c r="H328" s="18">
+        <v>28.66</v>
+      </c>
+      <c r="I328" s="10">
+        <v>7</v>
+      </c>
+      <c r="J328" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A329" s="10" t="s">
+        <v>674</v>
+      </c>
+      <c r="B329" s="10" t="s">
+        <v>675</v>
+      </c>
+      <c r="C329" s="16">
+        <v>80</v>
+      </c>
+      <c r="D329" s="18">
+        <v>18.89</v>
+      </c>
+      <c r="E329" s="18">
+        <v>15.33</v>
+      </c>
+      <c r="F329" s="18">
+        <v>15.33</v>
+      </c>
+      <c r="G329" s="18">
+        <v>16.72</v>
+      </c>
+      <c r="H329" s="18">
+        <v>21.3</v>
+      </c>
+      <c r="I329" s="10">
+        <v>5</v>
+      </c>
+      <c r="J329" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A330" s="10" t="s">
+        <v>676</v>
+      </c>
+      <c r="B330" s="10" t="s">
+        <v>677</v>
+      </c>
+      <c r="C330" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D330" s="18">
+        <v>19.29</v>
+      </c>
+      <c r="E330" s="18">
+        <v>16.09</v>
+      </c>
+      <c r="F330" s="18">
+        <v>18.23</v>
+      </c>
+      <c r="G330" s="18">
+        <v>18.28</v>
+      </c>
+      <c r="H330" s="18">
+        <v>18.29</v>
+      </c>
+      <c r="I330" s="10">
+        <v>7</v>
+      </c>
+      <c r="J330" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A331" s="10" t="s">
+        <v>678</v>
+      </c>
+      <c r="B331" s="10" t="s">
+        <v>679</v>
+      </c>
+      <c r="C331" s="16">
+        <v>380</v>
+      </c>
+      <c r="D331" s="18">
+        <v>21.49</v>
+      </c>
+      <c r="E331" s="18">
+        <v>17.07</v>
+      </c>
+      <c r="F331" s="18">
+        <v>18</v>
+      </c>
+      <c r="G331" s="18">
+        <v>23.93</v>
+      </c>
+      <c r="H331" s="18">
+        <v>24.01</v>
+      </c>
+      <c r="I331" s="10">
+        <v>7</v>
+      </c>
+      <c r="J331" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A332" s="10" t="s">
+        <v>680</v>
+      </c>
+      <c r="B332" s="10" t="s">
+        <v>681</v>
+      </c>
+      <c r="C332" s="16">
+        <v>970</v>
+      </c>
+      <c r="D332" s="18">
+        <v>22.73</v>
+      </c>
+      <c r="E332" s="18">
+        <v>17.71</v>
+      </c>
+      <c r="F332" s="18">
+        <v>20.5</v>
+      </c>
+      <c r="G332" s="18">
+        <v>22.3</v>
+      </c>
+      <c r="H332" s="18">
+        <v>24.47</v>
+      </c>
+      <c r="I332" s="10">
+        <v>5</v>
+      </c>
+      <c r="J332" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A333" s="10" t="s">
+        <v>682</v>
+      </c>
+      <c r="B333" s="10" t="s">
+        <v>683</v>
+      </c>
+      <c r="C333" s="16">
+        <v>290</v>
+      </c>
+      <c r="D333" s="18">
+        <v>25.05</v>
+      </c>
+      <c r="E333" s="18">
+        <v>20.04</v>
+      </c>
+      <c r="F333" s="18">
+        <v>21.97</v>
+      </c>
+      <c r="G333" s="18">
+        <v>22.88</v>
+      </c>
+      <c r="H333" s="18">
+        <v>28.63</v>
+      </c>
+      <c r="I333" s="10">
+        <v>7</v>
+      </c>
+      <c r="J333" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A334" s="7" t="s">
+        <v>684</v>
+      </c>
+      <c r="B334" s="7" t="s">
+        <v>685</v>
+      </c>
+      <c r="C334" s="7">
+        <v>13000</v>
+      </c>
+      <c r="D334" s="14">
+        <v>29.47</v>
+      </c>
+      <c r="E334" s="15">
+        <v>15.21</v>
+      </c>
+      <c r="F334" s="9">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="G334" s="9">
+        <v>28.61</v>
+      </c>
+      <c r="H334" s="9">
+        <v>36.61</v>
+      </c>
+      <c r="I334" s="10"/>
+      <c r="J334" s="11"/>
+    </row>
+    <row r="335" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A335" s="10" t="s">
+        <v>686</v>
+      </c>
+      <c r="B335" s="10" t="s">
+        <v>687</v>
+      </c>
+      <c r="C335" s="16">
+        <v>820</v>
+      </c>
+      <c r="D335" s="18">
+        <v>49.27</v>
+      </c>
+      <c r="E335" s="18">
+        <v>37.090000000000003</v>
+      </c>
+      <c r="F335" s="18">
+        <v>40.21</v>
+      </c>
+      <c r="G335" s="18">
+        <v>46.97</v>
+      </c>
+      <c r="H335" s="18">
+        <v>54.53</v>
+      </c>
+      <c r="I335" s="10">
+        <v>7</v>
+      </c>
+      <c r="J335" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A336" s="10" t="s">
+        <v>688</v>
+      </c>
+      <c r="B336" s="10" t="s">
+        <v>689</v>
+      </c>
+      <c r="C336" s="16">
+        <v>770</v>
+      </c>
+      <c r="D336" s="18">
+        <v>41.49</v>
+      </c>
+      <c r="E336" s="18">
+        <v>31.68</v>
+      </c>
+      <c r="F336" s="18">
+        <v>36.130000000000003</v>
+      </c>
+      <c r="G336" s="18">
+        <v>40.950000000000003</v>
+      </c>
+      <c r="H336" s="18">
+        <v>45.08</v>
+      </c>
+      <c r="I336" s="10">
+        <v>5</v>
+      </c>
+      <c r="J336" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A337" s="10" t="s">
+        <v>690</v>
+      </c>
+      <c r="B337" s="10" t="s">
+        <v>691</v>
+      </c>
+      <c r="C337" s="16">
+        <v>250</v>
+      </c>
+      <c r="D337" s="18">
+        <v>28.53</v>
+      </c>
+      <c r="E337" s="18">
+        <v>22.46</v>
+      </c>
+      <c r="F337" s="18">
+        <v>22.77</v>
+      </c>
+      <c r="G337" s="18">
+        <v>24.56</v>
+      </c>
+      <c r="H337" s="18">
+        <v>31.58</v>
+      </c>
+      <c r="I337" s="10">
+        <v>7</v>
+      </c>
+      <c r="J337" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A338" s="10" t="s">
+        <v>692</v>
+      </c>
+      <c r="B338" s="10" t="s">
+        <v>693</v>
+      </c>
+      <c r="C338" s="16">
+        <v>30</v>
+      </c>
+      <c r="D338" s="18">
+        <v>41.57</v>
+      </c>
+      <c r="E338" s="18">
+        <v>24.67</v>
+      </c>
+      <c r="F338" s="18">
+        <v>31.15</v>
+      </c>
+      <c r="G338" s="18">
+        <v>42.94</v>
+      </c>
+      <c r="H338" s="18">
+        <v>49.65</v>
+      </c>
+      <c r="I338" s="10">
+        <v>7</v>
+      </c>
+      <c r="J338" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A339" s="10" t="s">
+        <v>694</v>
+      </c>
+      <c r="B339" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="C339" s="16">
+        <v>1620</v>
+      </c>
+      <c r="D339" s="18">
+        <v>32.44</v>
+      </c>
+      <c r="E339" s="18">
+        <v>26.98</v>
+      </c>
+      <c r="F339" s="18">
+        <v>29.16</v>
+      </c>
+      <c r="G339" s="18">
+        <v>32.39</v>
+      </c>
+      <c r="H339" s="18">
+        <v>36.47</v>
+      </c>
+      <c r="I339" s="10">
+        <v>5</v>
+      </c>
+      <c r="J339" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A340" s="10" t="s">
+        <v>696</v>
+      </c>
+      <c r="B340" s="10" t="s">
+        <v>697</v>
+      </c>
+      <c r="C340" s="16">
+        <v>50</v>
+      </c>
+      <c r="D340" s="18">
+        <v>37.71</v>
+      </c>
+      <c r="E340" s="18">
+        <v>26.6</v>
+      </c>
+      <c r="F340" s="18">
+        <v>29.65</v>
+      </c>
+      <c r="G340" s="18">
+        <v>37.549999999999997</v>
+      </c>
+      <c r="H340" s="18">
+        <v>42.16</v>
+      </c>
+      <c r="I340" s="10">
+        <v>5</v>
+      </c>
+      <c r="J340" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A341" s="10" t="s">
+        <v>698</v>
+      </c>
+      <c r="B341" s="10" t="s">
+        <v>699</v>
+      </c>
+      <c r="C341" s="16">
+        <v>360</v>
+      </c>
+      <c r="D341" s="18">
+        <v>47.32</v>
+      </c>
+      <c r="E341" s="18">
+        <v>36.5</v>
+      </c>
+      <c r="F341" s="18">
+        <v>37.380000000000003</v>
+      </c>
+      <c r="G341" s="18">
+        <v>42.52</v>
+      </c>
+      <c r="H341" s="18">
+        <v>47.65</v>
+      </c>
+      <c r="I341" s="10">
+        <v>7</v>
+      </c>
+      <c r="J341" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A342" s="10" t="s">
+        <v>700</v>
+      </c>
+      <c r="B342" s="10" t="s">
+        <v>701</v>
+      </c>
+      <c r="C342" s="16">
+        <v>1940</v>
+      </c>
+      <c r="D342" s="18">
+        <v>37.86</v>
+      </c>
+      <c r="E342" s="18">
+        <v>28.38</v>
+      </c>
+      <c r="F342" s="18">
+        <v>33.35</v>
+      </c>
+      <c r="G342" s="18">
+        <v>37.130000000000003</v>
+      </c>
+      <c r="H342" s="18">
+        <v>44.05</v>
+      </c>
+      <c r="I342" s="10">
+        <v>7</v>
+      </c>
+      <c r="J342" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A343" s="10" t="s">
+        <v>702</v>
+      </c>
+      <c r="B343" s="10" t="s">
+        <v>703</v>
+      </c>
+      <c r="C343" s="16">
+        <v>70</v>
+      </c>
+      <c r="D343" s="18">
+        <v>25.88</v>
+      </c>
+      <c r="E343" s="18">
+        <v>17.14</v>
+      </c>
+      <c r="F343" s="18">
+        <v>23.87</v>
+      </c>
+      <c r="G343" s="18">
+        <v>26.47</v>
+      </c>
+      <c r="H343" s="18">
+        <v>28.71</v>
+      </c>
+      <c r="I343" s="10">
+        <v>7</v>
+      </c>
+      <c r="J343" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A344" s="10" t="s">
+        <v>704</v>
+      </c>
+      <c r="B344" s="10" t="s">
+        <v>705</v>
+      </c>
+      <c r="C344" s="16">
+        <v>60</v>
+      </c>
+      <c r="D344" s="18">
+        <v>29.31</v>
+      </c>
+      <c r="E344" s="18">
+        <v>18.059999999999999</v>
+      </c>
+      <c r="F344" s="18">
+        <v>19.149999999999999</v>
+      </c>
+      <c r="G344" s="18">
+        <v>26.26</v>
+      </c>
+      <c r="H344" s="18">
+        <v>38.049999999999997</v>
+      </c>
+      <c r="I344" s="10">
+        <v>7</v>
+      </c>
+      <c r="J344" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A345" s="10" t="s">
+        <v>706</v>
+      </c>
+      <c r="B345" s="10" t="s">
+        <v>707</v>
+      </c>
+      <c r="C345" s="16">
+        <v>3160</v>
+      </c>
+      <c r="D345" s="18">
+        <v>19.39</v>
+      </c>
+      <c r="E345" s="18">
+        <v>15</v>
+      </c>
+      <c r="F345" s="18">
+        <v>16.52</v>
+      </c>
+      <c r="G345" s="18">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="H345" s="18">
+        <v>21.4</v>
+      </c>
+      <c r="I345" s="10">
+        <v>7</v>
+      </c>
+      <c r="J345" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A346" s="10" t="s">
+        <v>708</v>
+      </c>
+      <c r="B346" s="10" t="s">
+        <v>709</v>
+      </c>
+      <c r="C346" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D346" s="18">
+        <v>19.87</v>
+      </c>
+      <c r="E346" s="18">
+        <v>15</v>
+      </c>
+      <c r="F346" s="18">
+        <v>15</v>
+      </c>
+      <c r="G346" s="18">
+        <v>15</v>
+      </c>
+      <c r="H346" s="18">
+        <v>27.7</v>
+      </c>
+      <c r="I346" s="19">
+        <v>8</v>
+      </c>
+      <c r="J346" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A347" s="10" t="s">
+        <v>710</v>
+      </c>
+      <c r="B347" s="10" t="s">
+        <v>711</v>
+      </c>
+      <c r="C347" s="16">
+        <v>370</v>
+      </c>
+      <c r="D347" s="18">
+        <v>17.38</v>
+      </c>
+      <c r="E347" s="18">
+        <v>15</v>
+      </c>
+      <c r="F347" s="18">
+        <v>16.38</v>
+      </c>
+      <c r="G347" s="18">
+        <v>17.2</v>
+      </c>
+      <c r="H347" s="18">
+        <v>18</v>
+      </c>
+      <c r="I347" s="19">
+        <v>8</v>
+      </c>
+      <c r="J347" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A348" s="10" t="s">
+        <v>712</v>
+      </c>
+      <c r="B348" s="10" t="s">
+        <v>713</v>
+      </c>
+      <c r="C348" s="16">
+        <v>160</v>
+      </c>
+      <c r="D348" s="18">
+        <v>32.909999999999997</v>
+      </c>
+      <c r="E348" s="18">
+        <v>21.96</v>
+      </c>
+      <c r="F348" s="18">
+        <v>33.270000000000003</v>
+      </c>
+      <c r="G348" s="18">
+        <v>34.380000000000003</v>
+      </c>
+      <c r="H348" s="18">
+        <v>36.6</v>
+      </c>
+      <c r="I348" s="10">
+        <v>7</v>
+      </c>
+      <c r="J348" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A349" s="10" t="s">
+        <v>714</v>
+      </c>
+      <c r="B349" s="10" t="s">
+        <v>715</v>
+      </c>
+      <c r="C349" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D349" s="18">
+        <v>17.79</v>
+      </c>
+      <c r="E349" s="18">
+        <v>15</v>
+      </c>
+      <c r="F349" s="18">
+        <v>17.13</v>
+      </c>
+      <c r="G349" s="18">
+        <v>17.27</v>
+      </c>
+      <c r="H349" s="18">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="I349" s="10">
+        <v>7</v>
+      </c>
+      <c r="J349" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A350" s="10" t="s">
+        <v>716</v>
+      </c>
+      <c r="B350" s="10" t="s">
+        <v>717</v>
+      </c>
+      <c r="C350" s="16">
+        <v>60</v>
+      </c>
+      <c r="D350" s="18">
+        <v>31.07</v>
+      </c>
+      <c r="E350" s="18">
+        <v>18.55</v>
+      </c>
+      <c r="F350" s="18">
+        <v>20.149999999999999</v>
+      </c>
+      <c r="G350" s="18">
+        <v>26.27</v>
+      </c>
+      <c r="H350" s="18">
+        <v>33.270000000000003</v>
+      </c>
+      <c r="I350" s="10">
+        <v>7</v>
+      </c>
+      <c r="J350" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A351" s="7" t="s">
+        <v>718</v>
+      </c>
+      <c r="B351" s="7" t="s">
+        <v>719</v>
+      </c>
+      <c r="C351" s="7">
+        <v>52230</v>
+      </c>
+      <c r="D351" s="14">
+        <v>19.22</v>
+      </c>
+      <c r="E351" s="15">
+        <v>15</v>
+      </c>
+      <c r="F351" s="9">
+        <v>15</v>
+      </c>
+      <c r="G351" s="9">
+        <v>16.809999999999999</v>
+      </c>
+      <c r="H351" s="9">
+        <v>21.62</v>
+      </c>
+      <c r="I351" s="10"/>
+      <c r="J351" s="11"/>
+    </row>
+    <row r="352" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A352" s="10" t="s">
+        <v>720</v>
+      </c>
+      <c r="B352" s="10" t="s">
+        <v>721</v>
+      </c>
+      <c r="C352" s="16">
+        <v>740</v>
+      </c>
+      <c r="D352" s="18">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="E352" s="18">
+        <v>27.25</v>
+      </c>
+      <c r="F352" s="18">
+        <v>34.44</v>
+      </c>
+      <c r="G352" s="18">
+        <v>38.43</v>
+      </c>
+      <c r="H352" s="18">
+        <v>46.24</v>
+      </c>
+      <c r="I352" s="10">
+        <v>7</v>
+      </c>
+      <c r="J352" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A353" s="10" t="s">
+        <v>722</v>
+      </c>
+      <c r="B353" s="10" t="s">
+        <v>723</v>
+      </c>
+      <c r="C353" s="16">
+        <v>3320</v>
+      </c>
+      <c r="D353" s="18">
+        <v>25.86</v>
+      </c>
+      <c r="E353" s="18">
+        <v>17.48</v>
+      </c>
+      <c r="F353" s="18">
+        <v>20</v>
+      </c>
+      <c r="G353" s="18">
+        <v>23.27</v>
+      </c>
+      <c r="H353" s="18">
+        <v>30.86</v>
+      </c>
+      <c r="I353" s="10">
+        <v>7</v>
+      </c>
+      <c r="J353" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A354" s="10" t="s">
+        <v>724</v>
+      </c>
+      <c r="B354" s="10" t="s">
+        <v>725</v>
+      </c>
+      <c r="C354" s="16">
+        <v>1210</v>
+      </c>
+      <c r="D354" s="18">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="E354" s="18">
+        <v>15</v>
+      </c>
+      <c r="F354" s="18">
+        <v>15</v>
+      </c>
+      <c r="G354" s="18">
+        <v>16.940000000000001</v>
+      </c>
+      <c r="H354" s="18">
+        <v>17.16</v>
+      </c>
+      <c r="I354" s="19">
+        <v>8</v>
+      </c>
+      <c r="J354" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A355" s="10" t="s">
+        <v>726</v>
+      </c>
+      <c r="B355" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="C355" s="16">
+        <v>1190</v>
+      </c>
+      <c r="D355" s="18">
+        <v>22.41</v>
+      </c>
+      <c r="E355" s="18">
+        <v>18.22</v>
+      </c>
+      <c r="F355" s="18">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="G355" s="18">
+        <v>22.39</v>
+      </c>
+      <c r="H355" s="18">
+        <v>23.34</v>
+      </c>
+      <c r="I355" s="19">
+        <v>8</v>
+      </c>
+      <c r="J355" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A356" s="10" t="s">
+        <v>728</v>
+      </c>
+      <c r="B356" s="10" t="s">
+        <v>729</v>
+      </c>
+      <c r="C356" s="16">
+        <v>6950</v>
+      </c>
+      <c r="D356" s="18">
+        <v>19.37</v>
+      </c>
+      <c r="E356" s="18">
+        <v>15.31</v>
+      </c>
+      <c r="F356" s="18">
+        <v>16.64</v>
+      </c>
+      <c r="G356" s="18">
+        <v>17.55</v>
+      </c>
+      <c r="H356" s="18">
+        <v>21.95</v>
+      </c>
+      <c r="I356" s="19">
+        <v>8</v>
+      </c>
+      <c r="J356" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A357" s="10" t="s">
+        <v>730</v>
+      </c>
+      <c r="B357" s="10" t="s">
+        <v>731</v>
+      </c>
+      <c r="C357" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D357" s="18">
+        <v>20.87</v>
+      </c>
+      <c r="E357" s="18">
+        <v>15.36</v>
+      </c>
+      <c r="F357" s="18">
+        <v>20.12</v>
+      </c>
+      <c r="G357" s="18">
+        <v>22.24</v>
+      </c>
+      <c r="H357" s="18">
+        <v>22.45</v>
+      </c>
+      <c r="I357" s="19">
+        <v>8</v>
+      </c>
+      <c r="J357" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A358" s="10" t="s">
+        <v>732</v>
+      </c>
+      <c r="B358" s="10" t="s">
+        <v>733</v>
+      </c>
+      <c r="C358" s="16">
+        <v>2830</v>
+      </c>
+      <c r="D358" s="18">
+        <v>18.23</v>
+      </c>
+      <c r="E358" s="18">
+        <v>15</v>
+      </c>
+      <c r="F358" s="18">
+        <v>15.48</v>
+      </c>
+      <c r="G358" s="18">
+        <v>17.059999999999999</v>
+      </c>
+      <c r="H358" s="18">
+        <v>20.21</v>
+      </c>
+      <c r="I358" s="19">
+        <v>8</v>
+      </c>
+      <c r="J358" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A359" s="10" t="s">
+        <v>734</v>
+      </c>
+      <c r="B359" s="10" t="s">
+        <v>735</v>
+      </c>
+      <c r="C359" s="16">
+        <v>3170</v>
+      </c>
+      <c r="D359" s="18">
+        <v>22.16</v>
+      </c>
+      <c r="E359" s="18">
+        <v>15</v>
+      </c>
+      <c r="F359" s="18">
+        <v>15</v>
+      </c>
+      <c r="G359" s="18">
+        <v>17.510000000000002</v>
+      </c>
+      <c r="H359" s="18">
+        <v>27.51</v>
+      </c>
+      <c r="I359" s="19">
+        <v>8</v>
+      </c>
+      <c r="J359" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A360" s="10" t="s">
+        <v>736</v>
+      </c>
+      <c r="B360" s="10" t="s">
+        <v>737</v>
+      </c>
+      <c r="C360" s="16">
+        <v>13310</v>
+      </c>
+      <c r="D360" s="18">
+        <v>16.37</v>
+      </c>
+      <c r="E360" s="18">
+        <v>15</v>
+      </c>
+      <c r="F360" s="18">
+        <v>15</v>
+      </c>
+      <c r="G360" s="18">
+        <v>15.14</v>
+      </c>
+      <c r="H360" s="18">
+        <v>16.95</v>
+      </c>
+      <c r="I360" s="19">
+        <v>8</v>
+      </c>
+      <c r="J360" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A361" s="10" t="s">
+        <v>738</v>
+      </c>
+      <c r="B361" s="10" t="s">
+        <v>739</v>
+      </c>
+      <c r="C361" s="16">
+        <v>10160</v>
+      </c>
+      <c r="D361" s="18">
+        <v>20.55</v>
+      </c>
+      <c r="E361" s="18">
+        <v>15</v>
+      </c>
+      <c r="F361" s="18">
+        <v>15</v>
+      </c>
+      <c r="G361" s="18">
+        <v>17.03</v>
+      </c>
+      <c r="H361" s="18">
+        <v>24.44</v>
+      </c>
+      <c r="I361" s="19">
+        <v>8</v>
+      </c>
+      <c r="J361" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A362" s="10" t="s">
+        <v>740</v>
+      </c>
+      <c r="B362" s="10" t="s">
+        <v>741</v>
+      </c>
+      <c r="C362" s="16">
+        <v>1020</v>
+      </c>
+      <c r="D362" s="18">
+        <v>17.38</v>
+      </c>
+      <c r="E362" s="18">
+        <v>15.06</v>
+      </c>
+      <c r="F362" s="18">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="G362" s="18">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="H362" s="18">
+        <v>18.2</v>
+      </c>
+      <c r="I362" s="19">
+        <v>8</v>
+      </c>
+      <c r="J362" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A363" s="10" t="s">
+        <v>742</v>
+      </c>
+      <c r="B363" s="10" t="s">
+        <v>743</v>
+      </c>
+      <c r="C363" s="16">
+        <v>2880</v>
+      </c>
+      <c r="D363" s="18">
+        <v>16.91</v>
+      </c>
+      <c r="E363" s="18">
+        <v>15</v>
+      </c>
+      <c r="F363" s="18">
+        <v>15</v>
+      </c>
+      <c r="G363" s="18">
+        <v>15</v>
+      </c>
+      <c r="H363" s="18">
+        <v>16.64</v>
+      </c>
+      <c r="I363" s="19">
+        <v>8</v>
+      </c>
+      <c r="J363" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A364" s="10" t="s">
+        <v>744</v>
+      </c>
+      <c r="B364" s="10" t="s">
+        <v>745</v>
+      </c>
+      <c r="C364" s="16">
+        <v>2790</v>
+      </c>
+      <c r="D364" s="18">
+        <v>16.57</v>
+      </c>
+      <c r="E364" s="18">
+        <v>15.05</v>
+      </c>
+      <c r="F364" s="18">
+        <v>15.16</v>
+      </c>
+      <c r="G364" s="18">
+        <v>16.329999999999998</v>
+      </c>
+      <c r="H364" s="18">
+        <v>17.48</v>
+      </c>
+      <c r="I364" s="19">
+        <v>8</v>
+      </c>
+      <c r="J364" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A365" s="10" t="s">
+        <v>746</v>
+      </c>
+      <c r="B365" s="10" t="s">
+        <v>747</v>
+      </c>
+      <c r="C365" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D365" s="18">
+        <v>16.510000000000002</v>
+      </c>
+      <c r="E365" s="18">
+        <v>15</v>
+      </c>
+      <c r="F365" s="18">
+        <v>15.02</v>
+      </c>
+      <c r="G365" s="18">
+        <v>15.1</v>
+      </c>
+      <c r="H365" s="18">
+        <v>17.22</v>
+      </c>
+      <c r="I365" s="19">
+        <v>8</v>
+      </c>
+      <c r="J365" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A366" s="10" t="s">
+        <v>748</v>
+      </c>
+      <c r="B366" s="10" t="s">
+        <v>749</v>
+      </c>
+      <c r="C366" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D366" s="18">
+        <v>21.7</v>
+      </c>
+      <c r="E366" s="18">
+        <v>15</v>
+      </c>
+      <c r="F366" s="18">
+        <v>15</v>
+      </c>
+      <c r="G366" s="18">
+        <v>15</v>
+      </c>
+      <c r="H366" s="18">
+        <v>31.51</v>
+      </c>
+      <c r="I366" s="19">
+        <v>8</v>
+      </c>
+      <c r="J366" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A367" s="7" t="s">
+        <v>750</v>
+      </c>
+      <c r="B367" s="7" t="s">
+        <v>751</v>
+      </c>
+      <c r="C367" s="7">
+        <v>16130</v>
+      </c>
+      <c r="D367" s="14">
+        <v>21.13</v>
+      </c>
+      <c r="E367" s="15">
+        <v>15.14</v>
+      </c>
+      <c r="F367" s="9">
+        <v>17.48</v>
+      </c>
+      <c r="G367" s="9">
+        <v>20.87</v>
+      </c>
+      <c r="H367" s="9">
+        <v>22.69</v>
+      </c>
+      <c r="I367" s="10"/>
+      <c r="J367" s="11"/>
+    </row>
+    <row r="368" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A368" s="10" t="s">
+        <v>752</v>
+      </c>
+      <c r="B368" s="10" t="s">
+        <v>753</v>
+      </c>
+      <c r="C368" s="16">
+        <v>800</v>
+      </c>
+      <c r="D368" s="18">
+        <v>29.79</v>
+      </c>
+      <c r="E368" s="18">
+        <v>20.91</v>
+      </c>
+      <c r="F368" s="18">
+        <v>25.96</v>
+      </c>
+      <c r="G368" s="18">
+        <v>30.54</v>
+      </c>
+      <c r="H368" s="18">
+        <v>31.22</v>
+      </c>
+      <c r="I368" s="10">
+        <v>7</v>
+      </c>
+      <c r="J368" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A369" s="10" t="s">
+        <v>754</v>
+      </c>
+      <c r="B369" s="10" t="s">
+        <v>755</v>
+      </c>
+      <c r="C369" s="16">
+        <v>730</v>
+      </c>
+      <c r="D369" s="18">
+        <v>30.31</v>
+      </c>
+      <c r="E369" s="18">
+        <v>22.98</v>
+      </c>
+      <c r="F369" s="18">
+        <v>27.84</v>
+      </c>
+      <c r="G369" s="18">
+        <v>28.82</v>
+      </c>
+      <c r="H369" s="18">
+        <v>31.12</v>
+      </c>
+      <c r="I369" s="10">
+        <v>7</v>
+      </c>
+      <c r="J369" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A370" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="B370" s="10" t="s">
+        <v>757</v>
+      </c>
+      <c r="C370" s="16">
+        <v>7270</v>
+      </c>
+      <c r="D370" s="18">
+        <v>19.420000000000002</v>
+      </c>
+      <c r="E370" s="18">
+        <v>15.11</v>
+      </c>
+      <c r="F370" s="18">
+        <v>15.98</v>
+      </c>
+      <c r="G370" s="18">
+        <v>17.940000000000001</v>
+      </c>
+      <c r="H370" s="18">
+        <v>22.23</v>
+      </c>
+      <c r="I370" s="19">
+        <v>8</v>
+      </c>
+      <c r="J370" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A371" s="10" t="s">
+        <v>758</v>
+      </c>
+      <c r="B371" s="10" t="s">
+        <v>759</v>
+      </c>
+      <c r="C371" s="16">
+        <v>2710</v>
+      </c>
+      <c r="D371" s="18">
+        <v>18.88</v>
+      </c>
+      <c r="E371" s="18">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="F371" s="18">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="G371" s="18">
+        <v>18.05</v>
+      </c>
+      <c r="H371" s="18">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="I371" s="19">
+        <v>8</v>
+      </c>
+      <c r="J371" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A372" s="10" t="s">
+        <v>760</v>
+      </c>
+      <c r="B372" s="10" t="s">
+        <v>761</v>
+      </c>
+      <c r="C372" s="16">
+        <v>270</v>
+      </c>
+      <c r="D372" s="18">
+        <v>23.76</v>
+      </c>
+      <c r="E372" s="18">
+        <v>17.75</v>
+      </c>
+      <c r="F372" s="18">
+        <v>20.260000000000002</v>
+      </c>
+      <c r="G372" s="18">
+        <v>21.65</v>
+      </c>
+      <c r="H372" s="18">
+        <v>27.24</v>
+      </c>
+      <c r="I372" s="10">
+        <v>7</v>
+      </c>
+      <c r="J372" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A373" s="10" t="s">
+        <v>762</v>
+      </c>
+      <c r="B373" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="C373" s="16">
+        <v>4040</v>
+      </c>
+      <c r="D373" s="18">
+        <v>21.82</v>
+      </c>
+      <c r="E373" s="18">
+        <v>17.59</v>
+      </c>
+      <c r="F373" s="18">
+        <v>19</v>
+      </c>
+      <c r="G373" s="18">
+        <v>21.51</v>
+      </c>
+      <c r="H373" s="18">
+        <v>22.36</v>
+      </c>
+      <c r="I373" s="19">
+        <v>8</v>
+      </c>
+      <c r="J373" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A374" s="10" t="s">
+        <v>764</v>
+      </c>
+      <c r="B374" s="10" t="s">
+        <v>765</v>
+      </c>
+      <c r="C374" s="16">
+        <v>100</v>
+      </c>
+      <c r="D374" s="18">
+        <v>24.55</v>
+      </c>
+      <c r="E374" s="18">
+        <v>19.23</v>
+      </c>
+      <c r="F374" s="18">
+        <v>19.23</v>
+      </c>
+      <c r="G374" s="18">
+        <v>23.25</v>
+      </c>
+      <c r="H374" s="18">
+        <v>28.46</v>
+      </c>
+      <c r="I374" s="10">
+        <v>7</v>
+      </c>
+      <c r="J374" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A375" s="10" t="s">
+        <v>766</v>
+      </c>
+      <c r="B375" s="10" t="s">
+        <v>767</v>
+      </c>
+      <c r="C375" s="16">
+        <v>110</v>
+      </c>
+      <c r="D375" s="18">
+        <v>29.4</v>
+      </c>
+      <c r="E375" s="18">
+        <v>28.79</v>
+      </c>
+      <c r="F375" s="18">
+        <v>29.35</v>
+      </c>
+      <c r="G375" s="18">
+        <v>29.35</v>
+      </c>
+      <c r="H375" s="18">
+        <v>29.35</v>
+      </c>
+      <c r="I375" s="10">
+        <v>7</v>
+      </c>
+      <c r="J375" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A376" s="7" t="s">
+        <v>768</v>
+      </c>
+      <c r="B376" s="7" t="s">
+        <v>769</v>
+      </c>
+      <c r="C376" s="7">
+        <v>10560</v>
+      </c>
+      <c r="D376" s="14">
+        <v>20.18</v>
+      </c>
+      <c r="E376" s="15">
+        <v>15</v>
+      </c>
+      <c r="F376" s="9">
+        <v>15.14</v>
+      </c>
+      <c r="G376" s="9">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="H376" s="9">
+        <v>21.89</v>
+      </c>
+      <c r="I376" s="10"/>
+      <c r="J376" s="11"/>
+    </row>
+    <row r="377" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A377" s="10" t="s">
+        <v>770</v>
+      </c>
+      <c r="B377" s="10" t="s">
+        <v>771</v>
+      </c>
+      <c r="C377" s="16">
+        <v>100</v>
+      </c>
+      <c r="D377" s="18">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="E377" s="18">
+        <v>24.4</v>
+      </c>
+      <c r="F377" s="18">
+        <v>30.85</v>
+      </c>
+      <c r="G377" s="18">
+        <v>32.049999999999997</v>
+      </c>
+      <c r="H377" s="18">
+        <v>36.33</v>
+      </c>
+      <c r="I377" s="10">
+        <v>7</v>
+      </c>
+      <c r="J377" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A378" s="10" t="s">
+        <v>772</v>
+      </c>
+      <c r="B378" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="C378" s="16">
+        <v>360</v>
+      </c>
+      <c r="D378" s="18">
+        <v>25.99</v>
+      </c>
+      <c r="E378" s="18">
+        <v>16.25</v>
+      </c>
+      <c r="F378" s="18">
+        <v>19.57</v>
+      </c>
+      <c r="G378" s="18">
+        <v>22.16</v>
+      </c>
+      <c r="H378" s="18">
+        <v>32.26</v>
+      </c>
+      <c r="I378" s="10">
+        <v>7</v>
+      </c>
+      <c r="J378" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A379" s="10" t="s">
+        <v>774</v>
+      </c>
+      <c r="B379" s="10" t="s">
+        <v>775</v>
+      </c>
+      <c r="C379" s="16">
+        <v>460</v>
+      </c>
+      <c r="D379" s="18">
+        <v>27.82</v>
+      </c>
+      <c r="E379" s="18">
+        <v>17.52</v>
+      </c>
+      <c r="F379" s="18">
+        <v>24.22</v>
+      </c>
+      <c r="G379" s="18">
+        <v>29.18</v>
+      </c>
+      <c r="H379" s="18">
+        <v>29.55</v>
+      </c>
+      <c r="I379" s="10">
+        <v>7</v>
+      </c>
+      <c r="J379" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A380" s="10" t="s">
+        <v>776</v>
+      </c>
+      <c r="B380" s="10" t="s">
+        <v>777</v>
+      </c>
+      <c r="C380" s="16">
+        <v>1020</v>
+      </c>
+      <c r="D380" s="18">
+        <v>20.2</v>
+      </c>
+      <c r="E380" s="18">
+        <v>15.15</v>
+      </c>
+      <c r="F380" s="18">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="G380" s="18">
+        <v>17.850000000000001</v>
+      </c>
+      <c r="H380" s="18">
+        <v>21.12</v>
+      </c>
+      <c r="I380" s="10">
+        <v>7</v>
+      </c>
+      <c r="J380" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A381" s="10" t="s">
+        <v>778</v>
+      </c>
+      <c r="B381" s="10" t="s">
+        <v>779</v>
+      </c>
+      <c r="C381" s="16">
+        <v>340</v>
+      </c>
+      <c r="D381" s="18">
+        <v>16.71</v>
+      </c>
+      <c r="E381" s="18">
+        <v>15</v>
+      </c>
+      <c r="F381" s="18">
+        <v>15.38</v>
+      </c>
+      <c r="G381" s="18">
+        <v>16.36</v>
+      </c>
+      <c r="H381" s="18">
+        <v>16.41</v>
+      </c>
+      <c r="I381" s="19">
+        <v>8</v>
+      </c>
+      <c r="J381" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A382" s="10" t="s">
+        <v>780</v>
+      </c>
+      <c r="B382" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="C382" s="16">
+        <v>760</v>
+      </c>
+      <c r="D382" s="18">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="E382" s="18">
+        <v>15</v>
+      </c>
+      <c r="F382" s="18">
+        <v>15</v>
+      </c>
+      <c r="G382" s="18">
+        <v>15.01</v>
+      </c>
+      <c r="H382" s="18">
+        <v>17.14</v>
+      </c>
+      <c r="I382" s="19">
+        <v>8</v>
+      </c>
+      <c r="J382" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A383" s="10" t="s">
+        <v>782</v>
+      </c>
+      <c r="B383" s="10" t="s">
+        <v>783</v>
+      </c>
+      <c r="C383" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D383" s="18">
+        <v>23.94</v>
+      </c>
+      <c r="E383" s="18">
+        <v>17.82</v>
+      </c>
+      <c r="F383" s="18">
+        <v>17.82</v>
+      </c>
+      <c r="G383" s="18">
+        <v>21.48</v>
+      </c>
+      <c r="H383" s="18">
+        <v>28.25</v>
+      </c>
+      <c r="I383" s="10">
+        <v>7</v>
+      </c>
+      <c r="J383" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A384" s="10" t="s">
+        <v>784</v>
+      </c>
+      <c r="B384" s="10" t="s">
+        <v>785</v>
+      </c>
+      <c r="C384" s="16">
+        <v>70</v>
+      </c>
+      <c r="D384" s="18">
+        <v>20.96</v>
+      </c>
+      <c r="E384" s="18">
+        <v>15</v>
+      </c>
+      <c r="F384" s="18">
+        <v>17.52</v>
+      </c>
+      <c r="G384" s="18">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="H384" s="18">
+        <v>24.73</v>
+      </c>
+      <c r="I384" s="10">
+        <v>7</v>
+      </c>
+      <c r="J384" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A385" s="10" t="s">
+        <v>786</v>
+      </c>
+      <c r="B385" s="10" t="s">
+        <v>787</v>
+      </c>
+      <c r="C385" s="16">
+        <v>40</v>
+      </c>
+      <c r="D385" s="18">
+        <v>29.44</v>
+      </c>
+      <c r="E385" s="18">
+        <v>25.76</v>
+      </c>
+      <c r="F385" s="18">
+        <v>28.61</v>
+      </c>
+      <c r="G385" s="18">
+        <v>28.99</v>
+      </c>
+      <c r="H385" s="18">
+        <v>31.55</v>
+      </c>
+      <c r="I385" s="10">
+        <v>4</v>
+      </c>
+      <c r="J385" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A386" s="10" t="s">
+        <v>788</v>
+      </c>
+      <c r="B386" s="10" t="s">
+        <v>789</v>
+      </c>
+      <c r="C386" s="16">
+        <v>190</v>
+      </c>
+      <c r="D386" s="18">
+        <v>23.52</v>
+      </c>
+      <c r="E386" s="18">
+        <v>15.75</v>
+      </c>
+      <c r="F386" s="18">
+        <v>21.36</v>
+      </c>
+      <c r="G386" s="18">
+        <v>25.76</v>
+      </c>
+      <c r="H386" s="18">
+        <v>25.84</v>
+      </c>
+      <c r="I386" s="10">
+        <v>7</v>
+      </c>
+      <c r="J386" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A387" s="10" t="s">
+        <v>790</v>
+      </c>
+      <c r="B387" s="10" t="s">
+        <v>791</v>
+      </c>
+      <c r="C387" s="16">
+        <v>40</v>
+      </c>
+      <c r="D387" s="18">
+        <v>38.229999999999997</v>
+      </c>
+      <c r="E387" s="18">
+        <v>26.13</v>
+      </c>
+      <c r="F387" s="18">
+        <v>26.38</v>
+      </c>
+      <c r="G387" s="18">
+        <v>26.64</v>
+      </c>
+      <c r="H387" s="18">
+        <v>66.88</v>
+      </c>
+      <c r="I387" s="10">
+        <v>4</v>
+      </c>
+      <c r="J387" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A388" s="10" t="s">
+        <v>792</v>
+      </c>
+      <c r="B388" s="10" t="s">
+        <v>793</v>
+      </c>
+      <c r="C388" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D388" s="18">
+        <v>20.07</v>
+      </c>
+      <c r="E388" s="18">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="F388" s="18">
+        <v>16.78</v>
+      </c>
+      <c r="G388" s="18">
+        <v>16.78</v>
+      </c>
+      <c r="H388" s="18">
+        <v>23</v>
+      </c>
+      <c r="I388" s="10">
+        <v>5</v>
+      </c>
+      <c r="J388" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A389" s="10" t="s">
+        <v>794</v>
+      </c>
+      <c r="B389" s="10" t="s">
+        <v>795</v>
+      </c>
+      <c r="C389" s="16">
+        <v>1470</v>
+      </c>
+      <c r="D389" s="18">
+        <v>17.13</v>
+      </c>
+      <c r="E389" s="18">
+        <v>15</v>
+      </c>
+      <c r="F389" s="18">
+        <v>15</v>
+      </c>
+      <c r="G389" s="18">
+        <v>15</v>
+      </c>
+      <c r="H389" s="18">
+        <v>15.84</v>
+      </c>
+      <c r="I389" s="10">
+        <v>5</v>
+      </c>
+      <c r="J389" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A390" s="10" t="s">
+        <v>796</v>
+      </c>
+      <c r="B390" s="10" t="s">
+        <v>797</v>
+      </c>
+      <c r="C390" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D390" s="18">
+        <v>17.09</v>
+      </c>
+      <c r="E390" s="18">
+        <v>15</v>
+      </c>
+      <c r="F390" s="18">
+        <v>15</v>
+      </c>
+      <c r="G390" s="18">
+        <v>16.78</v>
+      </c>
+      <c r="H390" s="18">
+        <v>17.170000000000002</v>
+      </c>
+      <c r="I390" s="10">
+        <v>5</v>
+      </c>
+      <c r="J390" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A391" s="10" t="s">
+        <v>798</v>
+      </c>
+      <c r="B391" s="10" t="s">
+        <v>799</v>
+      </c>
+      <c r="C391" s="16">
+        <v>120</v>
+      </c>
+      <c r="D391" s="18">
+        <v>22.74</v>
+      </c>
+      <c r="E391" s="18">
+        <v>16.21</v>
+      </c>
+      <c r="F391" s="18">
+        <v>16.78</v>
+      </c>
+      <c r="G391" s="18">
+        <v>21.1</v>
+      </c>
+      <c r="H391" s="18">
+        <v>30</v>
+      </c>
+      <c r="I391" s="10">
+        <v>5</v>
+      </c>
+      <c r="J391" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A392" s="10" t="s">
+        <v>800</v>
+      </c>
+      <c r="B392" s="10" t="s">
+        <v>801</v>
+      </c>
+      <c r="C392" s="16">
+        <v>40</v>
+      </c>
+      <c r="D392" s="18">
+        <v>18.09</v>
+      </c>
+      <c r="E392" s="18">
+        <v>15</v>
+      </c>
+      <c r="F392" s="18">
+        <v>15</v>
+      </c>
+      <c r="G392" s="18">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="H392" s="18">
+        <v>22.7</v>
+      </c>
+      <c r="I392" s="10">
+        <v>7</v>
+      </c>
+      <c r="J392" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A393" s="10" t="s">
+        <v>802</v>
+      </c>
+      <c r="B393" s="10" t="s">
+        <v>803</v>
+      </c>
+      <c r="C393" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D393" s="18">
+        <v>25.3</v>
+      </c>
+      <c r="E393" s="18">
+        <v>23.23</v>
+      </c>
+      <c r="F393" s="18">
+        <v>23.3</v>
+      </c>
+      <c r="G393" s="18">
+        <v>26.37</v>
+      </c>
+      <c r="H393" s="18">
+        <v>26.37</v>
+      </c>
+      <c r="I393" s="10">
+        <v>7</v>
+      </c>
+      <c r="J393" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A394" s="10" t="s">
+        <v>804</v>
+      </c>
+      <c r="B394" s="10" t="s">
+        <v>805</v>
+      </c>
+      <c r="C394" s="16">
+        <v>210</v>
+      </c>
+      <c r="D394" s="18">
+        <v>22.46</v>
+      </c>
+      <c r="E394" s="18">
+        <v>15.52</v>
+      </c>
+      <c r="F394" s="18">
+        <v>16.78</v>
+      </c>
+      <c r="G394" s="18">
+        <v>18.420000000000002</v>
+      </c>
+      <c r="H394" s="18">
+        <v>23.42</v>
+      </c>
+      <c r="I394" s="10">
+        <v>7</v>
+      </c>
+      <c r="J394" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A395" s="10" t="s">
+        <v>806</v>
+      </c>
+      <c r="B395" s="10" t="s">
+        <v>807</v>
+      </c>
+      <c r="C395" s="16">
+        <v>1800</v>
+      </c>
+      <c r="D395" s="18">
+        <v>17.559999999999999</v>
+      </c>
+      <c r="E395" s="18">
+        <v>15.1</v>
+      </c>
+      <c r="F395" s="18">
+        <v>15.35</v>
+      </c>
+      <c r="G395" s="18">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="H395" s="18">
+        <v>18.41</v>
+      </c>
+      <c r="I395" s="10">
+        <v>7</v>
+      </c>
+      <c r="J395" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A396" s="10" t="s">
+        <v>808</v>
+      </c>
+      <c r="B396" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="C396" s="16">
+        <v>990</v>
+      </c>
+      <c r="D396" s="18">
+        <v>25.48</v>
+      </c>
+      <c r="E396" s="18">
+        <v>15</v>
+      </c>
+      <c r="F396" s="18">
+        <v>17.43</v>
+      </c>
+      <c r="G396" s="18">
+        <v>21.94</v>
+      </c>
+      <c r="H396" s="18">
+        <v>37.1</v>
+      </c>
+      <c r="I396" s="10">
+        <v>7</v>
+      </c>
+      <c r="J396" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A397" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="B397" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="C397" s="16">
+        <v>770</v>
+      </c>
+      <c r="D397" s="18">
+        <v>19.16</v>
+      </c>
+      <c r="E397" s="18">
+        <v>15.04</v>
+      </c>
+      <c r="F397" s="18">
+        <v>17.190000000000001</v>
+      </c>
+      <c r="G397" s="18">
+        <v>17.47</v>
+      </c>
+      <c r="H397" s="18">
+        <v>20.25</v>
+      </c>
+      <c r="I397" s="10">
+        <v>7</v>
+      </c>
+      <c r="J397" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A398" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="B398" s="10" t="s">
+        <v>813</v>
+      </c>
+      <c r="C398" s="16">
+        <v>460</v>
+      </c>
+      <c r="D398" s="18">
+        <v>23.68</v>
+      </c>
+      <c r="E398" s="18">
+        <v>16.09</v>
+      </c>
+      <c r="F398" s="18">
+        <v>21.12</v>
+      </c>
+      <c r="G398" s="18">
+        <v>21.77</v>
+      </c>
+      <c r="H398" s="18">
+        <v>28.07</v>
+      </c>
+      <c r="I398" s="10">
+        <v>7</v>
+      </c>
+      <c r="J398" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A399" s="7" t="s">
+        <v>814</v>
+      </c>
+      <c r="B399" s="7" t="s">
+        <v>815</v>
+      </c>
+      <c r="C399" s="7">
+        <v>42190</v>
+      </c>
+      <c r="D399" s="14">
+        <v>28.46</v>
+      </c>
+      <c r="E399" s="15">
+        <v>15.03</v>
+      </c>
+      <c r="F399" s="9">
+        <v>16.43</v>
+      </c>
+      <c r="G399" s="9">
+        <v>20.329999999999998</v>
+      </c>
+      <c r="H399" s="9">
+        <v>31.7</v>
+      </c>
+      <c r="I399" s="10"/>
+      <c r="J399" s="11"/>
+    </row>
+    <row r="400" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A400" s="10" t="s">
+        <v>816</v>
+      </c>
+      <c r="B400" s="10" t="s">
+        <v>817</v>
+      </c>
+      <c r="C400" s="16">
+        <v>3880</v>
+      </c>
+      <c r="D400" s="18">
+        <v>29.77</v>
+      </c>
+      <c r="E400" s="18">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="F400" s="18">
+        <v>22.24</v>
+      </c>
+      <c r="G400" s="18">
+        <v>28.16</v>
+      </c>
+      <c r="H400" s="18">
+        <v>35.76</v>
+      </c>
+      <c r="I400" s="10">
+        <v>7</v>
+      </c>
+      <c r="J400" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A401" s="10" t="s">
+        <v>818</v>
+      </c>
+      <c r="B401" s="10" t="s">
+        <v>819</v>
+      </c>
+      <c r="C401" s="16">
+        <v>350</v>
+      </c>
+      <c r="D401" s="18">
+        <v>48.36</v>
+      </c>
+      <c r="E401" s="18">
+        <v>29.1</v>
+      </c>
+      <c r="F401" s="18">
+        <v>31.25</v>
+      </c>
+      <c r="G401" s="18">
+        <v>41.07</v>
+      </c>
+      <c r="H401" s="18">
+        <v>61.11</v>
+      </c>
+      <c r="I401" s="10">
+        <v>7</v>
+      </c>
+      <c r="J401" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A402" s="10" t="s">
+        <v>820</v>
+      </c>
+      <c r="B402" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="C402" s="16">
+        <v>9260</v>
+      </c>
+      <c r="D402" s="18">
+        <v>17.61</v>
+      </c>
+      <c r="E402" s="18">
+        <v>15</v>
+      </c>
+      <c r="F402" s="18">
+        <v>15.13</v>
+      </c>
+      <c r="G402" s="18">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="H402" s="18">
+        <v>17.579999999999998</v>
+      </c>
+      <c r="I402" s="19">
+        <v>8</v>
+      </c>
+      <c r="J402" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A403" s="10" t="s">
+        <v>822</v>
+      </c>
+      <c r="B403" s="10" t="s">
+        <v>823</v>
+      </c>
+      <c r="C403" s="16">
+        <v>840</v>
+      </c>
+      <c r="D403" s="18">
+        <v>23.29</v>
+      </c>
+      <c r="E403" s="18">
+        <v>16.96</v>
+      </c>
+      <c r="F403" s="18">
+        <v>18.04</v>
+      </c>
+      <c r="G403" s="18">
+        <v>22.29</v>
+      </c>
+      <c r="H403" s="18">
+        <v>28.53</v>
+      </c>
+      <c r="I403" s="19">
+        <v>8</v>
+      </c>
+      <c r="J403" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A404" s="10" t="s">
+        <v>824</v>
+      </c>
+      <c r="B404" s="10" t="s">
+        <v>825</v>
+      </c>
+      <c r="C404" s="16">
+        <v>920</v>
+      </c>
+      <c r="D404" s="18">
+        <v>19.98</v>
+      </c>
+      <c r="E404" s="18">
+        <v>15.18</v>
+      </c>
+      <c r="F404" s="18">
+        <v>16.48</v>
+      </c>
+      <c r="G404" s="18">
+        <v>17.53</v>
+      </c>
+      <c r="H404" s="18">
+        <v>21.16</v>
+      </c>
+      <c r="I404" s="19">
+        <v>8</v>
+      </c>
+      <c r="J404" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A405" s="10" t="s">
+        <v>826</v>
+      </c>
+      <c r="B405" s="10" t="s">
+        <v>827</v>
+      </c>
+      <c r="C405" s="16">
+        <v>12830</v>
+      </c>
+      <c r="D405" s="18">
+        <v>18.059999999999999</v>
+      </c>
+      <c r="E405" s="18">
+        <v>15</v>
+      </c>
+      <c r="F405" s="18">
+        <v>15.16</v>
+      </c>
+      <c r="G405" s="18">
+        <v>16.760000000000002</v>
+      </c>
+      <c r="H405" s="18">
+        <v>18.14</v>
+      </c>
+      <c r="I405" s="19">
+        <v>8</v>
+      </c>
+      <c r="J405" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A406" s="10" t="s">
+        <v>828</v>
+      </c>
+      <c r="B406" s="10" t="s">
+        <v>829</v>
+      </c>
+      <c r="C406" s="16">
+        <v>340</v>
+      </c>
+      <c r="D406" s="18">
+        <v>30.95</v>
+      </c>
+      <c r="E406" s="18">
+        <v>18.98</v>
+      </c>
+      <c r="F406" s="18">
+        <v>21</v>
+      </c>
+      <c r="G406" s="18">
+        <v>23.09</v>
+      </c>
+      <c r="H406" s="18">
+        <v>38.5</v>
+      </c>
+      <c r="I406" s="10">
+        <v>7</v>
+      </c>
+      <c r="J406" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A407" s="10" t="s">
+        <v>830</v>
+      </c>
+      <c r="B407" s="10" t="s">
+        <v>831</v>
+      </c>
+      <c r="C407" s="16">
+        <v>1700</v>
+      </c>
+      <c r="D407" s="18">
+        <v>45.8</v>
+      </c>
+      <c r="E407" s="18">
+        <v>23.13</v>
+      </c>
+      <c r="F407" s="18">
+        <v>29.43</v>
+      </c>
+      <c r="G407" s="18">
+        <v>38.43</v>
+      </c>
+      <c r="H407" s="18">
+        <v>59.17</v>
+      </c>
+      <c r="I407" s="10">
+        <v>7</v>
+      </c>
+      <c r="J407" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A408" s="10" t="s">
+        <v>832</v>
+      </c>
+      <c r="B408" s="10" t="s">
+        <v>833</v>
+      </c>
+      <c r="C408" s="16">
+        <v>1780</v>
+      </c>
+      <c r="D408" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E408" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="F408" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="G408" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="H408" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="I408" s="19">
+        <v>3</v>
+      </c>
+      <c r="J408" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A409" s="10" t="s">
+        <v>834</v>
+      </c>
+      <c r="B409" s="10" t="s">
+        <v>835</v>
+      </c>
+      <c r="C409" s="16">
+        <v>250</v>
+      </c>
+      <c r="D409" s="18">
+        <v>28.52</v>
+      </c>
+      <c r="E409" s="18">
+        <v>19.41</v>
+      </c>
+      <c r="F409" s="18">
+        <v>22.09</v>
+      </c>
+      <c r="G409" s="18">
+        <v>28.75</v>
+      </c>
+      <c r="H409" s="18">
+        <v>36.880000000000003</v>
+      </c>
+      <c r="I409" s="10">
+        <v>7</v>
+      </c>
+      <c r="J409" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A410" s="10" t="s">
+        <v>836</v>
+      </c>
+      <c r="B410" s="10" t="s">
+        <v>837</v>
+      </c>
+      <c r="C410" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D410" s="18">
+        <v>41.4</v>
+      </c>
+      <c r="E410" s="18">
+        <v>21</v>
+      </c>
+      <c r="F410" s="18">
+        <v>26.51</v>
+      </c>
+      <c r="G410" s="18">
+        <v>39.159999999999997</v>
+      </c>
+      <c r="H410" s="18">
+        <v>49.7</v>
+      </c>
+      <c r="I410" s="10">
+        <v>7</v>
+      </c>
+      <c r="J410" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A411" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="B411" s="10" t="s">
+        <v>839</v>
+      </c>
+      <c r="C411" s="16">
+        <v>530</v>
+      </c>
+      <c r="D411" s="18">
+        <v>60.48</v>
+      </c>
+      <c r="E411" s="18">
+        <v>23.31</v>
+      </c>
+      <c r="F411" s="18">
+        <v>30.23</v>
+      </c>
+      <c r="G411" s="18">
+        <v>56.57</v>
+      </c>
+      <c r="H411" s="18">
+        <v>79.05</v>
+      </c>
+      <c r="I411" s="19">
+        <v>3</v>
+      </c>
+      <c r="J411" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A412" s="10" t="s">
+        <v>840</v>
+      </c>
+      <c r="B412" s="10" t="s">
+        <v>841</v>
+      </c>
+      <c r="C412" s="16">
+        <v>4870</v>
+      </c>
+      <c r="D412" s="18">
+        <v>49.08</v>
+      </c>
+      <c r="E412" s="18">
+        <v>21.42</v>
+      </c>
+      <c r="F412" s="18">
+        <v>28.34</v>
+      </c>
+      <c r="G412" s="18">
+        <v>39.630000000000003</v>
+      </c>
+      <c r="H412" s="18">
+        <v>63.81</v>
+      </c>
+      <c r="I412" s="10">
+        <v>7</v>
+      </c>
+      <c r="J412" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A413" s="10" t="s">
+        <v>842</v>
+      </c>
+      <c r="B413" s="10" t="s">
+        <v>843</v>
+      </c>
+      <c r="C413" s="16">
+        <v>50</v>
+      </c>
+      <c r="D413" s="18">
+        <v>23.92</v>
+      </c>
+      <c r="E413" s="18">
+        <v>18.14</v>
+      </c>
+      <c r="F413" s="18">
+        <v>18.45</v>
+      </c>
+      <c r="G413" s="18">
+        <v>22.88</v>
+      </c>
+      <c r="H413" s="18">
+        <v>32.79</v>
+      </c>
+      <c r="I413" s="19">
+        <v>8</v>
+      </c>
+      <c r="J413" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A414" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="B414" s="10" t="s">
+        <v>845</v>
+      </c>
+      <c r="C414" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D414" s="18">
+        <v>23.44</v>
+      </c>
+      <c r="E414" s="18">
+        <v>21.66</v>
+      </c>
+      <c r="F414" s="18">
+        <v>21.66</v>
+      </c>
+      <c r="G414" s="18">
+        <v>21.66</v>
+      </c>
+      <c r="H414" s="18">
+        <v>21.67</v>
+      </c>
+      <c r="I414" s="19">
+        <v>8</v>
+      </c>
+      <c r="J414" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A415" s="10" t="s">
+        <v>846</v>
+      </c>
+      <c r="B415" s="10" t="s">
+        <v>847</v>
+      </c>
+      <c r="C415" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D415" s="18">
+        <v>30.89</v>
+      </c>
+      <c r="E415" s="18">
+        <v>18.670000000000002</v>
+      </c>
+      <c r="F415" s="18">
+        <v>20.14</v>
+      </c>
+      <c r="G415" s="18">
+        <v>28.99</v>
+      </c>
+      <c r="H415" s="18">
+        <v>32.950000000000003</v>
+      </c>
+      <c r="I415" s="10">
+        <v>7</v>
+      </c>
+      <c r="J415" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A416" s="10" t="s">
+        <v>848</v>
+      </c>
+      <c r="B416" s="10" t="s">
+        <v>849</v>
+      </c>
+      <c r="C416" s="16">
+        <v>30</v>
+      </c>
+      <c r="D416" s="18">
+        <v>62.11</v>
+      </c>
+      <c r="E416" s="18">
+        <v>21.66</v>
+      </c>
+      <c r="F416" s="18">
+        <v>37.479999999999997</v>
+      </c>
+      <c r="G416" s="18">
+        <v>71.989999999999995</v>
+      </c>
+      <c r="H416" s="18">
+        <v>87.25</v>
+      </c>
+      <c r="I416" s="19">
+        <v>3</v>
+      </c>
+      <c r="J416" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A417" s="10" t="s">
+        <v>850</v>
+      </c>
+      <c r="B417" s="10" t="s">
+        <v>851</v>
+      </c>
+      <c r="C417" s="16">
+        <v>20</v>
+      </c>
+      <c r="D417" s="18">
+        <v>27.95</v>
+      </c>
+      <c r="E417" s="18">
+        <v>18</v>
+      </c>
+      <c r="F417" s="18">
+        <v>24.57</v>
+      </c>
+      <c r="G417" s="18">
+        <v>29.15</v>
+      </c>
+      <c r="H417" s="18">
+        <v>29.93</v>
+      </c>
+      <c r="I417" s="10">
+        <v>7</v>
+      </c>
+      <c r="J417" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A418" s="7" t="s">
+        <v>852</v>
+      </c>
+      <c r="B418" s="7" t="s">
+        <v>853</v>
+      </c>
+      <c r="C418" s="7">
+        <v>54700</v>
+      </c>
+      <c r="D418" s="14">
+        <v>26.17</v>
+      </c>
+      <c r="E418" s="15">
+        <v>17.55</v>
+      </c>
+      <c r="F418" s="9">
+        <v>20.7</v>
+      </c>
+      <c r="G418" s="9">
+        <v>23.94</v>
+      </c>
+      <c r="H418" s="9">
+        <v>29.91</v>
+      </c>
+      <c r="I418" s="10"/>
+      <c r="J418" s="11"/>
+    </row>
+    <row r="419" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A419" s="10" t="s">
+        <v>854</v>
+      </c>
+      <c r="B419" s="10" t="s">
+        <v>855</v>
+      </c>
+      <c r="C419" s="16">
+        <v>5090</v>
+      </c>
+      <c r="D419" s="18">
+        <v>37.11</v>
+      </c>
+      <c r="E419" s="18">
+        <v>24.45</v>
+      </c>
+      <c r="F419" s="18">
+        <v>29.28</v>
+      </c>
+      <c r="G419" s="18">
+        <v>36.549999999999997</v>
+      </c>
+      <c r="H419" s="18">
+        <v>43.21</v>
+      </c>
+      <c r="I419" s="10">
+        <v>7</v>
+      </c>
+      <c r="J419" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A420" s="10" t="s">
+        <v>856</v>
+      </c>
+      <c r="B420" s="10" t="s">
+        <v>857</v>
+      </c>
+      <c r="C420" s="16">
+        <v>130</v>
+      </c>
+      <c r="D420" s="18">
+        <v>20.350000000000001</v>
+      </c>
+      <c r="E420" s="18">
+        <v>16.28</v>
+      </c>
+      <c r="F420" s="18">
+        <v>17.86</v>
+      </c>
+      <c r="G420" s="18">
+        <v>19.16</v>
+      </c>
+      <c r="H420" s="18">
+        <v>22.61</v>
+      </c>
+      <c r="I420" s="10">
+        <v>7</v>
+      </c>
+      <c r="J420" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A421" s="10" t="s">
+        <v>858</v>
+      </c>
+      <c r="B421" s="10" t="s">
+        <v>859</v>
+      </c>
+      <c r="C421" s="16">
+        <v>370</v>
+      </c>
+      <c r="D421" s="18">
+        <v>26.81</v>
+      </c>
+      <c r="E421" s="18">
+        <v>21.66</v>
+      </c>
+      <c r="F421" s="18">
+        <v>22.69</v>
+      </c>
+      <c r="G421" s="18">
+        <v>25</v>
+      </c>
+      <c r="H421" s="18">
+        <v>28.67</v>
+      </c>
+      <c r="I421" s="10">
+        <v>7</v>
+      </c>
+      <c r="J421" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A422" s="10" t="s">
+        <v>860</v>
+      </c>
+      <c r="B422" s="10" t="s">
+        <v>861</v>
+      </c>
+      <c r="C422" s="16">
+        <v>980</v>
+      </c>
+      <c r="D422" s="18">
+        <v>26.37</v>
+      </c>
+      <c r="E422" s="18">
+        <v>19.440000000000001</v>
+      </c>
+      <c r="F422" s="18">
+        <v>22.73</v>
+      </c>
+      <c r="G422" s="18">
+        <v>25.44</v>
+      </c>
+      <c r="H422" s="18">
+        <v>29.51</v>
+      </c>
+      <c r="I422" s="10">
+        <v>7</v>
+      </c>
+      <c r="J422" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A423" s="10" t="s">
+        <v>862</v>
+      </c>
+      <c r="B423" s="10" t="s">
+        <v>863</v>
+      </c>
+      <c r="C423" s="16">
+        <v>4570</v>
+      </c>
+      <c r="D423" s="18">
+        <v>27.06</v>
+      </c>
+      <c r="E423" s="18">
+        <v>19.18</v>
+      </c>
+      <c r="F423" s="18">
+        <v>22.5</v>
+      </c>
+      <c r="G423" s="18">
+        <v>25.61</v>
+      </c>
+      <c r="H423" s="18">
+        <v>30.36</v>
+      </c>
+      <c r="I423" s="10">
+        <v>6</v>
+      </c>
+      <c r="J423" s="11" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A424" s="10" t="s">
+        <v>864</v>
+      </c>
+      <c r="B424" s="10" t="s">
+        <v>865</v>
+      </c>
+      <c r="C424" s="16">
+        <v>410</v>
+      </c>
+      <c r="D424" s="18">
+        <v>29.33</v>
+      </c>
+      <c r="E424" s="18">
+        <v>18.309999999999999</v>
+      </c>
+      <c r="F424" s="18">
+        <v>23.23</v>
+      </c>
+      <c r="G424" s="18">
+        <v>28.54</v>
+      </c>
+      <c r="H424" s="18">
+        <v>34.520000000000003</v>
+      </c>
+      <c r="I424" s="10">
+        <v>7</v>
+      </c>
+      <c r="J424" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A425" s="10" t="s">
+        <v>866</v>
+      </c>
+      <c r="B425" s="10" t="s">
+        <v>867</v>
+      </c>
+      <c r="C425" s="16">
+        <v>210</v>
+      </c>
+      <c r="D425" s="18">
+        <v>26.71</v>
+      </c>
+      <c r="E425" s="18">
+        <v>19.84</v>
+      </c>
+      <c r="F425" s="18">
+        <v>22.74</v>
+      </c>
+      <c r="G425" s="18">
+        <v>25.95</v>
+      </c>
+      <c r="H425" s="18">
+        <v>29.92</v>
+      </c>
+      <c r="I425" s="10">
+        <v>7</v>
+      </c>
+      <c r="J425" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A426" s="10" t="s">
+        <v>868</v>
+      </c>
+      <c r="B426" s="10" t="s">
+        <v>869</v>
+      </c>
+      <c r="C426" s="16">
+        <v>830</v>
+      </c>
+      <c r="D426" s="18">
+        <v>22.07</v>
+      </c>
+      <c r="E426" s="18">
+        <v>19.34</v>
+      </c>
+      <c r="F426" s="18">
+        <v>21.02</v>
+      </c>
+      <c r="G426" s="18">
+        <v>21.78</v>
+      </c>
+      <c r="H426" s="18">
+        <v>22.29</v>
+      </c>
+      <c r="I426" s="10">
+        <v>7</v>
+      </c>
+      <c r="J426" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A427" s="10" t="s">
+        <v>870</v>
+      </c>
+      <c r="B427" s="10" t="s">
+        <v>871</v>
+      </c>
+      <c r="C427" s="16">
+        <v>90</v>
+      </c>
+      <c r="D427" s="18">
+        <v>27.72</v>
+      </c>
+      <c r="E427" s="18">
+        <v>23.11</v>
+      </c>
+      <c r="F427" s="18">
+        <v>23.62</v>
+      </c>
+      <c r="G427" s="18">
+        <v>27.91</v>
+      </c>
+      <c r="H427" s="18">
+        <v>28.88</v>
+      </c>
+      <c r="I427" s="10">
+        <v>7</v>
+      </c>
+      <c r="J427" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A428" s="10" t="s">
+        <v>872</v>
+      </c>
+      <c r="B428" s="10" t="s">
+        <v>873</v>
+      </c>
+      <c r="C428" s="16">
+        <v>450</v>
+      </c>
+      <c r="D428" s="18">
+        <v>29.73</v>
+      </c>
+      <c r="E428" s="18">
+        <v>24.89</v>
+      </c>
+      <c r="F428" s="18">
+        <v>26.61</v>
+      </c>
+      <c r="G428" s="18">
+        <v>30</v>
+      </c>
+      <c r="H428" s="18">
+        <v>30.69</v>
+      </c>
+      <c r="I428" s="10">
+        <v>7</v>
+      </c>
+      <c r="J428" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A429" s="10" t="s">
+        <v>874</v>
+      </c>
+      <c r="B429" s="10" t="s">
+        <v>875</v>
+      </c>
+      <c r="C429" s="16">
+        <v>660</v>
+      </c>
+      <c r="D429" s="18">
+        <v>30.43</v>
+      </c>
+      <c r="E429" s="18">
+        <v>23.45</v>
+      </c>
+      <c r="F429" s="18">
+        <v>25.07</v>
+      </c>
+      <c r="G429" s="18">
+        <v>29.65</v>
+      </c>
+      <c r="H429" s="18">
+        <v>34.130000000000003</v>
+      </c>
+      <c r="I429" s="10">
+        <v>7</v>
+      </c>
+      <c r="J429" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A430" s="10" t="s">
+        <v>876</v>
+      </c>
+      <c r="B430" s="10" t="s">
+        <v>877</v>
+      </c>
+      <c r="C430" s="16">
+        <v>7890</v>
+      </c>
+      <c r="D430" s="18">
+        <v>23.91</v>
+      </c>
+      <c r="E430" s="18">
+        <v>17.38</v>
+      </c>
+      <c r="F430" s="18">
+        <v>20</v>
+      </c>
+      <c r="G430" s="18">
+        <v>22.86</v>
+      </c>
+      <c r="H430" s="18">
+        <v>27.66</v>
+      </c>
+      <c r="I430" s="10">
+        <v>7</v>
+      </c>
+      <c r="J430" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A431" s="10" t="s">
+        <v>878</v>
+      </c>
+      <c r="B431" s="10" t="s">
+        <v>879</v>
+      </c>
+      <c r="C431" s="16">
+        <v>570</v>
+      </c>
+      <c r="D431" s="18">
+        <v>30.86</v>
+      </c>
+      <c r="E431" s="18">
+        <v>22.91</v>
+      </c>
+      <c r="F431" s="18">
+        <v>28.8</v>
+      </c>
+      <c r="G431" s="18">
+        <v>31.04</v>
+      </c>
+      <c r="H431" s="18">
+        <v>34.72</v>
+      </c>
+      <c r="I431" s="10">
+        <v>7</v>
+      </c>
+      <c r="J431" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A432" s="10" t="s">
+        <v>880</v>
+      </c>
+      <c r="B432" s="10" t="s">
+        <v>881</v>
+      </c>
+      <c r="C432" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D432" s="18">
+        <v>20.36</v>
+      </c>
+      <c r="E432" s="18">
+        <v>15.57</v>
+      </c>
+      <c r="F432" s="18">
+        <v>16.28</v>
+      </c>
+      <c r="G432" s="18">
+        <v>17.5</v>
+      </c>
+      <c r="H432" s="18">
+        <v>24.05</v>
+      </c>
+      <c r="I432" s="10">
+        <v>7</v>
+      </c>
+      <c r="J432" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A433" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="B433" s="10" t="s">
+        <v>883</v>
+      </c>
+      <c r="C433" s="16">
+        <v>530</v>
+      </c>
+      <c r="D433" s="18">
+        <v>18.5</v>
+      </c>
+      <c r="E433" s="18">
+        <v>15</v>
+      </c>
+      <c r="F433" s="18">
+        <v>17.66</v>
+      </c>
+      <c r="G433" s="18">
+        <v>18.190000000000001</v>
+      </c>
+      <c r="H433" s="18">
+        <v>19.02</v>
+      </c>
+      <c r="I433" s="10">
+        <v>7</v>
+      </c>
+      <c r="J433" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A434" s="10" t="s">
+        <v>884</v>
+      </c>
+      <c r="B434" s="10" t="s">
+        <v>885</v>
+      </c>
+      <c r="C434" s="16">
+        <v>370</v>
+      </c>
+      <c r="D434" s="18">
+        <v>23.89</v>
+      </c>
+      <c r="E434" s="18">
+        <v>16.82</v>
+      </c>
+      <c r="F434" s="18">
+        <v>20.09</v>
+      </c>
+      <c r="G434" s="18">
+        <v>23.93</v>
+      </c>
+      <c r="H434" s="18">
+        <v>28.12</v>
+      </c>
+      <c r="I434" s="10">
+        <v>7</v>
+      </c>
+      <c r="J434" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A435" s="10" t="s">
+        <v>886</v>
+      </c>
+      <c r="B435" s="10" t="s">
+        <v>887</v>
+      </c>
+      <c r="C435" s="16">
+        <v>510</v>
+      </c>
+      <c r="D435" s="18">
+        <v>18.850000000000001</v>
+      </c>
+      <c r="E435" s="18">
+        <v>15</v>
+      </c>
+      <c r="F435" s="18">
+        <v>16.13</v>
+      </c>
+      <c r="G435" s="18">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="H435" s="18">
+        <v>21.29</v>
+      </c>
+      <c r="I435" s="10">
+        <v>7</v>
+      </c>
+      <c r="J435" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A436" s="10" t="s">
+        <v>888</v>
+      </c>
+      <c r="B436" s="10" t="s">
+        <v>889</v>
+      </c>
+      <c r="C436" s="16">
+        <v>650</v>
+      </c>
+      <c r="D436" s="18">
+        <v>25.2</v>
+      </c>
+      <c r="E436" s="18">
+        <v>15.12</v>
+      </c>
+      <c r="F436" s="18">
+        <v>21.7</v>
+      </c>
+      <c r="G436" s="18">
+        <v>24.79</v>
+      </c>
+      <c r="H436" s="18">
+        <v>29.46</v>
+      </c>
+      <c r="I436" s="10">
+        <v>7</v>
+      </c>
+      <c r="J436" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A437" s="10" t="s">
+        <v>890</v>
+      </c>
+      <c r="B437" s="10" t="s">
+        <v>891</v>
+      </c>
+      <c r="C437" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D437" s="18">
+        <v>29.39</v>
+      </c>
+      <c r="E437" s="18">
+        <v>24.78</v>
+      </c>
+      <c r="F437" s="18">
+        <v>29.14</v>
+      </c>
+      <c r="G437" s="18">
+        <v>29.43</v>
+      </c>
+      <c r="H437" s="18">
+        <v>30.24</v>
+      </c>
+      <c r="I437" s="10">
+        <v>7</v>
+      </c>
+      <c r="J437" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A438" s="10" t="s">
+        <v>892</v>
+      </c>
+      <c r="B438" s="10" t="s">
+        <v>893</v>
+      </c>
+      <c r="C438" s="16">
+        <v>170</v>
+      </c>
+      <c r="D438" s="18">
+        <v>24.16</v>
+      </c>
+      <c r="E438" s="18">
+        <v>21.72</v>
+      </c>
+      <c r="F438" s="18">
+        <v>22.43</v>
+      </c>
+      <c r="G438" s="18">
+        <v>23.75</v>
+      </c>
+      <c r="H438" s="18">
+        <v>25.29</v>
+      </c>
+      <c r="I438" s="10">
+        <v>6</v>
+      </c>
+      <c r="J438" s="11" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A439" s="10" t="s">
+        <v>894</v>
+      </c>
+      <c r="B439" s="10" t="s">
+        <v>895</v>
+      </c>
+      <c r="C439" s="16">
+        <v>150</v>
+      </c>
+      <c r="D439" s="18">
+        <v>26.96</v>
+      </c>
+      <c r="E439" s="18">
+        <v>20.93</v>
+      </c>
+      <c r="F439" s="18">
+        <v>23.6</v>
+      </c>
+      <c r="G439" s="18">
+        <v>27.1</v>
+      </c>
+      <c r="H439" s="18">
+        <v>29.86</v>
+      </c>
+      <c r="I439" s="10">
+        <v>4</v>
+      </c>
+      <c r="J439" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A440" s="10" t="s">
+        <v>896</v>
+      </c>
+      <c r="B440" s="10" t="s">
+        <v>897</v>
+      </c>
+      <c r="C440" s="16">
+        <v>4270</v>
+      </c>
+      <c r="D440" s="18">
+        <v>20.350000000000001</v>
+      </c>
+      <c r="E440" s="18">
+        <v>15.84</v>
+      </c>
+      <c r="F440" s="18">
+        <v>17.36</v>
+      </c>
+      <c r="G440" s="18">
+        <v>20.49</v>
+      </c>
+      <c r="H440" s="18">
+        <v>22.56</v>
+      </c>
+      <c r="I440" s="10">
+        <v>7</v>
+      </c>
+      <c r="J440" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A441" s="10" t="s">
+        <v>898</v>
+      </c>
+      <c r="B441" s="10" t="s">
+        <v>899</v>
+      </c>
+      <c r="C441" s="16">
+        <v>210</v>
+      </c>
+      <c r="D441" s="18">
+        <v>24.85</v>
+      </c>
+      <c r="E441" s="18">
+        <v>17.149999999999999</v>
+      </c>
+      <c r="F441" s="18">
+        <v>20.6</v>
+      </c>
+      <c r="G441" s="18">
+        <v>21.84</v>
+      </c>
+      <c r="H441" s="18">
+        <v>28.45</v>
+      </c>
+      <c r="I441" s="10">
+        <v>7</v>
+      </c>
+      <c r="J441" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A442" s="10" t="s">
+        <v>900</v>
+      </c>
+      <c r="B442" s="10" t="s">
+        <v>901</v>
+      </c>
+      <c r="C442" s="16">
+        <v>140</v>
+      </c>
+      <c r="D442" s="18">
+        <v>27.97</v>
+      </c>
+      <c r="E442" s="18">
+        <v>20.93</v>
+      </c>
+      <c r="F442" s="18">
+        <v>23.55</v>
+      </c>
+      <c r="G442" s="18">
+        <v>28.11</v>
+      </c>
+      <c r="H442" s="18">
+        <v>31.82</v>
+      </c>
+      <c r="I442" s="10">
+        <v>7</v>
+      </c>
+      <c r="J442" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A443" s="10" t="s">
+        <v>902</v>
+      </c>
+      <c r="B443" s="10" t="s">
+        <v>903</v>
+      </c>
+      <c r="C443" s="16">
+        <v>140</v>
+      </c>
+      <c r="D443" s="18">
+        <v>29.64</v>
+      </c>
+      <c r="E443" s="18">
+        <v>19.010000000000002</v>
+      </c>
+      <c r="F443" s="18">
+        <v>23.26</v>
+      </c>
+      <c r="G443" s="18">
+        <v>29</v>
+      </c>
+      <c r="H443" s="18">
+        <v>35.17</v>
+      </c>
+      <c r="I443" s="10">
+        <v>7</v>
+      </c>
+      <c r="J443" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A444" s="10" t="s">
+        <v>904</v>
+      </c>
+      <c r="B444" s="10" t="s">
+        <v>905</v>
+      </c>
+      <c r="C444" s="16">
+        <v>160</v>
+      </c>
+      <c r="D444" s="18">
+        <v>17.8</v>
+      </c>
+      <c r="E444" s="18">
+        <v>15</v>
+      </c>
+      <c r="F444" s="18">
+        <v>15</v>
+      </c>
+      <c r="G444" s="18">
+        <v>17.7</v>
+      </c>
+      <c r="H444" s="18">
+        <v>17.829999999999998</v>
+      </c>
+      <c r="I444" s="10">
+        <v>7</v>
+      </c>
+      <c r="J444" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A445" s="10" t="s">
+        <v>906</v>
+      </c>
+      <c r="B445" s="10" t="s">
+        <v>907</v>
+      </c>
+      <c r="C445" s="16">
+        <v>370</v>
+      </c>
+      <c r="D445" s="18">
+        <v>28.29</v>
+      </c>
+      <c r="E445" s="18">
+        <v>23.02</v>
+      </c>
+      <c r="F445" s="18">
+        <v>25.25</v>
+      </c>
+      <c r="G445" s="18">
+        <v>28.03</v>
+      </c>
+      <c r="H445" s="18">
+        <v>30.37</v>
+      </c>
+      <c r="I445" s="10">
+        <v>7</v>
+      </c>
+      <c r="J445" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A446" s="10" t="s">
+        <v>908</v>
+      </c>
+      <c r="B446" s="10" t="s">
+        <v>909</v>
+      </c>
+      <c r="C446" s="16">
+        <v>530</v>
+      </c>
+      <c r="D446" s="18">
+        <v>27.15</v>
+      </c>
+      <c r="E446" s="18">
+        <v>17.82</v>
+      </c>
+      <c r="F446" s="18">
+        <v>22.2</v>
+      </c>
+      <c r="G446" s="18">
+        <v>23.71</v>
+      </c>
+      <c r="H446" s="18">
+        <v>29.03</v>
+      </c>
+      <c r="I446" s="10">
+        <v>7</v>
+      </c>
+      <c r="J446" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A447" s="10" t="s">
+        <v>910</v>
+      </c>
+      <c r="B447" s="10" t="s">
+        <v>911</v>
+      </c>
+      <c r="C447" s="16">
+        <v>40</v>
+      </c>
+      <c r="D447" s="18">
+        <v>27.88</v>
+      </c>
+      <c r="E447" s="18">
+        <v>21.58</v>
+      </c>
+      <c r="F447" s="18">
+        <v>25.77</v>
+      </c>
+      <c r="G447" s="18">
+        <v>27.32</v>
+      </c>
+      <c r="H447" s="18">
+        <v>28.24</v>
+      </c>
+      <c r="I447" s="10">
+        <v>7</v>
+      </c>
+      <c r="J447" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A448" s="10" t="s">
+        <v>912</v>
+      </c>
+      <c r="B448" s="10" t="s">
+        <v>913</v>
+      </c>
+      <c r="C448" s="16">
+        <v>250</v>
+      </c>
+      <c r="D448" s="18">
+        <v>29.64</v>
+      </c>
+      <c r="E448" s="18">
+        <v>20.48</v>
+      </c>
+      <c r="F448" s="18">
+        <v>27.28</v>
+      </c>
+      <c r="G448" s="18">
+        <v>29.6</v>
+      </c>
+      <c r="H448" s="18">
+        <v>32.99</v>
+      </c>
+      <c r="I448" s="19">
+        <v>8</v>
+      </c>
+      <c r="J448" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A449" s="10" t="s">
+        <v>914</v>
+      </c>
+      <c r="B449" s="10" t="s">
+        <v>915</v>
+      </c>
+      <c r="C449" s="16">
+        <v>1220</v>
+      </c>
+      <c r="D449" s="18">
+        <v>30.72</v>
+      </c>
+      <c r="E449" s="18">
+        <v>20.73</v>
+      </c>
+      <c r="F449" s="18">
+        <v>24.58</v>
+      </c>
+      <c r="G449" s="18">
+        <v>30.58</v>
+      </c>
+      <c r="H449" s="18">
+        <v>38.96</v>
+      </c>
+      <c r="I449" s="19">
+        <v>8</v>
+      </c>
+      <c r="J449" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A450" s="10" t="s">
+        <v>916</v>
+      </c>
+      <c r="B450" s="10" t="s">
+        <v>917</v>
+      </c>
+      <c r="C450" s="16">
+        <v>600</v>
+      </c>
+      <c r="D450" s="18">
+        <v>29.02</v>
+      </c>
+      <c r="E450" s="18">
+        <v>21.89</v>
+      </c>
+      <c r="F450" s="18">
+        <v>24.41</v>
+      </c>
+      <c r="G450" s="18">
+        <v>28.6</v>
+      </c>
+      <c r="H450" s="18">
+        <v>36.07</v>
+      </c>
+      <c r="I450" s="19">
+        <v>8</v>
+      </c>
+      <c r="J450" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A451" s="10" t="s">
+        <v>918</v>
+      </c>
+      <c r="B451" s="10" t="s">
+        <v>919</v>
+      </c>
+      <c r="C451" s="16">
+        <v>960</v>
+      </c>
+      <c r="D451" s="18">
+        <v>32.49</v>
+      </c>
+      <c r="E451" s="18">
+        <v>20.14</v>
+      </c>
+      <c r="F451" s="18">
+        <v>25.75</v>
+      </c>
+      <c r="G451" s="18">
+        <v>31.4</v>
+      </c>
+      <c r="H451" s="18">
+        <v>39.14</v>
+      </c>
+      <c r="I451" s="10">
+        <v>7</v>
+      </c>
+      <c r="J451" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A452" s="10" t="s">
+        <v>920</v>
+      </c>
+      <c r="B452" s="10" t="s">
+        <v>921</v>
+      </c>
+      <c r="C452" s="16">
+        <v>2420</v>
+      </c>
+      <c r="D452" s="18">
+        <v>22.75</v>
+      </c>
+      <c r="E452" s="18">
+        <v>17.170000000000002</v>
+      </c>
+      <c r="F452" s="18">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="G452" s="18">
+        <v>21.89</v>
+      </c>
+      <c r="H452" s="18">
+        <v>26.21</v>
+      </c>
+      <c r="I452" s="10">
+        <v>7</v>
+      </c>
+      <c r="J452" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A453" s="10" t="s">
+        <v>922</v>
+      </c>
+      <c r="B453" s="10" t="s">
+        <v>923</v>
+      </c>
+      <c r="C453" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D453" s="18">
+        <v>20.57</v>
+      </c>
+      <c r="E453" s="18">
+        <v>18.239999999999998</v>
+      </c>
+      <c r="F453" s="18">
+        <v>18.25</v>
+      </c>
+      <c r="G453" s="18">
+        <v>19.37</v>
+      </c>
+      <c r="H453" s="18">
+        <v>21.98</v>
+      </c>
+      <c r="I453" s="10">
+        <v>7</v>
+      </c>
+      <c r="J453" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A454" s="10" t="s">
+        <v>924</v>
+      </c>
+      <c r="B454" s="10" t="s">
+        <v>925</v>
+      </c>
+      <c r="C454" s="16">
+        <v>950</v>
+      </c>
+      <c r="D454" s="18">
+        <v>37.33</v>
+      </c>
+      <c r="E454" s="18">
+        <v>22.75</v>
+      </c>
+      <c r="F454" s="18">
+        <v>30.99</v>
+      </c>
+      <c r="G454" s="18">
+        <v>37.409999999999997</v>
+      </c>
+      <c r="H454" s="18">
+        <v>43.57</v>
+      </c>
+      <c r="I454" s="10">
+        <v>7</v>
+      </c>
+      <c r="J454" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A455" s="10" t="s">
+        <v>926</v>
+      </c>
+      <c r="B455" s="10" t="s">
+        <v>927</v>
+      </c>
+      <c r="C455" s="16">
+        <v>390</v>
+      </c>
+      <c r="D455" s="18">
+        <v>30.61</v>
+      </c>
+      <c r="E455" s="18">
+        <v>20.47</v>
+      </c>
+      <c r="F455" s="18">
+        <v>21</v>
+      </c>
+      <c r="G455" s="18">
+        <v>30.3</v>
+      </c>
+      <c r="H455" s="18">
+        <v>38.89</v>
+      </c>
+      <c r="I455" s="10">
+        <v>7</v>
+      </c>
+      <c r="J455" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A456" s="10" t="s">
+        <v>928</v>
+      </c>
+      <c r="B456" s="10" t="s">
+        <v>929</v>
+      </c>
+      <c r="C456" s="16">
+        <v>2350</v>
+      </c>
+      <c r="D456" s="18">
+        <v>23.95</v>
+      </c>
+      <c r="E456" s="18">
+        <v>19.54</v>
+      </c>
+      <c r="F456" s="18">
+        <v>21.99</v>
+      </c>
+      <c r="G456" s="18">
+        <v>22.53</v>
+      </c>
+      <c r="H456" s="18">
+        <v>26.78</v>
+      </c>
+      <c r="I456" s="10">
+        <v>7</v>
+      </c>
+      <c r="J456" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A457" s="10" t="s">
+        <v>930</v>
+      </c>
+      <c r="B457" s="10" t="s">
+        <v>931</v>
+      </c>
+      <c r="C457" s="16">
+        <v>5200</v>
+      </c>
+      <c r="D457" s="18">
+        <v>25.86</v>
+      </c>
+      <c r="E457" s="18">
+        <v>18.27</v>
+      </c>
+      <c r="F457" s="18">
+        <v>21.52</v>
+      </c>
+      <c r="G457" s="18">
+        <v>25.07</v>
+      </c>
+      <c r="H457" s="18">
+        <v>29.63</v>
+      </c>
+      <c r="I457" s="10">
+        <v>7</v>
+      </c>
+      <c r="J457" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A458" s="10" t="s">
+        <v>932</v>
+      </c>
+      <c r="B458" s="10" t="s">
+        <v>933</v>
+      </c>
+      <c r="C458" s="16">
+        <v>270</v>
+      </c>
+      <c r="D458" s="18">
+        <v>22.9</v>
+      </c>
+      <c r="E458" s="18">
+        <v>17.920000000000002</v>
+      </c>
+      <c r="F458" s="18">
+        <v>18.75</v>
+      </c>
+      <c r="G458" s="18">
+        <v>21.63</v>
+      </c>
+      <c r="H458" s="18">
+        <v>25.98</v>
+      </c>
+      <c r="I458" s="10">
+        <v>7</v>
+      </c>
+      <c r="J458" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A459" s="10" t="s">
+        <v>934</v>
+      </c>
+      <c r="B459" s="10" t="s">
+        <v>935</v>
+      </c>
+      <c r="C459" s="16">
+        <v>120</v>
+      </c>
+      <c r="D459" s="18">
+        <v>23.87</v>
+      </c>
+      <c r="E459" s="18">
+        <v>17.940000000000001</v>
+      </c>
+      <c r="F459" s="18">
+        <v>22.56</v>
+      </c>
+      <c r="G459" s="18">
+        <v>22.61</v>
+      </c>
+      <c r="H459" s="18">
+        <v>26.71</v>
+      </c>
+      <c r="I459" s="10">
+        <v>7</v>
+      </c>
+      <c r="J459" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A460" s="10" t="s">
+        <v>936</v>
+      </c>
+      <c r="B460" s="10" t="s">
+        <v>937</v>
+      </c>
+      <c r="C460" s="16">
+        <v>710</v>
+      </c>
+      <c r="D460" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="E460" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="F460" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="G460" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="H460" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="I460" s="10">
+        <v>7</v>
+      </c>
+      <c r="J460" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A461" s="10" t="s">
+        <v>938</v>
+      </c>
+      <c r="B461" s="10" t="s">
+        <v>939</v>
+      </c>
+      <c r="C461" s="16">
+        <v>310</v>
+      </c>
+      <c r="D461" s="18">
+        <v>20.23</v>
+      </c>
+      <c r="E461" s="18">
+        <v>17.350000000000001</v>
+      </c>
+      <c r="F461" s="18">
+        <v>18.16</v>
+      </c>
+      <c r="G461" s="18">
+        <v>18.43</v>
+      </c>
+      <c r="H461" s="18">
+        <v>21.63</v>
+      </c>
+      <c r="I461" s="10">
+        <v>7</v>
+      </c>
+      <c r="J461" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A462" s="10" t="s">
+        <v>940</v>
+      </c>
+      <c r="B462" s="10" t="s">
+        <v>941</v>
+      </c>
+      <c r="C462" s="16">
+        <v>7700</v>
+      </c>
+      <c r="D462" s="18">
+        <v>24.02</v>
+      </c>
+      <c r="E462" s="18">
+        <v>16.37</v>
+      </c>
+      <c r="F462" s="18">
+        <v>19.07</v>
+      </c>
+      <c r="G462" s="18">
+        <v>23</v>
+      </c>
+      <c r="H462" s="18">
+        <v>28.33</v>
+      </c>
+      <c r="I462" s="10">
+        <v>7</v>
+      </c>
+      <c r="J462" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A463" s="10" t="s">
+        <v>942</v>
+      </c>
+      <c r="B463" s="10" t="s">
+        <v>943</v>
+      </c>
+      <c r="C463" s="16">
+        <v>70</v>
+      </c>
+      <c r="D463" s="18">
+        <v>23.37</v>
+      </c>
+      <c r="E463" s="18">
+        <v>15</v>
+      </c>
+      <c r="F463" s="18">
+        <v>17.440000000000001</v>
+      </c>
+      <c r="G463" s="18">
+        <v>21.91</v>
+      </c>
+      <c r="H463" s="18">
+        <v>28.64</v>
+      </c>
+      <c r="I463" s="10">
+        <v>7</v>
+      </c>
+      <c r="J463" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A464" s="10" t="s">
+        <v>944</v>
+      </c>
+      <c r="B464" s="10" t="s">
+        <v>945</v>
+      </c>
+      <c r="C464" s="16">
+        <v>20</v>
+      </c>
+      <c r="D464" s="18">
+        <v>25.88</v>
+      </c>
+      <c r="E464" s="18">
+        <v>23.11</v>
+      </c>
+      <c r="F464" s="18">
+        <v>23.97</v>
+      </c>
+      <c r="G464" s="18">
+        <v>27.37</v>
+      </c>
+      <c r="H464" s="18">
+        <v>27.37</v>
+      </c>
+      <c r="I464" s="19">
+        <v>3</v>
+      </c>
+      <c r="J464" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A465" s="10" t="s">
+        <v>946</v>
+      </c>
+      <c r="B465" s="10" t="s">
+        <v>947</v>
+      </c>
+      <c r="C465" s="16">
+        <v>70</v>
+      </c>
+      <c r="D465" s="18">
+        <v>31.56</v>
+      </c>
+      <c r="E465" s="18">
+        <v>23.42</v>
+      </c>
+      <c r="F465" s="18">
+        <v>24.88</v>
+      </c>
+      <c r="G465" s="18">
+        <v>28.11</v>
+      </c>
+      <c r="H465" s="18">
+        <v>35.36</v>
+      </c>
+      <c r="I465" s="10">
+        <v>7</v>
+      </c>
+      <c r="J465" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A466" s="7" t="s">
+        <v>948</v>
+      </c>
+      <c r="B466" s="7" t="s">
+        <v>949</v>
+      </c>
+      <c r="C466" s="7">
+        <v>330</v>
+      </c>
+      <c r="D466" s="14">
+        <v>21.41</v>
+      </c>
+      <c r="E466" s="15">
+        <v>15</v>
+      </c>
+      <c r="F466" s="9">
+        <v>16.96</v>
+      </c>
+      <c r="G466" s="9">
+        <v>18.920000000000002</v>
+      </c>
+      <c r="H466" s="9">
+        <v>23.99</v>
+      </c>
+      <c r="I466" s="10"/>
+      <c r="J466" s="11"/>
+    </row>
+    <row r="467" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A467" s="10" t="s">
+        <v>950</v>
+      </c>
+      <c r="B467" s="10" t="s">
+        <v>951</v>
+      </c>
+      <c r="C467" s="16">
+        <v>60</v>
+      </c>
+      <c r="D467" s="18">
+        <v>28.84</v>
+      </c>
+      <c r="E467" s="18">
+        <v>23.99</v>
+      </c>
+      <c r="F467" s="18">
+        <v>24.01</v>
+      </c>
+      <c r="G467" s="18">
+        <v>25.85</v>
+      </c>
+      <c r="H467" s="18">
+        <v>29.6</v>
+      </c>
+      <c r="I467" s="10">
+        <v>7</v>
+      </c>
+      <c r="J467" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A468" s="10" t="s">
+        <v>952</v>
+      </c>
+      <c r="B468" s="10" t="s">
+        <v>953</v>
+      </c>
+      <c r="C468" s="16">
+        <v>230</v>
+      </c>
+      <c r="D468" s="18">
+        <v>19.72</v>
+      </c>
+      <c r="E468" s="18">
+        <v>15</v>
+      </c>
+      <c r="F468" s="18">
+        <v>16.78</v>
+      </c>
+      <c r="G468" s="18">
+        <v>18.05</v>
+      </c>
+      <c r="H468" s="18">
+        <v>23.39</v>
+      </c>
+      <c r="I468" s="19">
+        <v>8</v>
+      </c>
+      <c r="J468" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A469" s="10" t="s">
+        <v>954</v>
+      </c>
+      <c r="B469" s="10" t="s">
+        <v>955</v>
+      </c>
+      <c r="C469" s="16">
+        <v>20</v>
+      </c>
+      <c r="D469" s="18">
+        <v>20.16</v>
+      </c>
+      <c r="E469" s="18">
+        <v>15</v>
+      </c>
+      <c r="F469" s="18">
+        <v>17.25</v>
+      </c>
+      <c r="G469" s="18">
+        <v>18.690000000000001</v>
+      </c>
+      <c r="H469" s="18">
+        <v>20.39</v>
+      </c>
+      <c r="I469" s="19">
+        <v>8</v>
+      </c>
+      <c r="J469" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A470" s="7" t="s">
+        <v>956</v>
+      </c>
+      <c r="B470" s="7" t="s">
+        <v>957</v>
+      </c>
+      <c r="C470" s="7">
+        <v>17900</v>
+      </c>
+      <c r="D470" s="14">
+        <v>33.67</v>
+      </c>
+      <c r="E470" s="15">
+        <v>20.25</v>
+      </c>
+      <c r="F470" s="9">
+        <v>24.24</v>
+      </c>
+      <c r="G470" s="9">
+        <v>30.31</v>
+      </c>
+      <c r="H470" s="9">
+        <v>39.67</v>
+      </c>
+      <c r="I470" s="10"/>
+      <c r="J470" s="11"/>
+    </row>
+    <row r="471" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A471" s="10" t="s">
+        <v>958</v>
+      </c>
+      <c r="B471" s="10" t="s">
+        <v>959</v>
+      </c>
+      <c r="C471" s="16">
+        <v>2060</v>
+      </c>
+      <c r="D471" s="18">
+        <v>46.9</v>
+      </c>
+      <c r="E471" s="18">
+        <v>28</v>
+      </c>
+      <c r="F471" s="18">
+        <v>36.89</v>
+      </c>
+      <c r="G471" s="18">
+        <v>47.4</v>
+      </c>
+      <c r="H471" s="18">
+        <v>58.71</v>
+      </c>
+      <c r="I471" s="10">
+        <v>7</v>
+      </c>
+      <c r="J471" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A472" s="10" t="s">
+        <v>960</v>
+      </c>
+      <c r="B472" s="10" t="s">
+        <v>961</v>
+      </c>
+      <c r="C472" s="16">
+        <v>220</v>
+      </c>
+      <c r="D472" s="18">
+        <v>39.409999999999997</v>
+      </c>
+      <c r="E472" s="18">
+        <v>24.95</v>
+      </c>
+      <c r="F472" s="18">
+        <v>27.47</v>
+      </c>
+      <c r="G472" s="18">
+        <v>38.119999999999997</v>
+      </c>
+      <c r="H472" s="18">
+        <v>51.91</v>
+      </c>
+      <c r="I472" s="10">
+        <v>7</v>
+      </c>
+      <c r="J472" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A473" s="10" t="s">
+        <v>962</v>
+      </c>
+      <c r="B473" s="10" t="s">
+        <v>963</v>
+      </c>
+      <c r="C473" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D473" s="18">
+        <v>27.11</v>
+      </c>
+      <c r="E473" s="18">
+        <v>17.14</v>
+      </c>
+      <c r="F473" s="18">
+        <v>18.21</v>
+      </c>
+      <c r="G473" s="18">
+        <v>30.05</v>
+      </c>
+      <c r="H473" s="18">
+        <v>30.05</v>
+      </c>
+      <c r="I473" s="10">
+        <v>7</v>
+      </c>
+      <c r="J473" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A474" s="10" t="s">
+        <v>964</v>
+      </c>
+      <c r="B474" s="10" t="s">
+        <v>965</v>
+      </c>
+      <c r="C474" s="16">
+        <v>2580</v>
+      </c>
+      <c r="D474" s="18">
+        <v>30.92</v>
+      </c>
+      <c r="E474" s="18">
+        <v>23</v>
+      </c>
+      <c r="F474" s="18">
+        <v>25.14</v>
+      </c>
+      <c r="G474" s="18">
+        <v>29.25</v>
+      </c>
+      <c r="H474" s="18">
+        <v>36.42</v>
+      </c>
+      <c r="I474" s="10">
+        <v>7</v>
+      </c>
+      <c r="J474" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A475" s="10" t="s">
+        <v>966</v>
+      </c>
+      <c r="B475" s="10" t="s">
+        <v>967</v>
+      </c>
+      <c r="C475" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D475" s="18">
+        <v>25.26</v>
+      </c>
+      <c r="E475" s="18">
+        <v>19</v>
+      </c>
+      <c r="F475" s="18">
+        <v>19.07</v>
+      </c>
+      <c r="G475" s="18">
+        <v>23.64</v>
+      </c>
+      <c r="H475" s="18">
+        <v>28.47</v>
+      </c>
+      <c r="I475" s="19">
+        <v>8</v>
+      </c>
+      <c r="J475" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A476" s="10" t="s">
+        <v>968</v>
+      </c>
+      <c r="B476" s="10" t="s">
+        <v>969</v>
+      </c>
+      <c r="C476" s="16">
+        <v>250</v>
+      </c>
+      <c r="D476" s="18">
+        <v>31.74</v>
+      </c>
+      <c r="E476" s="18">
+        <v>23.66</v>
+      </c>
+      <c r="F476" s="18">
+        <v>28.69</v>
+      </c>
+      <c r="G476" s="18">
+        <v>30.26</v>
+      </c>
+      <c r="H476" s="18">
+        <v>35.39</v>
+      </c>
+      <c r="I476" s="19">
+        <v>8</v>
+      </c>
+      <c r="J476" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A477" s="10" t="s">
+        <v>970</v>
+      </c>
+      <c r="B477" s="10" t="s">
+        <v>971</v>
+      </c>
+      <c r="C477" s="16">
+        <v>2110</v>
+      </c>
+      <c r="D477" s="18">
+        <v>29.7</v>
+      </c>
+      <c r="E477" s="18">
+        <v>18.98</v>
+      </c>
+      <c r="F477" s="18">
+        <v>22.51</v>
+      </c>
+      <c r="G477" s="18">
+        <v>27.52</v>
+      </c>
+      <c r="H477" s="18">
+        <v>37.25</v>
+      </c>
+      <c r="I477" s="19">
+        <v>8</v>
+      </c>
+      <c r="J477" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A478" s="10" t="s">
+        <v>972</v>
+      </c>
+      <c r="B478" s="10" t="s">
+        <v>973</v>
+      </c>
+      <c r="C478" s="16">
+        <v>160</v>
+      </c>
+      <c r="D478" s="18">
+        <v>32.28</v>
+      </c>
+      <c r="E478" s="18">
+        <v>23.26</v>
+      </c>
+      <c r="F478" s="18">
+        <v>28.56</v>
+      </c>
+      <c r="G478" s="18">
+        <v>30.32</v>
+      </c>
+      <c r="H478" s="18">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="I478" s="10">
+        <v>7</v>
+      </c>
+      <c r="J478" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A479" s="10" t="s">
+        <v>974</v>
+      </c>
+      <c r="B479" s="10" t="s">
+        <v>975</v>
+      </c>
+      <c r="C479" s="16">
+        <v>970</v>
+      </c>
+      <c r="D479" s="18">
+        <v>34.840000000000003</v>
+      </c>
+      <c r="E479" s="18">
+        <v>25.22</v>
+      </c>
+      <c r="F479" s="18">
+        <v>29.65</v>
+      </c>
+      <c r="G479" s="18">
+        <v>30.58</v>
+      </c>
+      <c r="H479" s="18">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="I479" s="10">
+        <v>7</v>
+      </c>
+      <c r="J479" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A480" s="10" t="s">
+        <v>976</v>
+      </c>
+      <c r="B480" s="10" t="s">
+        <v>977</v>
+      </c>
+      <c r="C480" s="16">
+        <v>440</v>
+      </c>
+      <c r="D480" s="18">
+        <v>27.58</v>
+      </c>
+      <c r="E480" s="18">
+        <v>18.309999999999999</v>
+      </c>
+      <c r="F480" s="18">
+        <v>20.010000000000002</v>
+      </c>
+      <c r="G480" s="18">
+        <v>22.65</v>
+      </c>
+      <c r="H480" s="18">
+        <v>35.130000000000003</v>
+      </c>
+      <c r="I480" s="19">
+        <v>8</v>
+      </c>
+      <c r="J480" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A481" s="10" t="s">
+        <v>978</v>
+      </c>
+      <c r="B481" s="10" t="s">
+        <v>979</v>
+      </c>
+      <c r="C481" s="16">
+        <v>2420</v>
+      </c>
+      <c r="D481" s="18">
+        <v>35.65</v>
+      </c>
+      <c r="E481" s="18">
+        <v>20.67</v>
+      </c>
+      <c r="F481" s="18">
+        <v>28.08</v>
+      </c>
+      <c r="G481" s="18">
+        <v>35.619999999999997</v>
+      </c>
+      <c r="H481" s="18">
+        <v>46.01</v>
+      </c>
+      <c r="I481" s="10">
+        <v>7</v>
+      </c>
+      <c r="J481" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A482" s="10" t="s">
+        <v>980</v>
+      </c>
+      <c r="B482" s="10" t="s">
+        <v>981</v>
+      </c>
+      <c r="C482" s="16">
+        <v>150</v>
+      </c>
+      <c r="D482" s="18">
+        <v>32.729999999999997</v>
+      </c>
+      <c r="E482" s="18">
+        <v>22.84</v>
+      </c>
+      <c r="F482" s="18">
+        <v>24.54</v>
+      </c>
+      <c r="G482" s="18">
+        <v>29.64</v>
+      </c>
+      <c r="H482" s="18">
+        <v>37.57</v>
+      </c>
+      <c r="I482" s="10">
+        <v>7</v>
+      </c>
+      <c r="J482" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A483" s="10" t="s">
+        <v>982</v>
+      </c>
+      <c r="B483" s="10" t="s">
+        <v>983</v>
+      </c>
+      <c r="C483" s="16">
+        <v>60</v>
+      </c>
+      <c r="D483" s="18">
+        <v>39.1</v>
+      </c>
+      <c r="E483" s="18">
+        <v>28.54</v>
+      </c>
+      <c r="F483" s="18">
+        <v>36.76</v>
+      </c>
+      <c r="G483" s="18">
+        <v>37.090000000000003</v>
+      </c>
+      <c r="H483" s="18">
+        <v>46.76</v>
+      </c>
+      <c r="I483" s="10">
+        <v>7</v>
+      </c>
+      <c r="J483" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A484" s="10" t="s">
+        <v>984</v>
+      </c>
+      <c r="B484" s="10" t="s">
+        <v>985</v>
+      </c>
+      <c r="C484" s="16">
+        <v>1160</v>
+      </c>
+      <c r="D484" s="18">
+        <v>23.15</v>
+      </c>
+      <c r="E484" s="18">
+        <v>15</v>
+      </c>
+      <c r="F484" s="18">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="G484" s="18">
+        <v>20</v>
+      </c>
+      <c r="H484" s="18">
+        <v>26.95</v>
+      </c>
+      <c r="I484" s="19">
+        <v>8</v>
+      </c>
+      <c r="J484" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A485" s="10" t="s">
+        <v>986</v>
+      </c>
+      <c r="B485" s="10" t="s">
+        <v>987</v>
+      </c>
+      <c r="C485" s="16">
+        <v>1820</v>
+      </c>
+      <c r="D485" s="18">
+        <v>39.229999999999997</v>
+      </c>
+      <c r="E485" s="18">
+        <v>23.89</v>
+      </c>
+      <c r="F485" s="18">
+        <v>28.24</v>
+      </c>
+      <c r="G485" s="18">
+        <v>36.770000000000003</v>
+      </c>
+      <c r="H485" s="18">
+        <v>51.61</v>
+      </c>
+      <c r="I485" s="10">
+        <v>7</v>
+      </c>
+      <c r="J485" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A486" s="10" t="s">
+        <v>988</v>
+      </c>
+      <c r="B486" s="10" t="s">
+        <v>989</v>
+      </c>
+      <c r="C486" s="16">
+        <v>360</v>
+      </c>
+      <c r="D486" s="18">
+        <v>30.57</v>
+      </c>
+      <c r="E486" s="18">
+        <v>20.89</v>
+      </c>
+      <c r="F486" s="18">
+        <v>23.72</v>
+      </c>
+      <c r="G486" s="18">
+        <v>29.63</v>
+      </c>
+      <c r="H486" s="18">
+        <v>36.81</v>
+      </c>
+      <c r="I486" s="19">
+        <v>8</v>
+      </c>
+      <c r="J486" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A487" s="10" t="s">
+        <v>990</v>
+      </c>
+      <c r="B487" s="10" t="s">
+        <v>991</v>
+      </c>
+      <c r="C487" s="16">
+        <v>370</v>
+      </c>
+      <c r="D487" s="18">
+        <v>30.8</v>
+      </c>
+      <c r="E487" s="18">
+        <v>20.51</v>
+      </c>
+      <c r="F487" s="18">
+        <v>25.04</v>
+      </c>
+      <c r="G487" s="18">
+        <v>31.3</v>
+      </c>
+      <c r="H487" s="18">
+        <v>39.42</v>
+      </c>
+      <c r="I487" s="10">
+        <v>7</v>
+      </c>
+      <c r="J487" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A488" s="10" t="s">
+        <v>992</v>
+      </c>
+      <c r="B488" s="10" t="s">
+        <v>993</v>
+      </c>
+      <c r="C488" s="16">
+        <v>360</v>
+      </c>
+      <c r="D488" s="18">
+        <v>43.14</v>
+      </c>
+      <c r="E488" s="18">
+        <v>31.49</v>
+      </c>
+      <c r="F488" s="18">
+        <v>40.72</v>
+      </c>
+      <c r="G488" s="18">
+        <v>47.27</v>
+      </c>
+      <c r="H488" s="18">
+        <v>47.27</v>
+      </c>
+      <c r="I488" s="10">
+        <v>7</v>
+      </c>
+      <c r="J488" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A489" s="10" t="s">
+        <v>994</v>
+      </c>
+      <c r="B489" s="10" t="s">
+        <v>995</v>
+      </c>
+      <c r="C489" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D489" s="18">
+        <v>24.6</v>
+      </c>
+      <c r="E489" s="18">
+        <v>22.93</v>
+      </c>
+      <c r="F489" s="18">
+        <v>23.3</v>
+      </c>
+      <c r="G489" s="18">
+        <v>24.18</v>
+      </c>
+      <c r="H489" s="18">
+        <v>25.31</v>
+      </c>
+      <c r="I489" s="19">
+        <v>8</v>
+      </c>
+      <c r="J489" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="490" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A490" s="10" t="s">
+        <v>996</v>
+      </c>
+      <c r="B490" s="10" t="s">
+        <v>997</v>
+      </c>
+      <c r="C490" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D490" s="18">
+        <v>21.56</v>
+      </c>
+      <c r="E490" s="18">
+        <v>18.63</v>
+      </c>
+      <c r="F490" s="18">
+        <v>18.63</v>
+      </c>
+      <c r="G490" s="18">
+        <v>18.63</v>
+      </c>
+      <c r="H490" s="18">
+        <v>29.99</v>
+      </c>
+      <c r="I490" s="10">
+        <v>7</v>
+      </c>
+      <c r="J490" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A491" s="10" t="s">
+        <v>998</v>
+      </c>
+      <c r="B491" s="10" t="s">
+        <v>999</v>
+      </c>
+      <c r="C491" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D491" s="18">
+        <v>26.21</v>
+      </c>
+      <c r="E491" s="18">
+        <v>21.26</v>
+      </c>
+      <c r="F491" s="18">
+        <v>22.66</v>
+      </c>
+      <c r="G491" s="18">
+        <v>22.66</v>
+      </c>
+      <c r="H491" s="18">
+        <v>29.42</v>
+      </c>
+      <c r="I491" s="19">
+        <v>8</v>
+      </c>
+      <c r="J491" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A492" s="10" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B492" s="10" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C492" s="16">
+        <v>270</v>
+      </c>
+      <c r="D492" s="18">
+        <v>38.869999999999997</v>
+      </c>
+      <c r="E492" s="18">
+        <v>27.86</v>
+      </c>
+      <c r="F492" s="18">
+        <v>30.54</v>
+      </c>
+      <c r="G492" s="18">
+        <v>37.22</v>
+      </c>
+      <c r="H492" s="18">
+        <v>46.48</v>
+      </c>
+      <c r="I492" s="10">
+        <v>7</v>
+      </c>
+      <c r="J492" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A493" s="10" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B493" s="10" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C493" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D493" s="18">
+        <v>24.06</v>
+      </c>
+      <c r="E493" s="18">
+        <v>22</v>
+      </c>
+      <c r="F493" s="18">
+        <v>22.1</v>
+      </c>
+      <c r="G493" s="18">
+        <v>22.33</v>
+      </c>
+      <c r="H493" s="18">
+        <v>25.9</v>
+      </c>
+      <c r="I493" s="19">
+        <v>8</v>
+      </c>
+      <c r="J493" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A494" s="10" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B494" s="10" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C494" s="16">
+        <v>330</v>
+      </c>
+      <c r="D494" s="18">
+        <v>25.63</v>
+      </c>
+      <c r="E494" s="18">
+        <v>19.420000000000002</v>
+      </c>
+      <c r="F494" s="18">
+        <v>20.61</v>
+      </c>
+      <c r="G494" s="18">
+        <v>22.44</v>
+      </c>
+      <c r="H494" s="18">
+        <v>35</v>
+      </c>
+      <c r="I494" s="10">
+        <v>7</v>
+      </c>
+      <c r="J494" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="495" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A495" s="10" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B495" s="10" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C495" s="16">
+        <v>620</v>
+      </c>
+      <c r="D495" s="18">
+        <v>27.11</v>
+      </c>
+      <c r="E495" s="18">
+        <v>22.35</v>
+      </c>
+      <c r="F495" s="18">
+        <v>25.15</v>
+      </c>
+      <c r="G495" s="18">
+        <v>27.86</v>
+      </c>
+      <c r="H495" s="18">
+        <v>29.01</v>
+      </c>
+      <c r="I495" s="10">
+        <v>7</v>
+      </c>
+      <c r="J495" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A496" s="10" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B496" s="10" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C496" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D496" s="18">
+        <v>22.77</v>
+      </c>
+      <c r="E496" s="18">
+        <v>17.14</v>
+      </c>
+      <c r="F496" s="18">
+        <v>17.14</v>
+      </c>
+      <c r="G496" s="18">
+        <v>23.71</v>
+      </c>
+      <c r="H496" s="18">
+        <v>25.31</v>
+      </c>
+      <c r="I496" s="10">
+        <v>7</v>
+      </c>
+      <c r="J496" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="497" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A497" s="10" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B497" s="10" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C497" s="16">
+        <v>50</v>
+      </c>
+      <c r="D497" s="18">
+        <v>27.57</v>
+      </c>
+      <c r="E497" s="18">
+        <v>22.17</v>
+      </c>
+      <c r="F497" s="18">
+        <v>22.17</v>
+      </c>
+      <c r="G497" s="18">
+        <v>28.65</v>
+      </c>
+      <c r="H497" s="18">
+        <v>30.43</v>
+      </c>
+      <c r="I497" s="10">
+        <v>7</v>
+      </c>
+      <c r="J497" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A498" s="7" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B498" s="7" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C498" s="7">
+        <v>16090</v>
+      </c>
+      <c r="D498" s="14">
+        <v>30.7</v>
+      </c>
+      <c r="E498" s="15">
+        <v>18.32</v>
+      </c>
+      <c r="F498" s="9">
+        <v>23</v>
+      </c>
+      <c r="G498" s="9">
+        <v>29.29</v>
+      </c>
+      <c r="H498" s="9">
+        <v>37.08</v>
+      </c>
+      <c r="I498" s="10"/>
+      <c r="J498" s="11"/>
+    </row>
+    <row r="499" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A499" s="10" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B499" s="10" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C499" s="16">
+        <v>1460</v>
+      </c>
+      <c r="D499" s="18">
+        <v>40.72</v>
+      </c>
+      <c r="E499" s="18">
+        <v>27.04</v>
+      </c>
+      <c r="F499" s="18">
+        <v>30.86</v>
+      </c>
+      <c r="G499" s="18">
+        <v>37.909999999999997</v>
+      </c>
+      <c r="H499" s="18">
+        <v>48.17</v>
+      </c>
+      <c r="I499" s="10">
+        <v>7</v>
+      </c>
+      <c r="J499" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A500" s="10" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B500" s="10" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C500" s="16">
+        <v>70</v>
+      </c>
+      <c r="D500" s="18">
+        <v>24.93</v>
+      </c>
+      <c r="E500" s="18">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="F500" s="18">
+        <v>21.3</v>
+      </c>
+      <c r="G500" s="18">
+        <v>23.89</v>
+      </c>
+      <c r="H500" s="18">
+        <v>28.71</v>
+      </c>
+      <c r="I500" s="10">
+        <v>6</v>
+      </c>
+      <c r="J500" s="11" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="501" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A501" s="10" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B501" s="10" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C501" s="16">
+        <v>150</v>
+      </c>
+      <c r="D501" s="18">
+        <v>35.630000000000003</v>
+      </c>
+      <c r="E501" s="18">
+        <v>27.55</v>
+      </c>
+      <c r="F501" s="18">
+        <v>29.51</v>
+      </c>
+      <c r="G501" s="18">
+        <v>32.19</v>
+      </c>
+      <c r="H501" s="18">
+        <v>42.58</v>
+      </c>
+      <c r="I501" s="10">
+        <v>5</v>
+      </c>
+      <c r="J501" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A502" s="10" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B502" s="10" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C502" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D502" s="18">
+        <v>23.92</v>
+      </c>
+      <c r="E502" s="18">
+        <v>18.11</v>
+      </c>
+      <c r="F502" s="18">
+        <v>23.84</v>
+      </c>
+      <c r="G502" s="18">
+        <v>24.99</v>
+      </c>
+      <c r="H502" s="18">
+        <v>24.99</v>
+      </c>
+      <c r="I502" s="10">
+        <v>7</v>
+      </c>
+      <c r="J502" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A503" s="10" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B503" s="10" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C503" s="16">
+        <v>200</v>
+      </c>
+      <c r="D503" s="18">
+        <v>36.950000000000003</v>
+      </c>
+      <c r="E503" s="18">
+        <v>33.78</v>
+      </c>
+      <c r="F503" s="18">
+        <v>35.270000000000003</v>
+      </c>
+      <c r="G503" s="18">
+        <v>36.950000000000003</v>
+      </c>
+      <c r="H503" s="18">
+        <v>39.409999999999997</v>
+      </c>
+      <c r="I503" s="10">
+        <v>5</v>
+      </c>
+      <c r="J503" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A504" s="10" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B504" s="10" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C504" s="16">
+        <v>30</v>
+      </c>
+      <c r="D504" s="18">
+        <v>48.56</v>
+      </c>
+      <c r="E504" s="18">
+        <v>40.130000000000003</v>
+      </c>
+      <c r="F504" s="18">
+        <v>40.130000000000003</v>
+      </c>
+      <c r="G504" s="18">
+        <v>51.91</v>
+      </c>
+      <c r="H504" s="18">
+        <v>52.58</v>
+      </c>
+      <c r="I504" s="10">
+        <v>5</v>
+      </c>
+      <c r="J504" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A505" s="10" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B505" s="10" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C505" s="16">
+        <v>10</v>
+      </c>
+      <c r="D505" s="18">
+        <v>27.95</v>
+      </c>
+      <c r="E505" s="18">
+        <v>23.93</v>
+      </c>
+      <c r="F505" s="18">
+        <v>23.93</v>
+      </c>
+      <c r="G505" s="18">
+        <v>27.26</v>
+      </c>
+      <c r="H505" s="18">
+        <v>27.26</v>
+      </c>
+      <c r="I505" s="10">
+        <v>5</v>
+      </c>
+      <c r="J505" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A506" s="10" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B506" s="10" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C506" s="16">
+        <v>240</v>
+      </c>
+      <c r="D506" s="18">
+        <v>31.49</v>
+      </c>
+      <c r="E506" s="18">
+        <v>21.5</v>
+      </c>
+      <c r="F506" s="18">
+        <v>22.42</v>
+      </c>
+      <c r="G506" s="18">
+        <v>36.69</v>
+      </c>
+      <c r="H506" s="18">
+        <v>37.36</v>
+      </c>
+      <c r="I506" s="10">
+        <v>7</v>
+      </c>
+      <c r="J506" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A507" s="10" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B507" s="10" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C507" s="16">
+        <v>120</v>
+      </c>
+      <c r="D507" s="18">
+        <v>34.03</v>
+      </c>
+      <c r="E507" s="18">
+        <v>15</v>
+      </c>
+      <c r="F507" s="18">
+        <v>23.91</v>
+      </c>
+      <c r="G507" s="18">
+        <v>34</v>
+      </c>
+      <c r="H507" s="18">
+        <v>42.22</v>
+      </c>
+      <c r="I507" s="10">
+        <v>5</v>
+      </c>
+      <c r="J507" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="508" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A508" s="10" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B508" s="10" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C508" s="16">
+        <v>800</v>
+      </c>
+      <c r="D508" s="18">
+        <v>31.8</v>
+      </c>
+      <c r="E508" s="18">
+        <v>22.51</v>
+      </c>
+      <c r="F508" s="18">
+        <v>23.15</v>
+      </c>
+      <c r="G508" s="18">
+        <v>34.85</v>
+      </c>
+      <c r="H508" s="18">
+        <v>35.83</v>
+      </c>
+      <c r="I508" s="10">
+        <v>7</v>
+      </c>
+      <c r="J508" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A509" s="10" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B509" s="10" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C509" s="16">
+        <v>2530</v>
+      </c>
+      <c r="D509" s="18">
+        <v>26.11</v>
+      </c>
+      <c r="E509" s="18">
+        <v>15.32</v>
+      </c>
+      <c r="F509" s="18">
+        <v>18.239999999999998</v>
+      </c>
+      <c r="G509" s="18">
+        <v>24.89</v>
+      </c>
+      <c r="H509" s="18">
+        <v>30</v>
+      </c>
+      <c r="I509" s="10">
+        <v>5</v>
+      </c>
+      <c r="J509" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="510" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A510" s="10" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B510" s="10" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C510" s="16">
+        <v>350</v>
+      </c>
+      <c r="D510" s="18">
+        <v>33.33</v>
+      </c>
+      <c r="E510" s="18">
+        <v>24.53</v>
+      </c>
+      <c r="F510" s="18">
+        <v>29.15</v>
+      </c>
+      <c r="G510" s="18">
+        <v>32.340000000000003</v>
+      </c>
+      <c r="H510" s="18">
+        <v>37.299999999999997</v>
+      </c>
+      <c r="I510" s="10">
+        <v>7</v>
+      </c>
+      <c r="J510" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A511" s="10" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B511" s="10" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C511" s="16">
+        <v>260</v>
+      </c>
+      <c r="D511" s="18">
+        <v>34.950000000000003</v>
+      </c>
+      <c r="E511" s="18">
+        <v>24.96</v>
+      </c>
+      <c r="F511" s="18">
+        <v>28.91</v>
+      </c>
+      <c r="G511" s="18">
+        <v>32.76</v>
+      </c>
+      <c r="H511" s="18">
+        <v>40.61</v>
+      </c>
+      <c r="I511" s="10">
+        <v>7</v>
+      </c>
+      <c r="J511" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="512" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A512" s="10" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B512" s="10" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C512" s="16">
+        <v>400</v>
+      </c>
+      <c r="D512" s="18">
+        <v>28.76</v>
+      </c>
+      <c r="E512" s="18">
+        <v>21.86</v>
+      </c>
+      <c r="F512" s="18">
+        <v>22.66</v>
+      </c>
+      <c r="G512" s="18">
+        <v>28.11</v>
+      </c>
+      <c r="H512" s="18">
+        <v>33</v>
+      </c>
+      <c r="I512" s="10">
+        <v>7</v>
+      </c>
+      <c r="J512" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="513" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A513" s="10" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B513" s="10" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C513" s="16">
+        <v>100</v>
+      </c>
+      <c r="D513" s="18">
+        <v>27.53</v>
+      </c>
+      <c r="E513" s="18">
+        <v>19.59</v>
+      </c>
+      <c r="F513" s="18">
+        <v>23.42</v>
+      </c>
+      <c r="G513" s="18">
+        <v>25.08</v>
+      </c>
+      <c r="H513" s="18">
+        <v>32.479999999999997</v>
+      </c>
+      <c r="I513" s="10">
+        <v>7</v>
+      </c>
+      <c r="J513" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="514" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A514" s="10" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B514" s="10" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C514" s="16">
+        <v>100</v>
+      </c>
+      <c r="D514" s="18">
+        <v>19.21</v>
+      </c>
+      <c r="E514" s="18">
+        <v>17.22</v>
+      </c>
+      <c r="F514" s="18">
+        <v>17.5</v>
+      </c>
+      <c r="G514" s="18">
+        <v>17.5</v>
+      </c>
+      <c r="H514" s="18">
+        <v>22.22</v>
+      </c>
+      <c r="I514" s="10">
+        <v>7</v>
+      </c>
+      <c r="J514" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A515" s="10" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B515" s="10" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C515" s="16">
+        <v>190</v>
+      </c>
+      <c r="D515" s="18">
+        <v>22.38</v>
+      </c>
+      <c r="E515" s="18">
+        <v>18.32</v>
+      </c>
+      <c r="F515" s="18">
+        <v>20.8</v>
+      </c>
+      <c r="G515" s="18">
+        <v>22.23</v>
+      </c>
+      <c r="H515" s="18">
+        <v>22.74</v>
+      </c>
+      <c r="I515" s="10">
+        <v>7</v>
+      </c>
+      <c r="J515" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="516" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A516" s="10" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B516" s="10" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C516" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D516" s="18">
+        <v>25.51</v>
+      </c>
+      <c r="E516" s="18">
+        <v>22.68</v>
+      </c>
+      <c r="F516" s="18">
+        <v>23.78</v>
+      </c>
+      <c r="G516" s="18">
+        <v>24.6</v>
+      </c>
+      <c r="H516" s="18">
+        <v>25.53</v>
+      </c>
+      <c r="I516" s="10">
+        <v>7</v>
+      </c>
+      <c r="J516" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A517" s="10" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B517" s="10" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C517" s="16">
+        <v>110</v>
+      </c>
+      <c r="D517" s="18">
+        <v>47.62</v>
+      </c>
+      <c r="E517" s="18">
+        <v>29.48</v>
+      </c>
+      <c r="F517" s="18">
+        <v>43.29</v>
+      </c>
+      <c r="G517" s="18">
+        <v>53.32</v>
+      </c>
+      <c r="H517" s="18">
+        <v>53.32</v>
+      </c>
+      <c r="I517" s="10">
+        <v>7</v>
+      </c>
+      <c r="J517" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A518" s="10" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B518" s="10" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C518" s="16">
+        <v>1450</v>
+      </c>
+      <c r="D518" s="18">
+        <v>33.549999999999997</v>
+      </c>
+      <c r="E518" s="18">
+        <v>18.32</v>
+      </c>
+      <c r="F518" s="18">
+        <v>23.44</v>
+      </c>
+      <c r="G518" s="18">
+        <v>32.39</v>
+      </c>
+      <c r="H518" s="18">
+        <v>39.229999999999997</v>
+      </c>
+      <c r="I518" s="10">
+        <v>5</v>
+      </c>
+      <c r="J518" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="519" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A519" s="10" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B519" s="10" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C519" s="16">
+        <v>60</v>
+      </c>
+      <c r="D519" s="18">
+        <v>26.59</v>
+      </c>
+      <c r="E519" s="18">
+        <v>21.33</v>
+      </c>
+      <c r="F519" s="18">
+        <v>24.12</v>
+      </c>
+      <c r="G519" s="18">
+        <v>24.12</v>
+      </c>
+      <c r="H519" s="18">
+        <v>30.74</v>
+      </c>
+      <c r="I519" s="10">
+        <v>7</v>
+      </c>
+      <c r="J519" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="520" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A520" s="10" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B520" s="10" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C520" s="16">
+        <v>1070</v>
+      </c>
+      <c r="D520" s="18">
+        <v>31.67</v>
+      </c>
+      <c r="E520" s="18">
+        <v>23.55</v>
+      </c>
+      <c r="F520" s="18">
+        <v>27</v>
+      </c>
+      <c r="G520" s="18">
+        <v>31.14</v>
+      </c>
+      <c r="H520" s="18">
+        <v>37.46</v>
+      </c>
+      <c r="I520" s="10">
+        <v>7</v>
+      </c>
+      <c r="J520" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A521" s="10" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B521" s="10" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C521" s="16">
+        <v>110</v>
+      </c>
+      <c r="D521" s="18">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="E521" s="18">
+        <v>21.86</v>
+      </c>
+      <c r="F521" s="18">
+        <v>29</v>
+      </c>
+      <c r="G521" s="18">
+        <v>34.64</v>
+      </c>
+      <c r="H521" s="18">
+        <v>40.22</v>
+      </c>
+      <c r="I521" s="10">
+        <v>7</v>
+      </c>
+      <c r="J521" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A522" s="10" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B522" s="10" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C522" s="16">
+        <v>120</v>
+      </c>
+      <c r="D522" s="18">
+        <v>49.57</v>
+      </c>
+      <c r="E522" s="18">
+        <v>34.96</v>
+      </c>
+      <c r="F522" s="18">
+        <v>37.46</v>
+      </c>
+      <c r="G522" s="18">
+        <v>50.3</v>
+      </c>
+      <c r="H522" s="18">
+        <v>58.96</v>
+      </c>
+      <c r="I522" s="10">
+        <v>7</v>
+      </c>
+      <c r="J522" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="523" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A523" s="10" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B523" s="10" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C523" s="16">
+        <v>490</v>
+      </c>
+      <c r="D523" s="18">
+        <v>47.01</v>
+      </c>
+      <c r="E523" s="18">
+        <v>39.07</v>
+      </c>
+      <c r="F523" s="18">
+        <v>46.28</v>
+      </c>
+      <c r="G523" s="18">
+        <v>49.91</v>
+      </c>
+      <c r="H523" s="18">
+        <v>50.13</v>
+      </c>
+      <c r="I523" s="10">
+        <v>7</v>
+      </c>
+      <c r="J523" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A524" s="10" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B524" s="10" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C524" s="16">
+        <v>150</v>
+      </c>
+      <c r="D524" s="18">
+        <v>30.9</v>
+      </c>
+      <c r="E524" s="18">
+        <v>21.33</v>
+      </c>
+      <c r="F524" s="18">
+        <v>22.77</v>
+      </c>
+      <c r="G524" s="18">
+        <v>30.29</v>
+      </c>
+      <c r="H524" s="18">
+        <v>37.81</v>
+      </c>
+      <c r="I524" s="10">
+        <v>4</v>
+      </c>
+      <c r="J524" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="525" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A525" s="10" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B525" s="10" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C525" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D525" s="18">
+        <v>28.46</v>
+      </c>
+      <c r="E525" s="18">
+        <v>23.44</v>
+      </c>
+      <c r="F525" s="18">
+        <v>23.45</v>
+      </c>
+      <c r="G525" s="18">
+        <v>29.32</v>
+      </c>
+      <c r="H525" s="18">
+        <v>29.33</v>
+      </c>
+      <c r="I525" s="10">
+        <v>7</v>
+      </c>
+      <c r="J525" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A526" s="10" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B526" s="10" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C526" s="16">
+        <v>4500</v>
+      </c>
+      <c r="D526" s="18">
+        <v>26.11</v>
+      </c>
+      <c r="E526" s="18">
+        <v>17.75</v>
+      </c>
+      <c r="F526" s="18">
+        <v>21.68</v>
+      </c>
+      <c r="G526" s="18">
+        <v>24.47</v>
+      </c>
+      <c r="H526" s="18">
+        <v>29.82</v>
+      </c>
+      <c r="I526" s="10">
+        <v>7</v>
+      </c>
+      <c r="J526" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="527" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A527" s="10" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B527" s="10" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C527" s="16">
+        <v>30</v>
+      </c>
+      <c r="D527" s="18">
+        <v>43.43</v>
+      </c>
+      <c r="E527" s="18">
+        <v>34.92</v>
+      </c>
+      <c r="F527" s="18">
+        <v>40.880000000000003</v>
+      </c>
+      <c r="G527" s="18">
+        <v>41.22</v>
+      </c>
+      <c r="H527" s="18">
+        <v>47.51</v>
+      </c>
+      <c r="I527" s="10">
+        <v>5</v>
+      </c>
+      <c r="J527" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A528" s="10" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B528" s="10" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C528" s="16">
+        <v>70</v>
+      </c>
+      <c r="D528" s="18">
+        <v>27.72</v>
+      </c>
+      <c r="E528" s="18">
+        <v>19.420000000000002</v>
+      </c>
+      <c r="F528" s="18">
+        <v>22.96</v>
+      </c>
+      <c r="G528" s="18">
+        <v>29.98</v>
+      </c>
+      <c r="H528" s="18">
+        <v>29.98</v>
+      </c>
+      <c r="I528" s="10">
+        <v>7</v>
+      </c>
+      <c r="J528" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="529" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A529" s="10" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B529" s="10" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C529" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D529" s="18">
+        <v>56.46</v>
+      </c>
+      <c r="E529" s="18">
+        <v>35.159999999999997</v>
+      </c>
+      <c r="F529" s="18">
+        <v>60.73</v>
+      </c>
+      <c r="G529" s="18">
+        <v>60.73</v>
+      </c>
+      <c r="H529" s="18">
+        <v>60.74</v>
+      </c>
+      <c r="I529" s="10">
+        <v>5</v>
+      </c>
+      <c r="J529" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="530" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A530" s="10" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B530" s="10" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C530" s="16">
+        <v>80</v>
+      </c>
+      <c r="D530" s="18">
+        <v>29.59</v>
+      </c>
+      <c r="E530" s="18">
+        <v>20</v>
+      </c>
+      <c r="F530" s="18">
+        <v>25.02</v>
+      </c>
+      <c r="G530" s="18">
+        <v>27.58</v>
+      </c>
+      <c r="H530" s="18">
+        <v>35.53</v>
+      </c>
+      <c r="I530" s="10">
+        <v>7</v>
+      </c>
+      <c r="J530" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A531" s="10" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B531" s="10" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C531" s="16">
+        <v>160</v>
+      </c>
+      <c r="D531" s="18">
+        <v>31.87</v>
+      </c>
+      <c r="E531" s="18">
+        <v>24.12</v>
+      </c>
+      <c r="F531" s="18">
+        <v>24.99</v>
+      </c>
+      <c r="G531" s="18">
+        <v>30.89</v>
+      </c>
+      <c r="H531" s="18">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="I531" s="10">
+        <v>7</v>
+      </c>
+      <c r="J531" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="532" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A532" s="10" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B532" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C532" s="16">
+        <v>140</v>
+      </c>
+      <c r="D532" s="18">
+        <v>21.52</v>
+      </c>
+      <c r="E532" s="18">
+        <v>16.3</v>
+      </c>
+      <c r="F532" s="18">
+        <v>17.53</v>
+      </c>
+      <c r="G532" s="18">
+        <v>21.75</v>
+      </c>
+      <c r="H532" s="18">
+        <v>23.92</v>
+      </c>
+      <c r="I532" s="10">
+        <v>7</v>
+      </c>
+      <c r="J532" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A533" s="10" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B533" s="10" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C533" s="16">
+        <v>180</v>
+      </c>
+      <c r="D533" s="18">
+        <v>28.47</v>
+      </c>
+      <c r="E533" s="18">
+        <v>17.43</v>
+      </c>
+      <c r="F533" s="18">
+        <v>24.85</v>
+      </c>
+      <c r="G533" s="18">
+        <v>28.79</v>
+      </c>
+      <c r="H533" s="18">
+        <v>31.49</v>
+      </c>
+      <c r="I533" s="10">
+        <v>7</v>
+      </c>
+      <c r="J533" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="534" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A534" s="7" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B534" s="7" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C534" s="7">
+        <v>27620</v>
+      </c>
+      <c r="D534" s="14">
+        <v>26.25</v>
+      </c>
+      <c r="E534" s="15">
+        <v>16.62</v>
+      </c>
+      <c r="F534" s="9">
+        <v>18.5</v>
+      </c>
+      <c r="G534" s="9">
+        <v>23.73</v>
+      </c>
+      <c r="H534" s="9">
+        <v>30.66</v>
+      </c>
+      <c r="I534" s="10"/>
+      <c r="J534" s="11"/>
+    </row>
+    <row r="535" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A535" s="10" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B535" s="10" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C535" s="16">
+        <v>2660</v>
+      </c>
+      <c r="D535" s="18">
+        <v>41</v>
+      </c>
+      <c r="E535" s="18">
+        <v>23.12</v>
+      </c>
+      <c r="F535" s="18">
+        <v>30.25</v>
+      </c>
+      <c r="G535" s="18">
+        <v>39.25</v>
+      </c>
+      <c r="H535" s="18">
+        <v>49.78</v>
+      </c>
+      <c r="I535" s="10">
+        <v>7</v>
+      </c>
+      <c r="J535" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="536" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A536" s="10" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B536" s="10" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C536" s="16">
+        <v>820</v>
+      </c>
+      <c r="D536" s="18">
+        <v>20.69</v>
+      </c>
+      <c r="E536" s="18">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="F536" s="18">
+        <v>16.579999999999998</v>
+      </c>
+      <c r="G536" s="18">
+        <v>18.05</v>
+      </c>
+      <c r="H536" s="18">
+        <v>23.75</v>
+      </c>
+      <c r="I536" s="10">
+        <v>7</v>
+      </c>
+      <c r="J536" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A537" s="10" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B537" s="10" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C537" s="16">
+        <v>170</v>
+      </c>
+      <c r="D537" s="18">
+        <v>26.12</v>
+      </c>
+      <c r="E537" s="18">
+        <v>22.81</v>
+      </c>
+      <c r="F537" s="18">
+        <v>22.83</v>
+      </c>
+      <c r="G537" s="18">
+        <v>23.68</v>
+      </c>
+      <c r="H537" s="18">
+        <v>30.46</v>
+      </c>
+      <c r="I537" s="10">
+        <v>7</v>
+      </c>
+      <c r="J537" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="538" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A538" s="10" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B538" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C538" s="16">
+        <v>2790</v>
+      </c>
+      <c r="D538" s="18">
+        <v>20.88</v>
+      </c>
+      <c r="E538" s="18">
+        <v>15</v>
+      </c>
+      <c r="F538" s="18">
+        <v>16.88</v>
+      </c>
+      <c r="G538" s="18">
+        <v>19.510000000000002</v>
+      </c>
+      <c r="H538" s="18">
+        <v>23.75</v>
+      </c>
+      <c r="I538" s="10">
+        <v>7</v>
+      </c>
+      <c r="J538" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A539" s="10" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B539" s="10" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C539" s="16">
+        <v>560</v>
+      </c>
+      <c r="D539" s="18">
+        <v>20.2</v>
+      </c>
+      <c r="E539" s="18">
+        <v>15.61</v>
+      </c>
+      <c r="F539" s="18">
+        <v>17.5</v>
+      </c>
+      <c r="G539" s="18">
+        <v>18.34</v>
+      </c>
+      <c r="H539" s="18">
+        <v>22.01</v>
+      </c>
+      <c r="I539" s="19">
+        <v>8</v>
+      </c>
+      <c r="J539" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="540" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A540" s="10" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B540" s="10" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C540" s="16">
+        <v>260</v>
+      </c>
+      <c r="D540" s="18">
+        <v>22.3</v>
+      </c>
+      <c r="E540" s="18">
+        <v>16.68</v>
+      </c>
+      <c r="F540" s="18">
+        <v>17.149999999999999</v>
+      </c>
+      <c r="G540" s="18">
+        <v>21.73</v>
+      </c>
+      <c r="H540" s="18">
+        <v>25.83</v>
+      </c>
+      <c r="I540" s="19">
+        <v>8</v>
+      </c>
+      <c r="J540" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A541" s="10" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B541" s="10" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C541" s="16">
+        <v>320</v>
+      </c>
+      <c r="D541" s="18">
+        <v>19.04</v>
+      </c>
+      <c r="E541" s="18">
+        <v>16</v>
+      </c>
+      <c r="F541" s="18">
+        <v>16.97</v>
+      </c>
+      <c r="G541" s="18">
+        <v>18.149999999999999</v>
+      </c>
+      <c r="H541" s="18">
+        <v>21.52</v>
+      </c>
+      <c r="I541" s="19">
+        <v>8</v>
+      </c>
+      <c r="J541" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="542" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A542" s="10" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B542" s="10" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C542" s="16">
+        <v>280</v>
+      </c>
+      <c r="D542" s="18">
+        <v>19.73</v>
+      </c>
+      <c r="E542" s="18">
+        <v>17.62</v>
+      </c>
+      <c r="F542" s="18">
+        <v>18.059999999999999</v>
+      </c>
+      <c r="G542" s="18">
+        <v>18.059999999999999</v>
+      </c>
+      <c r="H542" s="18">
+        <v>22.64</v>
+      </c>
+      <c r="I542" s="19">
+        <v>8</v>
+      </c>
+      <c r="J542" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="543" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A543" s="10" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B543" s="10" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C543" s="16">
+        <v>310</v>
+      </c>
+      <c r="D543" s="18">
+        <v>19.3</v>
+      </c>
+      <c r="E543" s="18">
+        <v>15</v>
+      </c>
+      <c r="F543" s="18">
+        <v>16.72</v>
+      </c>
+      <c r="G543" s="18">
+        <v>18.87</v>
+      </c>
+      <c r="H543" s="18">
+        <v>21.59</v>
+      </c>
+      <c r="I543" s="10">
+        <v>7</v>
+      </c>
+      <c r="J543" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A544" s="10" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B544" s="10" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C544" s="16">
+        <v>160</v>
+      </c>
+      <c r="D544" s="18">
+        <v>16.52</v>
+      </c>
+      <c r="E544" s="18">
+        <v>15</v>
+      </c>
+      <c r="F544" s="18">
+        <v>15</v>
+      </c>
+      <c r="G544" s="18">
+        <v>16.71</v>
+      </c>
+      <c r="H544" s="18">
+        <v>16.72</v>
+      </c>
+      <c r="I544" s="19">
+        <v>8</v>
+      </c>
+      <c r="J544" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="545" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A545" s="10" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B545" s="10" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C545" s="16">
+        <v>430</v>
+      </c>
+      <c r="D545" s="18">
+        <v>28.98</v>
+      </c>
+      <c r="E545" s="18">
+        <v>22.95</v>
+      </c>
+      <c r="F545" s="18">
+        <v>24.04</v>
+      </c>
+      <c r="G545" s="18">
+        <v>29.5</v>
+      </c>
+      <c r="H545" s="18">
+        <v>32.19</v>
+      </c>
+      <c r="I545" s="10">
+        <v>7</v>
+      </c>
+      <c r="J545" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="546" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A546" s="10" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B546" s="10" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C546" s="16">
+        <v>470</v>
+      </c>
+      <c r="D546" s="18">
+        <v>24.46</v>
+      </c>
+      <c r="E546" s="18">
+        <v>18.2</v>
+      </c>
+      <c r="F546" s="18">
+        <v>20.94</v>
+      </c>
+      <c r="G546" s="18">
+        <v>23.16</v>
+      </c>
+      <c r="H546" s="18">
+        <v>28.74</v>
+      </c>
+      <c r="I546" s="10">
+        <v>7</v>
+      </c>
+      <c r="J546" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="547" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A547" s="10" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B547" s="10" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C547" s="16">
+        <v>140</v>
+      </c>
+      <c r="D547" s="18">
+        <v>23.7</v>
+      </c>
+      <c r="E547" s="18">
+        <v>17.86</v>
+      </c>
+      <c r="F547" s="18">
+        <v>18.5</v>
+      </c>
+      <c r="G547" s="18">
+        <v>20.99</v>
+      </c>
+      <c r="H547" s="18">
+        <v>29.09</v>
+      </c>
+      <c r="I547" s="10">
+        <v>7</v>
+      </c>
+      <c r="J547" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="548" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A548" s="10" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B548" s="10" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C548" s="16">
+        <v>860</v>
+      </c>
+      <c r="D548" s="18">
+        <v>28.96</v>
+      </c>
+      <c r="E548" s="18">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="F548" s="18">
+        <v>23.71</v>
+      </c>
+      <c r="G548" s="18">
+        <v>27.77</v>
+      </c>
+      <c r="H548" s="18">
+        <v>34.53</v>
+      </c>
+      <c r="I548" s="10">
+        <v>7</v>
+      </c>
+      <c r="J548" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="549" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A549" s="10" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B549" s="10" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C549" s="16">
+        <v>10</v>
+      </c>
+      <c r="D549" s="18">
+        <v>25.46</v>
+      </c>
+      <c r="E549" s="18">
+        <v>16.11</v>
+      </c>
+      <c r="F549" s="18">
+        <v>20.3</v>
+      </c>
+      <c r="G549" s="18">
+        <v>23.82</v>
+      </c>
+      <c r="H549" s="18">
+        <v>26.99</v>
+      </c>
+      <c r="I549" s="10">
+        <v>7</v>
+      </c>
+      <c r="J549" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A550" s="10" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B550" s="10" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C550" s="16">
+        <v>40</v>
+      </c>
+      <c r="D550" s="18">
+        <v>26.21</v>
+      </c>
+      <c r="E550" s="18">
+        <v>16.559999999999999</v>
+      </c>
+      <c r="F550" s="18">
+        <v>16.559999999999999</v>
+      </c>
+      <c r="G550" s="18">
+        <v>26.71</v>
+      </c>
+      <c r="H550" s="18">
+        <v>33.950000000000003</v>
+      </c>
+      <c r="I550" s="10">
+        <v>7</v>
+      </c>
+      <c r="J550" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="551" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A551" s="10" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B551" s="10" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C551" s="16">
+        <v>430</v>
+      </c>
+      <c r="D551" s="18">
+        <v>21.15</v>
+      </c>
+      <c r="E551" s="18">
+        <v>15</v>
+      </c>
+      <c r="F551" s="18">
+        <v>16.45</v>
+      </c>
+      <c r="G551" s="18">
+        <v>20.2</v>
+      </c>
+      <c r="H551" s="18">
+        <v>24.25</v>
+      </c>
+      <c r="I551" s="10">
+        <v>7</v>
+      </c>
+      <c r="J551" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A552" s="10" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B552" s="10" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C552" s="16">
+        <v>680</v>
+      </c>
+      <c r="D552" s="18">
+        <v>20.07</v>
+      </c>
+      <c r="E552" s="18">
+        <v>15.23</v>
+      </c>
+      <c r="F552" s="18">
+        <v>17.170000000000002</v>
+      </c>
+      <c r="G552" s="18">
+        <v>18.62</v>
+      </c>
+      <c r="H552" s="18">
+        <v>22.9</v>
+      </c>
+      <c r="I552" s="10">
+        <v>7</v>
+      </c>
+      <c r="J552" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="553" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A553" s="10" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B553" s="10" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C553" s="16">
+        <v>260</v>
+      </c>
+      <c r="D553" s="18">
+        <v>31.45</v>
+      </c>
+      <c r="E553" s="18">
+        <v>21.03</v>
+      </c>
+      <c r="F553" s="18">
+        <v>25.65</v>
+      </c>
+      <c r="G553" s="18">
+        <v>30.49</v>
+      </c>
+      <c r="H553" s="18">
+        <v>37.659999999999997</v>
+      </c>
+      <c r="I553" s="10">
+        <v>5</v>
+      </c>
+      <c r="J553" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="554" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A554" s="10" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B554" s="10" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C554" s="16">
+        <v>2300</v>
+      </c>
+      <c r="D554" s="18">
+        <v>27.97</v>
+      </c>
+      <c r="E554" s="18">
+        <v>17.09</v>
+      </c>
+      <c r="F554" s="18">
+        <v>24.32</v>
+      </c>
+      <c r="G554" s="18">
+        <v>24.32</v>
+      </c>
+      <c r="H554" s="18">
+        <v>32.82</v>
+      </c>
+      <c r="I554" s="10">
+        <v>7</v>
+      </c>
+      <c r="J554" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="555" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A555" s="10" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B555" s="10" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C555" s="16">
+        <v>160</v>
+      </c>
+      <c r="D555" s="18">
+        <v>25.17</v>
+      </c>
+      <c r="E555" s="18">
+        <v>19.84</v>
+      </c>
+      <c r="F555" s="18">
+        <v>22.44</v>
+      </c>
+      <c r="G555" s="18">
+        <v>24.06</v>
+      </c>
+      <c r="H555" s="18">
+        <v>29.57</v>
+      </c>
+      <c r="I555" s="10">
+        <v>7</v>
+      </c>
+      <c r="J555" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A556" s="10" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B556" s="10" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C556" s="16">
+        <v>450</v>
+      </c>
+      <c r="D556" s="18">
+        <v>21.01</v>
+      </c>
+      <c r="E556" s="18">
+        <v>18.16</v>
+      </c>
+      <c r="F556" s="18">
+        <v>18.46</v>
+      </c>
+      <c r="G556" s="18">
+        <v>18.55</v>
+      </c>
+      <c r="H556" s="18">
+        <v>22.49</v>
+      </c>
+      <c r="I556" s="10">
+        <v>7</v>
+      </c>
+      <c r="J556" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A557" s="10" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B557" s="10" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C557" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D557" s="18">
+        <v>30.07</v>
+      </c>
+      <c r="E557" s="18">
+        <v>20.53</v>
+      </c>
+      <c r="F557" s="18">
+        <v>20.91</v>
+      </c>
+      <c r="G557" s="18">
+        <v>22.08</v>
+      </c>
+      <c r="H557" s="18">
+        <v>39.4</v>
+      </c>
+      <c r="I557" s="10">
+        <v>5</v>
+      </c>
+      <c r="J557" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="558" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A558" s="10" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B558" s="10" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C558" s="16">
+        <v>510</v>
+      </c>
+      <c r="D558" s="18">
+        <v>24.37</v>
+      </c>
+      <c r="E558" s="18">
+        <v>19.41</v>
+      </c>
+      <c r="F558" s="18">
+        <v>21.6</v>
+      </c>
+      <c r="G558" s="18">
+        <v>21.82</v>
+      </c>
+      <c r="H558" s="18">
+        <v>28.37</v>
+      </c>
+      <c r="I558" s="10">
+        <v>7</v>
+      </c>
+      <c r="J558" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A559" s="10" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B559" s="10" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C559" s="16">
+        <v>40</v>
+      </c>
+      <c r="D559" s="18">
+        <v>24.29</v>
+      </c>
+      <c r="E559" s="18">
+        <v>19.489999999999998</v>
+      </c>
+      <c r="F559" s="18">
+        <v>21.28</v>
+      </c>
+      <c r="G559" s="18">
+        <v>21.66</v>
+      </c>
+      <c r="H559" s="18">
+        <v>27.42</v>
+      </c>
+      <c r="I559" s="10">
+        <v>7</v>
+      </c>
+      <c r="J559" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A560" s="10" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B560" s="10" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C560" s="16">
+        <v>650</v>
+      </c>
+      <c r="D560" s="18">
+        <v>18.09</v>
+      </c>
+      <c r="E560" s="18">
+        <v>15</v>
+      </c>
+      <c r="F560" s="18">
+        <v>17.079999999999998</v>
+      </c>
+      <c r="G560" s="18">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="H560" s="18">
+        <v>19.29</v>
+      </c>
+      <c r="I560" s="19">
+        <v>8</v>
+      </c>
+      <c r="J560" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A561" s="10" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B561" s="10" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C561" s="16">
+        <v>170</v>
+      </c>
+      <c r="D561" s="18">
+        <v>17.22</v>
+      </c>
+      <c r="E561" s="18">
+        <v>15.95</v>
+      </c>
+      <c r="F561" s="18">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="G561" s="18">
+        <v>17.489999999999998</v>
+      </c>
+      <c r="H561" s="18">
+        <v>17.760000000000002</v>
+      </c>
+      <c r="I561" s="19">
+        <v>8</v>
+      </c>
+      <c r="J561" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="562" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A562" s="10" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B562" s="10" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C562" s="16">
+        <v>270</v>
+      </c>
+      <c r="D562" s="18">
+        <v>19.64</v>
+      </c>
+      <c r="E562" s="18">
+        <v>15</v>
+      </c>
+      <c r="F562" s="18">
+        <v>16</v>
+      </c>
+      <c r="G562" s="18">
+        <v>18.59</v>
+      </c>
+      <c r="H562" s="18">
+        <v>22.05</v>
+      </c>
+      <c r="I562" s="19">
+        <v>8</v>
+      </c>
+      <c r="J562" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A563" s="10" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B563" s="10" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C563" s="16">
+        <v>210</v>
+      </c>
+      <c r="D563" s="18">
+        <v>22.01</v>
+      </c>
+      <c r="E563" s="18">
+        <v>18.489999999999998</v>
+      </c>
+      <c r="F563" s="18">
+        <v>21.69</v>
+      </c>
+      <c r="G563" s="18">
+        <v>22.08</v>
+      </c>
+      <c r="H563" s="18">
+        <v>22.88</v>
+      </c>
+      <c r="I563" s="10">
+        <v>7</v>
+      </c>
+      <c r="J563" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="564" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A564" s="10" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B564" s="10" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C564" s="16">
+        <v>30</v>
+      </c>
+      <c r="D564" s="18">
+        <v>20.56</v>
+      </c>
+      <c r="E564" s="18">
+        <v>17.2</v>
+      </c>
+      <c r="F564" s="18">
+        <v>18.12</v>
+      </c>
+      <c r="G564" s="18">
+        <v>19.23</v>
+      </c>
+      <c r="H564" s="18">
+        <v>22.13</v>
+      </c>
+      <c r="I564" s="10">
+        <v>7</v>
+      </c>
+      <c r="J564" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A565" s="10" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B565" s="10" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C565" s="16">
+        <v>250</v>
+      </c>
+      <c r="D565" s="18">
+        <v>19.87</v>
+      </c>
+      <c r="E565" s="18">
+        <v>15.42</v>
+      </c>
+      <c r="F565" s="18">
+        <v>15.97</v>
+      </c>
+      <c r="G565" s="18">
+        <v>18.64</v>
+      </c>
+      <c r="H565" s="18">
+        <v>22.26</v>
+      </c>
+      <c r="I565" s="10">
+        <v>7</v>
+      </c>
+      <c r="J565" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="566" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A566" s="10" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B566" s="10" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C566" s="16">
+        <v>240</v>
+      </c>
+      <c r="D566" s="18">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="E566" s="18">
+        <v>17</v>
+      </c>
+      <c r="F566" s="18">
+        <v>17.62</v>
+      </c>
+      <c r="G566" s="18">
+        <v>17.98</v>
+      </c>
+      <c r="H566" s="18">
+        <v>19.87</v>
+      </c>
+      <c r="I566" s="10">
+        <v>7</v>
+      </c>
+      <c r="J566" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="567" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A567" s="10" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B567" s="10" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C567" s="16">
+        <v>30</v>
+      </c>
+      <c r="D567" s="18">
+        <v>29.7</v>
+      </c>
+      <c r="E567" s="18">
+        <v>27.42</v>
+      </c>
+      <c r="F567" s="18">
+        <v>28.08</v>
+      </c>
+      <c r="G567" s="18">
+        <v>30.46</v>
+      </c>
+      <c r="H567" s="18">
+        <v>30.46</v>
+      </c>
+      <c r="I567" s="10">
+        <v>7</v>
+      </c>
+      <c r="J567" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A568" s="10" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B568" s="10" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C568" s="16">
+        <v>60</v>
+      </c>
+      <c r="D568" s="18">
+        <v>19.579999999999998</v>
+      </c>
+      <c r="E568" s="18">
+        <v>17.02</v>
+      </c>
+      <c r="F568" s="18">
+        <v>17.04</v>
+      </c>
+      <c r="G568" s="18">
+        <v>20.03</v>
+      </c>
+      <c r="H568" s="18">
+        <v>22.13</v>
+      </c>
+      <c r="I568" s="10">
+        <v>7</v>
+      </c>
+      <c r="J568" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="569" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A569" s="10" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B569" s="10" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C569" s="16">
+        <v>80</v>
+      </c>
+      <c r="D569" s="18">
+        <v>26.68</v>
+      </c>
+      <c r="E569" s="18">
+        <v>19.59</v>
+      </c>
+      <c r="F569" s="18">
+        <v>24.02</v>
+      </c>
+      <c r="G569" s="18">
+        <v>25.38</v>
+      </c>
+      <c r="H569" s="18">
+        <v>28.96</v>
+      </c>
+      <c r="I569" s="10">
+        <v>7</v>
+      </c>
+      <c r="J569" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="570" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A570" s="10" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B570" s="10" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C570" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D570" s="18">
+        <v>23.37</v>
+      </c>
+      <c r="E570" s="18">
+        <v>16.559999999999999</v>
+      </c>
+      <c r="F570" s="18">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="G570" s="18">
+        <v>24.22</v>
+      </c>
+      <c r="H570" s="18">
+        <v>25.82</v>
+      </c>
+      <c r="I570" s="10">
+        <v>7</v>
+      </c>
+      <c r="J570" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="571" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A571" s="10" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B571" s="10" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C571" s="16">
+        <v>20</v>
+      </c>
+      <c r="D571" s="18">
+        <v>22.3</v>
+      </c>
+      <c r="E571" s="18">
+        <v>18.93</v>
+      </c>
+      <c r="F571" s="18">
+        <v>19</v>
+      </c>
+      <c r="G571" s="18">
+        <v>21.45</v>
+      </c>
+      <c r="H571" s="18">
+        <v>24.52</v>
+      </c>
+      <c r="I571" s="10">
+        <v>7</v>
+      </c>
+      <c r="J571" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A572" s="10" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B572" s="10" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C572" s="16">
+        <v>100</v>
+      </c>
+      <c r="D572" s="18">
+        <v>21.55</v>
+      </c>
+      <c r="E572" s="18">
+        <v>15</v>
+      </c>
+      <c r="F572" s="18">
+        <v>17.89</v>
+      </c>
+      <c r="G572" s="18">
+        <v>22.06</v>
+      </c>
+      <c r="H572" s="18">
+        <v>23.35</v>
+      </c>
+      <c r="I572" s="10">
+        <v>7</v>
+      </c>
+      <c r="J572" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="573" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A573" s="10" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B573" s="10" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C573" s="16">
+        <v>50</v>
+      </c>
+      <c r="D573" s="18">
+        <v>49.17</v>
+      </c>
+      <c r="E573" s="18">
+        <v>33.450000000000003</v>
+      </c>
+      <c r="F573" s="18">
+        <v>41.42</v>
+      </c>
+      <c r="G573" s="18">
+        <v>47.14</v>
+      </c>
+      <c r="H573" s="18">
+        <v>58.27</v>
+      </c>
+      <c r="I573" s="10">
+        <v>7</v>
+      </c>
+      <c r="J573" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A574" s="10" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B574" s="10" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C574" s="16">
+        <v>60</v>
+      </c>
+      <c r="D574" s="18">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="E574" s="18">
+        <v>25.62</v>
+      </c>
+      <c r="F574" s="18">
+        <v>29.09</v>
+      </c>
+      <c r="G574" s="18">
+        <v>30.45</v>
+      </c>
+      <c r="H574" s="18">
+        <v>38.43</v>
+      </c>
+      <c r="I574" s="10">
+        <v>7</v>
+      </c>
+      <c r="J574" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="575" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A575" s="10" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B575" s="10" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C575" s="16">
+        <v>420</v>
+      </c>
+      <c r="D575" s="18">
+        <v>30.89</v>
+      </c>
+      <c r="E575" s="18">
+        <v>23.63</v>
+      </c>
+      <c r="F575" s="18">
+        <v>25.49</v>
+      </c>
+      <c r="G575" s="18">
+        <v>29.72</v>
+      </c>
+      <c r="H575" s="18">
+        <v>36.4</v>
+      </c>
+      <c r="I575" s="10">
+        <v>7</v>
+      </c>
+      <c r="J575" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="576" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A576" s="10" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B576" s="10" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C576" s="16">
+        <v>430</v>
+      </c>
+      <c r="D576" s="18">
+        <v>35.14</v>
+      </c>
+      <c r="E576" s="18">
+        <v>17.89</v>
+      </c>
+      <c r="F576" s="18">
+        <v>22.04</v>
+      </c>
+      <c r="G576" s="18">
+        <v>33.479999999999997</v>
+      </c>
+      <c r="H576" s="18">
+        <v>48.19</v>
+      </c>
+      <c r="I576" s="10">
+        <v>7</v>
+      </c>
+      <c r="J576" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A577" s="10" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B577" s="10" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C577" s="16">
+        <v>140</v>
+      </c>
+      <c r="D577" s="18">
+        <v>24.16</v>
+      </c>
+      <c r="E577" s="18">
+        <v>17.82</v>
+      </c>
+      <c r="F577" s="18">
+        <v>18.43</v>
+      </c>
+      <c r="G577" s="18">
+        <v>22.46</v>
+      </c>
+      <c r="H577" s="18">
+        <v>26.79</v>
+      </c>
+      <c r="I577" s="10">
+        <v>7</v>
+      </c>
+      <c r="J577" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="578" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A578" s="10" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B578" s="10" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C578" s="16">
+        <v>130</v>
+      </c>
+      <c r="D578" s="18">
+        <v>24.3</v>
+      </c>
+      <c r="E578" s="18">
+        <v>16.72</v>
+      </c>
+      <c r="F578" s="18">
+        <v>23.33</v>
+      </c>
+      <c r="G578" s="18">
+        <v>24.82</v>
+      </c>
+      <c r="H578" s="18">
+        <v>24.82</v>
+      </c>
+      <c r="I578" s="19">
+        <v>8</v>
+      </c>
+      <c r="J578" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="579" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A579" s="10" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B579" s="10" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C579" s="16">
+        <v>190</v>
+      </c>
+      <c r="D579" s="18">
+        <v>22.6</v>
+      </c>
+      <c r="E579" s="18">
+        <v>15.78</v>
+      </c>
+      <c r="F579" s="18">
+        <v>16.73</v>
+      </c>
+      <c r="G579" s="18">
+        <v>22.89</v>
+      </c>
+      <c r="H579" s="18">
+        <v>27.74</v>
+      </c>
+      <c r="I579" s="10">
+        <v>7</v>
+      </c>
+      <c r="J579" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A580" s="10" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B580" s="10" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C580" s="16">
+        <v>50</v>
+      </c>
+      <c r="D580" s="18">
+        <v>21.51</v>
+      </c>
+      <c r="E580" s="18">
+        <v>15</v>
+      </c>
+      <c r="F580" s="18">
+        <v>20.37</v>
+      </c>
+      <c r="G580" s="18">
+        <v>23.13</v>
+      </c>
+      <c r="H580" s="18">
+        <v>23.13</v>
+      </c>
+      <c r="I580" s="19">
+        <v>8</v>
+      </c>
+      <c r="J580" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A581" s="10" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B581" s="10" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C581" s="16">
+        <v>210</v>
+      </c>
+      <c r="D581" s="18">
+        <v>21.38</v>
+      </c>
+      <c r="E581" s="18">
+        <v>15.37</v>
+      </c>
+      <c r="F581" s="18">
+        <v>19.23</v>
+      </c>
+      <c r="G581" s="18">
+        <v>22.09</v>
+      </c>
+      <c r="H581" s="18">
+        <v>23.03</v>
+      </c>
+      <c r="I581" s="10">
+        <v>7</v>
+      </c>
+      <c r="J581" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="582" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A582" s="10" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B582" s="10" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C582" s="16">
+        <v>80</v>
+      </c>
+      <c r="D582" s="18">
+        <v>20.47</v>
+      </c>
+      <c r="E582" s="18">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="F582" s="18">
+        <v>16.239999999999998</v>
+      </c>
+      <c r="G582" s="18">
+        <v>18.86</v>
+      </c>
+      <c r="H582" s="18">
+        <v>23.83</v>
+      </c>
+      <c r="I582" s="10">
+        <v>7</v>
+      </c>
+      <c r="J582" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A583" s="10" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B583" s="10" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C583" s="16">
+        <v>1790</v>
+      </c>
+      <c r="D583" s="18">
+        <v>28.9</v>
+      </c>
+      <c r="E583" s="18">
+        <v>17.98</v>
+      </c>
+      <c r="F583" s="18">
+        <v>21.41</v>
+      </c>
+      <c r="G583" s="18">
+        <v>26.41</v>
+      </c>
+      <c r="H583" s="18">
+        <v>37.42</v>
+      </c>
+      <c r="I583" s="10">
+        <v>7</v>
+      </c>
+      <c r="J583" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A584" s="10" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B584" s="10" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C584" s="16">
+        <v>540</v>
+      </c>
+      <c r="D584" s="18">
+        <v>26.69</v>
+      </c>
+      <c r="E584" s="18">
+        <v>18.84</v>
+      </c>
+      <c r="F584" s="18">
+        <v>21.58</v>
+      </c>
+      <c r="G584" s="18">
+        <v>23.46</v>
+      </c>
+      <c r="H584" s="18">
+        <v>29.78</v>
+      </c>
+      <c r="I584" s="10">
+        <v>7</v>
+      </c>
+      <c r="J584" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A585" s="10" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B585" s="10" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C585" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D585" s="18">
+        <v>24.33</v>
+      </c>
+      <c r="E585" s="18">
+        <v>18.71</v>
+      </c>
+      <c r="F585" s="18">
+        <v>21.43</v>
+      </c>
+      <c r="G585" s="18">
+        <v>21.79</v>
+      </c>
+      <c r="H585" s="18">
+        <v>30</v>
+      </c>
+      <c r="I585" s="10">
+        <v>7</v>
+      </c>
+      <c r="J585" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A586" s="10" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B586" s="10" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C586" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D586" s="18">
+        <v>24.52</v>
+      </c>
+      <c r="E586" s="18">
+        <v>19.329999999999998</v>
+      </c>
+      <c r="F586" s="18">
+        <v>19.57</v>
+      </c>
+      <c r="G586" s="18">
+        <v>23.61</v>
+      </c>
+      <c r="H586" s="18">
+        <v>25.21</v>
+      </c>
+      <c r="I586" s="10">
+        <v>7</v>
+      </c>
+      <c r="J586" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A587" s="10" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B587" s="10" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C587" s="16">
+        <v>70</v>
+      </c>
+      <c r="D587" s="18">
+        <v>23.48</v>
+      </c>
+      <c r="E587" s="18">
+        <v>17.54</v>
+      </c>
+      <c r="F587" s="18">
+        <v>22.63</v>
+      </c>
+      <c r="G587" s="18">
+        <v>22.81</v>
+      </c>
+      <c r="H587" s="18">
+        <v>24.9</v>
+      </c>
+      <c r="I587" s="10">
+        <v>7</v>
+      </c>
+      <c r="J587" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A588" s="10" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B588" s="10" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C588" s="16">
+        <v>1100</v>
+      </c>
+      <c r="D588" s="18">
+        <v>22.83</v>
+      </c>
+      <c r="E588" s="18">
+        <v>15.75</v>
+      </c>
+      <c r="F588" s="18">
+        <v>17.78</v>
+      </c>
+      <c r="G588" s="18">
+        <v>18.43</v>
+      </c>
+      <c r="H588" s="18">
+        <v>25.54</v>
+      </c>
+      <c r="I588" s="10">
+        <v>7</v>
+      </c>
+      <c r="J588" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="589" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A589" s="10" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B589" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C589" s="16">
+        <v>470</v>
+      </c>
+      <c r="D589" s="18">
+        <v>24.84</v>
+      </c>
+      <c r="E589" s="18">
+        <v>16</v>
+      </c>
+      <c r="F589" s="18">
+        <v>19.850000000000001</v>
+      </c>
+      <c r="G589" s="18">
+        <v>23.97</v>
+      </c>
+      <c r="H589" s="18">
+        <v>29.25</v>
+      </c>
+      <c r="I589" s="10">
+        <v>7</v>
+      </c>
+      <c r="J589" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="590" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A590" s="10" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B590" s="10" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C590" s="16">
+        <v>540</v>
+      </c>
+      <c r="D590" s="18">
+        <v>27.06</v>
+      </c>
+      <c r="E590" s="18">
+        <v>21.16</v>
+      </c>
+      <c r="F590" s="18">
+        <v>22.24</v>
+      </c>
+      <c r="G590" s="18">
+        <v>27.59</v>
+      </c>
+      <c r="H590" s="18">
+        <v>29.89</v>
+      </c>
+      <c r="I590" s="10">
+        <v>7</v>
+      </c>
+      <c r="J590" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="591" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A591" s="10" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B591" s="10" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C591" s="16">
+        <v>70</v>
+      </c>
+      <c r="D591" s="18">
+        <v>32.270000000000003</v>
+      </c>
+      <c r="E591" s="18">
+        <v>27.44</v>
+      </c>
+      <c r="F591" s="18">
+        <v>28.01</v>
+      </c>
+      <c r="G591" s="18">
+        <v>30.11</v>
+      </c>
+      <c r="H591" s="18">
+        <v>34.14</v>
+      </c>
+      <c r="I591" s="10">
+        <v>5</v>
+      </c>
+      <c r="J591" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A592" s="10" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B592" s="10" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C592" s="16">
+        <v>30</v>
+      </c>
+      <c r="D592" s="18">
+        <v>25.48</v>
+      </c>
+      <c r="E592" s="18">
+        <v>18.39</v>
+      </c>
+      <c r="F592" s="18">
+        <v>18.39</v>
+      </c>
+      <c r="G592" s="18">
+        <v>27.02</v>
+      </c>
+      <c r="H592" s="18">
+        <v>30.49</v>
+      </c>
+      <c r="I592" s="10">
+        <v>7</v>
+      </c>
+      <c r="J592" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="593" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A593" s="10" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B593" s="10" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C593" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D593" s="18">
+        <v>19.71</v>
+      </c>
+      <c r="E593" s="18">
+        <v>17.47</v>
+      </c>
+      <c r="F593" s="18">
+        <v>18.18</v>
+      </c>
+      <c r="G593" s="18">
+        <v>19.12</v>
+      </c>
+      <c r="H593" s="18">
+        <v>19.34</v>
+      </c>
+      <c r="I593" s="10">
+        <v>7</v>
+      </c>
+      <c r="J593" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="594" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A594" s="10" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B594" s="10" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C594" s="16">
+        <v>30</v>
+      </c>
+      <c r="D594" s="18">
+        <v>28.63</v>
+      </c>
+      <c r="E594" s="18">
+        <v>20.309999999999999</v>
+      </c>
+      <c r="F594" s="18">
+        <v>25.36</v>
+      </c>
+      <c r="G594" s="18">
+        <v>30.41</v>
+      </c>
+      <c r="H594" s="18">
+        <v>31.14</v>
+      </c>
+      <c r="I594" s="10">
+        <v>7</v>
+      </c>
+      <c r="J594" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="595" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A595" s="10" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B595" s="10" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C595" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D595" s="18">
+        <v>24.49</v>
+      </c>
+      <c r="E595" s="18">
+        <v>20.43</v>
+      </c>
+      <c r="F595" s="18">
+        <v>21.46</v>
+      </c>
+      <c r="G595" s="18">
+        <v>22.89</v>
+      </c>
+      <c r="H595" s="18">
+        <v>25.76</v>
+      </c>
+      <c r="I595" s="10">
+        <v>7</v>
+      </c>
+      <c r="J595" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A596" s="10" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B596" s="10" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C596" s="16">
+        <v>240</v>
+      </c>
+      <c r="D596" s="18">
+        <v>22.02</v>
+      </c>
+      <c r="E596" s="18">
+        <v>17.11</v>
+      </c>
+      <c r="F596" s="18">
+        <v>18.13</v>
+      </c>
+      <c r="G596" s="18">
+        <v>23.42</v>
+      </c>
+      <c r="H596" s="18">
+        <v>23.68</v>
+      </c>
+      <c r="I596" s="10">
+        <v>7</v>
+      </c>
+      <c r="J596" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A597" s="10" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B597" s="10" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C597" s="16">
+        <v>210</v>
+      </c>
+      <c r="D597" s="18">
+        <v>21.08</v>
+      </c>
+      <c r="E597" s="18">
+        <v>15.05</v>
+      </c>
+      <c r="F597" s="18">
+        <v>17.059999999999999</v>
+      </c>
+      <c r="G597" s="18">
+        <v>21.5</v>
+      </c>
+      <c r="H597" s="18">
+        <v>23.58</v>
+      </c>
+      <c r="I597" s="10">
+        <v>7</v>
+      </c>
+      <c r="J597" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="598" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A598" s="10" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B598" s="10" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C598" s="16">
+        <v>420</v>
+      </c>
+      <c r="D598" s="18">
+        <v>19.47</v>
+      </c>
+      <c r="E598" s="18">
+        <v>17</v>
+      </c>
+      <c r="F598" s="18">
+        <v>17.09</v>
+      </c>
+      <c r="G598" s="18">
+        <v>17.37</v>
+      </c>
+      <c r="H598" s="18">
+        <v>19.940000000000001</v>
+      </c>
+      <c r="I598" s="10">
+        <v>7</v>
+      </c>
+      <c r="J598" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="599" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A599" s="7" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B599" s="7" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C599" s="7">
+        <v>31470</v>
+      </c>
+      <c r="D599" s="14">
+        <v>23.27</v>
+      </c>
+      <c r="E599" s="15">
+        <v>15.07</v>
+      </c>
+      <c r="F599" s="9">
+        <v>17.309999999999999</v>
+      </c>
+      <c r="G599" s="9">
+        <v>21.6</v>
+      </c>
+      <c r="H599" s="9">
+        <v>27.58</v>
+      </c>
+      <c r="I599" s="10"/>
+      <c r="J599" s="11"/>
+    </row>
+    <row r="600" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A600" s="10" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B600" s="10" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C600" s="16">
+        <v>20</v>
+      </c>
+      <c r="D600" s="18">
+        <v>34.32</v>
+      </c>
+      <c r="E600" s="18">
+        <v>28.33</v>
+      </c>
+      <c r="F600" s="18">
+        <v>28.66</v>
+      </c>
+      <c r="G600" s="18">
+        <v>36.47</v>
+      </c>
+      <c r="H600" s="18">
+        <v>36.47</v>
+      </c>
+      <c r="I600" s="10">
+        <v>7</v>
+      </c>
+      <c r="J600" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A601" s="10" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B601" s="10" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C601" s="16">
+        <v>1520</v>
+      </c>
+      <c r="D601" s="18">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="E601" s="18">
+        <v>23.86</v>
+      </c>
+      <c r="F601" s="18">
+        <v>27.84</v>
+      </c>
+      <c r="G601" s="18">
+        <v>34.979999999999997</v>
+      </c>
+      <c r="H601" s="18">
+        <v>40.96</v>
+      </c>
+      <c r="I601" s="10">
+        <v>7</v>
+      </c>
+      <c r="J601" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="602" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A602" s="10" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B602" s="10" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C602" s="16">
+        <v>40</v>
+      </c>
+      <c r="D602" s="20">
+        <v>186560</v>
+      </c>
+      <c r="E602" s="20">
+        <v>93300</v>
+      </c>
+      <c r="F602" s="20">
+        <v>124270</v>
+      </c>
+      <c r="G602" s="20">
+        <v>164880</v>
+      </c>
+      <c r="H602" s="20">
+        <v>199910</v>
+      </c>
+      <c r="I602" s="19">
+        <v>3</v>
+      </c>
+      <c r="J602" s="11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="603" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A603" s="10" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B603" s="10" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C603" s="16">
+        <v>80</v>
+      </c>
+      <c r="D603" s="20">
+        <v>131970</v>
+      </c>
+      <c r="E603" s="20">
+        <v>51360</v>
+      </c>
+      <c r="F603" s="20">
+        <v>66180</v>
+      </c>
+      <c r="G603" s="20">
+        <v>98820</v>
+      </c>
+      <c r="H603" s="20">
+        <v>166380</v>
+      </c>
+      <c r="I603" s="10">
+        <v>5</v>
+      </c>
+      <c r="J603" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A604" s="10" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B604" s="10" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C604" s="16">
+        <v>50</v>
+      </c>
+      <c r="D604" s="18">
+        <v>58.11</v>
+      </c>
+      <c r="E604" s="18">
+        <v>29.67</v>
+      </c>
+      <c r="F604" s="18">
+        <v>48.29</v>
+      </c>
+      <c r="G604" s="18">
+        <v>60.72</v>
+      </c>
+      <c r="H604" s="18">
+        <v>72.2</v>
+      </c>
+      <c r="I604" s="10">
+        <v>4</v>
+      </c>
+      <c r="J604" s="11" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="605" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A605" s="10" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B605" s="10" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C605" s="16">
+        <v>1260</v>
+      </c>
+      <c r="D605" s="18">
+        <v>20.7</v>
+      </c>
+      <c r="E605" s="18">
+        <v>15</v>
+      </c>
+      <c r="F605" s="18">
+        <v>15</v>
+      </c>
+      <c r="G605" s="18">
+        <v>16.46</v>
+      </c>
+      <c r="H605" s="18">
+        <v>23.82</v>
+      </c>
+      <c r="I605" s="10">
+        <v>7</v>
+      </c>
+      <c r="J605" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="606" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A606" s="10" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B606" s="10" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C606" s="16">
+        <v>3620</v>
+      </c>
+      <c r="D606" s="18">
+        <v>28.68</v>
+      </c>
+      <c r="E606" s="18">
+        <v>21.92</v>
+      </c>
+      <c r="F606" s="18">
+        <v>24.2</v>
+      </c>
+      <c r="G606" s="18">
+        <v>28.94</v>
+      </c>
+      <c r="H606" s="18">
+        <v>30.89</v>
+      </c>
+      <c r="I606" s="10">
+        <v>5</v>
+      </c>
+      <c r="J606" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="607" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A607" s="10" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B607" s="10" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C607" s="16">
+        <v>3110</v>
+      </c>
+      <c r="D607" s="18">
+        <v>23.84</v>
+      </c>
+      <c r="E607" s="18">
+        <v>15</v>
+      </c>
+      <c r="F607" s="18">
+        <v>17.22</v>
+      </c>
+      <c r="G607" s="18">
+        <v>21.95</v>
+      </c>
+      <c r="H607" s="18">
+        <v>25.81</v>
+      </c>
+      <c r="I607" s="10">
+        <v>7</v>
+      </c>
+      <c r="J607" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="608" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A608" s="10" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B608" s="10" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C608" s="16">
+        <v>1800</v>
+      </c>
+      <c r="D608" s="18">
+        <v>27.22</v>
+      </c>
+      <c r="E608" s="18">
+        <v>22.97</v>
+      </c>
+      <c r="F608" s="18">
+        <v>23.39</v>
+      </c>
+      <c r="G608" s="18">
+        <v>28.22</v>
+      </c>
+      <c r="H608" s="18">
+        <v>29.81</v>
+      </c>
+      <c r="I608" s="10">
+        <v>7</v>
+      </c>
+      <c r="J608" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A609" s="10" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B609" s="10" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C609" s="16">
+        <v>70</v>
+      </c>
+      <c r="D609" s="18">
+        <v>25.02</v>
+      </c>
+      <c r="E609" s="18">
+        <v>21.42</v>
+      </c>
+      <c r="F609" s="18">
+        <v>22.02</v>
+      </c>
+      <c r="G609" s="18">
+        <v>23.37</v>
+      </c>
+      <c r="H609" s="18">
+        <v>27.88</v>
+      </c>
+      <c r="I609" s="10">
+        <v>7</v>
+      </c>
+      <c r="J609" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="610" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A610" s="10" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B610" s="10" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C610" s="16">
+        <v>790</v>
+      </c>
+      <c r="D610" s="18">
+        <v>18.64</v>
+      </c>
+      <c r="E610" s="18">
+        <v>15</v>
+      </c>
+      <c r="F610" s="18">
+        <v>15.28</v>
+      </c>
+      <c r="G610" s="18">
+        <v>17.45</v>
+      </c>
+      <c r="H610" s="18">
+        <v>20.84</v>
+      </c>
+      <c r="I610" s="19">
+        <v>8</v>
+      </c>
+      <c r="J610" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="611" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A611" s="10" t="s">
         <v>1238</v>
       </c>
-      <c r="B4" s="49"/>
-[...16 lines deleted...]
-      <c r="C5" s="1" t="s">
+      <c r="B611" s="10" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C611" s="16">
+        <v>50</v>
+      </c>
+      <c r="D611" s="18">
+        <v>22.24</v>
+      </c>
+      <c r="E611" s="18">
+        <v>15</v>
+      </c>
+      <c r="F611" s="18">
+        <v>16.46</v>
+      </c>
+      <c r="G611" s="18">
+        <v>20.45</v>
+      </c>
+      <c r="H611" s="18">
+        <v>25.58</v>
+      </c>
+      <c r="I611" s="19">
+        <v>8</v>
+      </c>
+      <c r="J611" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="612" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A612" s="10" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B612" s="10" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C612" s="16">
+        <v>20</v>
+      </c>
+      <c r="D612" s="18">
+        <v>37.24</v>
+      </c>
+      <c r="E612" s="18">
+        <v>27.07</v>
+      </c>
+      <c r="F612" s="18">
+        <v>32.07</v>
+      </c>
+      <c r="G612" s="18">
+        <v>36.549999999999997</v>
+      </c>
+      <c r="H612" s="18">
+        <v>43.76</v>
+      </c>
+      <c r="I612" s="10">
+        <v>7</v>
+      </c>
+      <c r="J612" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A613" s="10" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B613" s="10" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C613" s="16">
+        <v>210</v>
+      </c>
+      <c r="D613" s="18">
+        <v>28.35</v>
+      </c>
+      <c r="E613" s="18">
+        <v>15</v>
+      </c>
+      <c r="F613" s="18">
+        <v>16.48</v>
+      </c>
+      <c r="G613" s="18">
+        <v>23.49</v>
+      </c>
+      <c r="H613" s="18">
+        <v>31.82</v>
+      </c>
+      <c r="I613" s="19">
+        <v>8</v>
+      </c>
+      <c r="J613" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="614" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A614" s="10" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B614" s="10" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C614" s="16">
+        <v>250</v>
+      </c>
+      <c r="D614" s="18">
+        <v>40.97</v>
+      </c>
+      <c r="E614" s="18">
+        <v>18.93</v>
+      </c>
+      <c r="F614" s="18">
+        <v>27.02</v>
+      </c>
+      <c r="G614" s="18">
+        <v>36.92</v>
+      </c>
+      <c r="H614" s="18">
+        <v>49.66</v>
+      </c>
+      <c r="I614" s="10">
         <v>5</v>
       </c>
-      <c r="D5" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="2" t="s">
+      <c r="J614" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="615" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A615" s="10" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B615" s="10" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C615" s="16">
+        <v>50</v>
+      </c>
+      <c r="D615" s="18">
+        <v>58.25</v>
+      </c>
+      <c r="E615" s="18">
+        <v>36.590000000000003</v>
+      </c>
+      <c r="F615" s="18">
+        <v>46.13</v>
+      </c>
+      <c r="G615" s="18">
+        <v>57.37</v>
+      </c>
+      <c r="H615" s="18">
+        <v>67</v>
+      </c>
+      <c r="I615" s="10">
+        <v>5</v>
+      </c>
+      <c r="J615" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="616" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A616" s="10" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B616" s="10" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C616" s="16">
+        <v>520</v>
+      </c>
+      <c r="D616" s="18">
+        <v>17.27</v>
+      </c>
+      <c r="E616" s="18">
+        <v>15</v>
+      </c>
+      <c r="F616" s="18">
+        <v>15</v>
+      </c>
+      <c r="G616" s="18">
+        <v>16.54</v>
+      </c>
+      <c r="H616" s="18">
+        <v>17.73</v>
+      </c>
+      <c r="I616" s="19">
+        <v>8</v>
+      </c>
+      <c r="J616" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="617" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A617" s="10" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B617" s="10" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C617" s="16">
+        <v>120</v>
+      </c>
+      <c r="D617" s="18">
+        <v>19.920000000000002</v>
+      </c>
+      <c r="E617" s="18">
+        <v>17.57</v>
+      </c>
+      <c r="F617" s="18">
+        <v>19.79</v>
+      </c>
+      <c r="G617" s="18">
+        <v>20.05</v>
+      </c>
+      <c r="H617" s="18">
+        <v>20.37</v>
+      </c>
+      <c r="I617" s="19">
+        <v>8</v>
+      </c>
+      <c r="J617" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="618" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A618" s="10" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B618" s="10" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C618" s="16">
+        <v>10</v>
+      </c>
+      <c r="D618" s="18">
+        <v>55.21</v>
+      </c>
+      <c r="E618" s="18">
+        <v>28</v>
+      </c>
+      <c r="F618" s="18">
+        <v>35.36</v>
+      </c>
+      <c r="G618" s="18">
+        <v>59.29</v>
+      </c>
+      <c r="H618" s="18">
+        <v>74.59</v>
+      </c>
+      <c r="I618" s="10">
         <v>7</v>
       </c>
-      <c r="F5" s="2" t="s">
+      <c r="J618" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="619" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A619" s="10" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B619" s="10" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C619" s="16">
+        <v>30</v>
+      </c>
+      <c r="D619" s="18">
+        <v>23.06</v>
+      </c>
+      <c r="E619" s="18">
+        <v>15</v>
+      </c>
+      <c r="F619" s="18">
+        <v>15</v>
+      </c>
+      <c r="G619" s="18">
+        <v>20.11</v>
+      </c>
+      <c r="H619" s="18">
+        <v>31.37</v>
+      </c>
+      <c r="I619" s="10">
+        <v>7</v>
+      </c>
+      <c r="J619" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="620" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A620" s="10" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B620" s="10" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C620" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D620" s="18">
+        <v>47.93</v>
+      </c>
+      <c r="E620" s="18">
+        <v>32.43</v>
+      </c>
+      <c r="F620" s="18">
+        <v>36.83</v>
+      </c>
+      <c r="G620" s="18">
+        <v>50.16</v>
+      </c>
+      <c r="H620" s="18">
+        <v>61.16</v>
+      </c>
+      <c r="I620" s="10">
+        <v>7</v>
+      </c>
+      <c r="J620" s="11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="621" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A621" s="10" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B621" s="10" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C621" s="16">
+        <v>780</v>
+      </c>
+      <c r="D621" s="18">
+        <v>22.8</v>
+      </c>
+      <c r="E621" s="18">
+        <v>18.73</v>
+      </c>
+      <c r="F621" s="18">
+        <v>18.920000000000002</v>
+      </c>
+      <c r="G621" s="18">
+        <v>21.64</v>
+      </c>
+      <c r="H621" s="18">
+        <v>26.26</v>
+      </c>
+      <c r="I621" s="19">
         <v>8</v>
       </c>
-      <c r="G5" s="2" t="s">
-[...22 lines deleted...]
-      <c r="F6" s="24" t="s">
+      <c r="J621" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="622" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A622" s="10" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B622" s="10" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C622" s="16">
+        <v>780</v>
+      </c>
+      <c r="D622" s="18">
+        <v>19.010000000000002</v>
+      </c>
+      <c r="E622" s="18">
         <v>15</v>
       </c>
-      <c r="G6" s="24" t="s">
-[...659 lines deleted...]
-      <c r="H27" s="58">
+      <c r="F622" s="18">
+        <v>15.27</v>
+      </c>
+      <c r="G622" s="18">
+        <v>17.95</v>
+      </c>
+      <c r="H622" s="18">
+        <v>23.18</v>
+      </c>
+      <c r="I622" s="19">
+        <v>8</v>
+      </c>
+      <c r="J622" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="623" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A623" s="10" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B623" s="10" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C623" s="16">
+        <v>6760</v>
+      </c>
+      <c r="D623" s="18">
+        <v>21.01</v>
+      </c>
+      <c r="E623" s="18">
+        <v>15.24</v>
+      </c>
+      <c r="F623" s="18">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="G623" s="18">
+        <v>20.05</v>
+      </c>
+      <c r="H623" s="18">
+        <v>23.2</v>
+      </c>
+      <c r="I623" s="19">
+        <v>8</v>
+      </c>
+      <c r="J623" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="624" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A624" s="10" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B624" s="10" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C624" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="D624" s="18">
+        <v>18.52</v>
+      </c>
+      <c r="E624" s="18">
+        <v>15</v>
+      </c>
+      <c r="F624" s="18">
+        <v>15</v>
+      </c>
+      <c r="G624" s="18">
+        <v>15.76</v>
+      </c>
+      <c r="H624" s="18">
+        <v>21.05</v>
+      </c>
+      <c r="I624" s="19">
+        <v>8</v>
+      </c>
+      <c r="J624" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="625" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A625" s="10" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B625" s="10" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C625" s="16">
+        <v>1830</v>
+      </c>
+      <c r="D625" s="18">
+        <v>18.649999999999999</v>
+      </c>
+      <c r="E625" s="18">
+        <v>15</v>
+      </c>
+      <c r="F625" s="18">
+        <v>15.13</v>
+      </c>
+      <c r="G625" s="18">
+        <v>17.66</v>
+      </c>
+      <c r="H625" s="18">
+        <v>21.43</v>
+      </c>
+      <c r="I625" s="19">
+        <v>8</v>
+      </c>
+      <c r="J625" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="626" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A626" s="10" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B626" s="10" t="s">
+        <v>1269</v>
+      </c>
+      <c r="C626" s="16">
+        <v>6660</v>
+      </c>
+      <c r="D626" s="18">
+        <v>18.86</v>
+      </c>
+      <c r="E626" s="18">
+        <v>15.04</v>
+      </c>
+      <c r="F626" s="18">
+        <v>16.690000000000001</v>
+      </c>
+      <c r="G626" s="18">
+        <v>17.53</v>
+      </c>
+      <c r="H626" s="18">
+        <v>20.95</v>
+      </c>
+      <c r="I626" s="19">
+        <v>8</v>
+      </c>
+      <c r="J626" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="627" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A627" s="10" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B627" s="10" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C627" s="16">
+        <v>470</v>
+      </c>
+      <c r="D627" s="18">
+        <v>25.57</v>
+      </c>
+      <c r="E627" s="18">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="F627" s="18">
+        <v>22.98</v>
+      </c>
+      <c r="G627" s="18">
+        <v>26.91</v>
+      </c>
+      <c r="H627" s="18">
+        <v>28.83</v>
+      </c>
+      <c r="I627" s="19">
+        <v>8</v>
+      </c>
+      <c r="J627" s="11" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="628" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D628" s="23"/>
+      <c r="E628" s="23"/>
+      <c r="F628" s="23"/>
+      <c r="G628" s="23"/>
+      <c r="H628" s="23"/>
+      <c r="I628" s="24"/>
+    </row>
+    <row r="629" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C629" s="25"/>
+      <c r="D629" s="26"/>
+      <c r="E629" s="26"/>
+      <c r="F629" s="26"/>
+      <c r="G629" s="26"/>
+      <c r="H629" s="26"/>
+      <c r="I629" s="24"/>
+    </row>
+    <row r="631" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B631" s="27" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C631" s="55" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D631" s="55"/>
+      <c r="E631" s="55"/>
+      <c r="F631" s="56"/>
+    </row>
+    <row r="632" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B632" s="29" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C632" s="30" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D632" s="31"/>
+      <c r="E632" s="32"/>
+      <c r="F632" s="33"/>
+    </row>
+    <row r="633" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B633" s="34" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C633" s="35" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D633" s="36"/>
+      <c r="E633" s="32"/>
+      <c r="F633" s="33"/>
+    </row>
+    <row r="634" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B634" s="34" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C634" s="35" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D634" s="36"/>
+      <c r="E634" s="32"/>
+      <c r="F634" s="33"/>
+    </row>
+    <row r="635" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="B635" s="37" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C635" s="38" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D635" s="39"/>
+      <c r="E635" s="40"/>
+      <c r="F635" s="41"/>
+    </row>
+    <row r="636" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D636" s="42"/>
+      <c r="E636" s="42"/>
+      <c r="F636" s="42"/>
+    </row>
+    <row r="637" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D637" s="42"/>
+      <c r="E637" s="42"/>
+      <c r="F637" s="42"/>
+    </row>
+    <row r="638" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D638" s="42"/>
+      <c r="E638" s="42"/>
+      <c r="F638" s="42"/>
+    </row>
+    <row r="639" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A639" s="43" t="s">
+        <v>100</v>
+      </c>
+      <c r="B639" s="44" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D639" s="42"/>
+      <c r="E639" s="42"/>
+      <c r="F639" s="42"/>
+    </row>
+    <row r="640" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A640" s="43" t="s">
+        <v>103</v>
+      </c>
+      <c r="B640" s="45" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D640" s="42"/>
+      <c r="E640" s="42"/>
+      <c r="F640" s="42"/>
+    </row>
+    <row r="641" spans="1:10" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A641" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="I27" s="31">
-[...19132 lines deleted...]
-      <c r="J649" s="21"/>
+      <c r="B641" s="44" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C641" s="22"/>
+      <c r="D641" s="42"/>
+      <c r="E641" s="42"/>
+      <c r="F641" s="42"/>
+      <c r="H641" s="1"/>
+      <c r="I641" s="1"/>
+      <c r="J641" s="1"/>
+    </row>
+    <row r="642" spans="1:10" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A642" s="43"/>
+      <c r="B642" s="44"/>
+      <c r="C642" s="22"/>
+      <c r="D642" s="42"/>
+      <c r="E642" s="42"/>
+      <c r="F642" s="42"/>
+      <c r="H642" s="1"/>
+      <c r="I642" s="1"/>
+      <c r="J642" s="1"/>
+    </row>
+    <row r="643" spans="1:10" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A643" s="1"/>
+      <c r="B643" s="46" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C643" s="22"/>
+      <c r="D643" s="42"/>
+      <c r="E643" s="42"/>
+      <c r="F643" s="42"/>
+      <c r="H643" s="1"/>
+      <c r="I643" s="1"/>
+      <c r="J643" s="1"/>
+    </row>
+    <row r="644" spans="1:10" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A644" s="1"/>
+      <c r="B644" s="46"/>
+      <c r="C644" s="22"/>
+      <c r="D644" s="42"/>
+      <c r="E644" s="42"/>
+      <c r="F644" s="42"/>
+      <c r="H644" s="1"/>
+      <c r="I644" s="1"/>
+      <c r="J644" s="1"/>
+    </row>
+    <row r="645" spans="1:10" s="48" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A645" s="47"/>
+      <c r="B645" s="57" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C645" s="57"/>
+      <c r="D645" s="57"/>
+      <c r="E645" s="57"/>
+      <c r="F645" s="57"/>
+      <c r="G645" s="57"/>
+      <c r="H645" s="57"/>
+      <c r="I645" s="57"/>
+      <c r="J645" s="57"/>
+    </row>
+    <row r="646" spans="1:10" s="48" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A646" s="47"/>
+      <c r="B646" s="49"/>
+      <c r="C646" s="50"/>
+      <c r="D646" s="51"/>
+      <c r="E646" s="51"/>
+      <c r="F646" s="51"/>
+      <c r="H646" s="47"/>
+      <c r="I646" s="47"/>
+      <c r="J646" s="47"/>
+    </row>
+    <row r="647" spans="1:10" s="48" customFormat="1" ht="106.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A647" s="47"/>
+      <c r="B647" s="57" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C647" s="57"/>
+      <c r="D647" s="57"/>
+      <c r="E647" s="57"/>
+      <c r="F647" s="57"/>
+      <c r="G647" s="57"/>
+      <c r="H647" s="57"/>
+      <c r="I647" s="57"/>
+      <c r="J647" s="52" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A648" s="1"/>
+      <c r="B648" s="53"/>
+      <c r="C648" s="22"/>
+      <c r="D648" s="42"/>
+      <c r="E648" s="42"/>
+      <c r="F648" s="42"/>
+      <c r="H648" s="1"/>
+      <c r="I648" s="1"/>
+      <c r="J648" s="1"/>
+    </row>
+    <row r="649" spans="1:10" s="28" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A649" s="1"/>
+      <c r="B649" s="53"/>
+      <c r="C649" s="22"/>
+      <c r="D649" s="42"/>
+      <c r="E649" s="42"/>
+      <c r="F649" s="42"/>
+      <c r="H649" s="1"/>
+      <c r="I649" s="1"/>
+      <c r="J649" s="1"/>
+    </row>
+    <row r="650" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="657" spans="1:10" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A657" s="1"/>
+      <c r="B657" s="54"/>
+      <c r="C657" s="22"/>
+      <c r="H657" s="1"/>
+      <c r="I657" s="1"/>
+      <c r="J657" s="1"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A8:J603">
-[...1 lines deleted...]
-  </sortState>
   <mergeCells count="9">
+    <mergeCell ref="C631:F631"/>
+    <mergeCell ref="B645:J645"/>
+    <mergeCell ref="B647:I647"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A4:J4"/>
-    <mergeCell ref="C624:F624"/>
-[...1 lines deleted...]
-    <mergeCell ref="B638:I638"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B643" r:id="rId1" display="https://www.bls.gov/oes/ for more information regarding estimates and their methodology." xr:uid="{544B56CD-9D4B-4DF7-AC0E-3C4244AAA8CE}"/>
+  </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="60" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="61" fitToHeight="0" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>RI Wages Occupational 2024</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'RI Wages Occupational 2024'!Print_Titles</vt:lpstr>
+      <vt:lpstr>RI Wages Occupational 2025</vt:lpstr>
+      <vt:lpstr>'RI Wages Occupational 2025'!Print_Area</vt:lpstr>
+      <vt:lpstr>'RI Wages Occupational 2025'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Dutilly, Lisa (DLT)</dc:creator>
+  <dc:creator>Lane, Maria (DLT)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>