--- v1 (2026-03-10)
+++ v2 (2026-06-10)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rigov-my.sharepoint.com/personal/lisa_dutilly_dlt_ri_gov/Documents/H Drive Documents/My Documents/My Documents/Web Update/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="184" documentId="6_{594D1ED4-128E-44E0-8ABE-1EA10C4DBF7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2A6B2EAD-AE0C-4182-B6F5-06131E0614A3}"/>
+  <xr:revisionPtr revIDLastSave="16" documentId="14_{EA437981-CEC0-4120-B84F-C61F0B8C3ED5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6CE9400B-5290-43CE-B4A8-E42B1F92C35B}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="UNadj" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
     <t>Rhode Island Unadjusted Unemployment Rates</t>
@@ -82,57 +82,57 @@
   <si>
     <t>Jul.</t>
   </si>
   <si>
     <t>Aug.</t>
   </si>
   <si>
     <t>Sep.</t>
   </si>
   <si>
     <t>Oct.</t>
   </si>
   <si>
     <t>Nov.</t>
   </si>
   <si>
     <t>Dec.</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Source:   R.I. Department of Labor and Training, Labor Market Information</t>
   </si>
   <si>
-    <t>1976 - 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>x</t>
   </si>
   <si>
     <t>x=Due to the Federal Government shutdown, there were no estimates produced for October 2025.</t>
+  </si>
+  <si>
+    <t>1976 - 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="mm/dd/yy"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -515,87 +515,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R65"/>
+  <dimension ref="A1:R66"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="6.28515625" style="5" customWidth="1"/>
     <col min="2" max="13" width="8" style="5" customWidth="1"/>
     <col min="14" max="14" width="8.28515625" style="5" customWidth="1"/>
     <col min="15" max="15" width="8" style="5" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
     </row>
     <row r="2" spans="1:18" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
@@ -635,2595 +635,2624 @@
       <c r="H5" s="16" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="16" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="16" t="s">
         <v>11</v>
       </c>
       <c r="K5" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L5" s="16" t="s">
         <v>13</v>
       </c>
       <c r="M5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="N5" s="17" t="s">
         <v>15</v>
       </c>
       <c r="O5" s="7"/>
     </row>
     <row r="6" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B6" s="9">
         <v>5.4</v>
       </c>
       <c r="C6" s="9">
-        <v>6.2</v>
+        <v>5.8</v>
       </c>
       <c r="D6" s="9">
-        <v>5.2</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="E6" s="9">
-        <v>4.4000000000000004</v>
-[...24 lines deleted...]
-      </c>
+        <v>3.3</v>
+      </c>
+      <c r="F6" s="9"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="19"/>
+      <c r="L6" s="9"/>
+      <c r="M6" s="9"/>
       <c r="N6" s="9"/>
       <c r="P6" s="9"/>
     </row>
     <row r="7" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B7" s="9">
-        <v>4.5999999999999996</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="C7" s="9">
-        <v>5</v>
+        <v>5.6</v>
       </c>
       <c r="D7" s="9">
-        <v>4.3</v>
+        <v>4.7</v>
       </c>
       <c r="E7" s="9">
-        <v>3.7</v>
+        <v>4</v>
       </c>
       <c r="F7" s="9">
         <v>4.0999999999999996</v>
       </c>
       <c r="G7" s="9">
-        <v>4.0999999999999996</v>
+        <v>4</v>
       </c>
       <c r="H7" s="9">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="I7" s="9">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="J7" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="K7" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="L7" s="9">
         <v>4.7</v>
       </c>
-      <c r="I7" s="9">
-[...8 lines deleted...]
-      <c r="L7" s="9">
+      <c r="M7" s="9">
         <v>4.5</v>
       </c>
-      <c r="M7" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="9">
-        <v>4.3</v>
+        <v>4.5</v>
       </c>
       <c r="P7" s="9"/>
     </row>
     <row r="8" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B8" s="9">
-        <v>3.5</v>
+        <v>4.5</v>
       </c>
       <c r="C8" s="9">
+        <v>5</v>
+      </c>
+      <c r="D8" s="9">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="E8" s="9">
+        <v>3.6</v>
+      </c>
+      <c r="F8" s="9">
+        <v>4</v>
+      </c>
+      <c r="G8" s="9">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H8" s="9">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="I8" s="9">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="J8" s="9">
         <v>3.8</v>
       </c>
-      <c r="D8" s="9">
-[...19 lines deleted...]
-      </c>
       <c r="K8" s="9">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L8" s="9">
-        <v>3.3</v>
+        <v>4.3</v>
       </c>
       <c r="M8" s="9">
-        <v>3.4</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="N8" s="9">
-        <v>3</v>
+        <v>4.2</v>
       </c>
       <c r="P8" s="9"/>
-      <c r="Q8" s="9"/>
-      <c r="R8" s="9"/>
     </row>
     <row r="9" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B9" s="9">
-        <v>4.3</v>
+        <v>3.5</v>
       </c>
       <c r="C9" s="9">
-        <v>4.2</v>
+        <v>3.8</v>
       </c>
       <c r="D9" s="9">
+        <v>3</v>
+      </c>
+      <c r="E9" s="9">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F9" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="G9" s="9">
+        <v>2.5</v>
+      </c>
+      <c r="H9" s="9">
+        <v>2.6</v>
+      </c>
+      <c r="I9" s="9">
+        <v>3.2</v>
+      </c>
+      <c r="J9" s="9">
+        <v>2.6</v>
+      </c>
+      <c r="K9" s="9">
+        <v>3</v>
+      </c>
+      <c r="L9" s="9">
         <v>3.3</v>
       </c>
-      <c r="E9" s="9">
-[...2 lines deleted...]
-      <c r="F9" s="9">
+      <c r="M9" s="9">
+        <v>3.4</v>
+      </c>
+      <c r="N9" s="9">
         <v>3</v>
-      </c>
-[...22 lines deleted...]
-        <v>3.2</v>
       </c>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
       <c r="R9" s="9"/>
     </row>
     <row r="10" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B10" s="9">
-        <v>7.6</v>
+        <v>4.3</v>
       </c>
       <c r="C10" s="9">
-        <v>7.3</v>
+        <v>4.2</v>
       </c>
       <c r="D10" s="9">
-        <v>6.2</v>
+        <v>3.3</v>
       </c>
       <c r="E10" s="9">
-        <v>5.7</v>
+        <v>2.8</v>
       </c>
       <c r="F10" s="9">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="G10" s="9">
-        <v>6.4</v>
+        <v>3.1</v>
       </c>
       <c r="H10" s="9">
-        <v>6.1</v>
+        <v>3.3</v>
       </c>
       <c r="I10" s="9">
-        <v>6.1</v>
+        <v>3.9</v>
       </c>
       <c r="J10" s="9">
-        <v>4.5999999999999996</v>
+        <v>2.9</v>
       </c>
       <c r="K10" s="9">
-        <v>4.0999999999999996</v>
+        <v>2.8</v>
       </c>
       <c r="L10" s="9">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="M10" s="9">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="N10" s="9">
         <v>3.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>5.6</v>
       </c>
       <c r="P10" s="9"/>
       <c r="Q10" s="9"/>
       <c r="R10" s="9"/>
     </row>
     <row r="11" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="5">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B11" s="9">
-        <v>4.0999999999999996</v>
+        <v>7.6</v>
       </c>
       <c r="C11" s="9">
-        <v>4.0999999999999996</v>
+        <v>7.4</v>
       </c>
       <c r="D11" s="9">
-        <v>4.7</v>
+        <v>6.2</v>
       </c>
       <c r="E11" s="9">
-        <v>17.5</v>
+        <v>5.6</v>
       </c>
       <c r="F11" s="9">
-        <v>15.9</v>
+        <v>5.9</v>
       </c>
       <c r="G11" s="9">
-        <v>12.8</v>
+        <v>6.4</v>
       </c>
       <c r="H11" s="9">
-        <v>12.1</v>
+        <v>6</v>
       </c>
       <c r="I11" s="9">
-        <v>10.7</v>
+        <v>6</v>
       </c>
       <c r="J11" s="9">
-        <v>9.5</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="K11" s="9">
-        <v>6.2</v>
+        <v>4</v>
       </c>
       <c r="L11" s="9">
-        <v>6.5</v>
+        <v>3.8</v>
       </c>
       <c r="M11" s="9">
-        <v>6.9</v>
+        <v>3.2</v>
       </c>
       <c r="N11" s="9">
-        <v>9.1999999999999993</v>
+        <v>5.6</v>
       </c>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="9"/>
     </row>
     <row r="12" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="5">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B12" s="9">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="C12" s="9">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D12" s="9">
         <v>4.7</v>
       </c>
-      <c r="C12" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="E12" s="9">
-        <v>3.1</v>
+        <v>17.5</v>
       </c>
       <c r="F12" s="9">
-        <v>3.4</v>
+        <v>15.9</v>
       </c>
       <c r="G12" s="9">
-        <v>3.3</v>
+        <v>12.8</v>
       </c>
       <c r="H12" s="9">
-        <v>3.6</v>
+        <v>12.1</v>
       </c>
       <c r="I12" s="9">
-        <v>3.9</v>
+        <v>10.7</v>
       </c>
       <c r="J12" s="9">
-        <v>3</v>
+        <v>9.5</v>
       </c>
       <c r="K12" s="9">
-        <v>2.8</v>
+        <v>6.2</v>
       </c>
       <c r="L12" s="9">
-        <v>3.1</v>
+        <v>6.5</v>
       </c>
       <c r="M12" s="9">
-        <v>3</v>
+        <v>6.9</v>
       </c>
       <c r="N12" s="9">
-        <v>3.5</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="P12" s="9"/>
       <c r="Q12" s="9"/>
       <c r="R12" s="9"/>
     </row>
     <row r="13" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="5">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B13" s="9">
-        <v>5.2</v>
+        <v>4.7</v>
       </c>
       <c r="C13" s="9">
-        <v>5.3</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="D13" s="9">
-        <v>4.5999999999999996</v>
+        <v>3.9</v>
       </c>
       <c r="E13" s="9">
-        <v>3.8</v>
+        <v>3.1</v>
       </c>
       <c r="F13" s="9">
-        <v>3.7</v>
+        <v>3.4</v>
       </c>
       <c r="G13" s="9">
-        <v>3.8</v>
+        <v>3.3</v>
       </c>
       <c r="H13" s="9">
-        <v>4</v>
+        <v>3.6</v>
       </c>
       <c r="I13" s="9">
-        <v>4.2</v>
+        <v>3.9</v>
       </c>
       <c r="J13" s="9">
-        <v>3.4</v>
+        <v>3</v>
       </c>
       <c r="K13" s="9">
-        <v>3.2</v>
+        <v>2.8</v>
       </c>
       <c r="L13" s="9">
-        <v>3.6</v>
+        <v>3.1</v>
       </c>
       <c r="M13" s="9">
-        <v>3.6</v>
+        <v>3</v>
       </c>
       <c r="N13" s="9">
-        <v>4</v>
+        <v>3.5</v>
       </c>
       <c r="P13" s="9"/>
       <c r="Q13" s="9"/>
       <c r="R13" s="9"/>
     </row>
     <row r="14" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B14" s="9">
-        <v>5.5</v>
+        <v>5.2</v>
       </c>
       <c r="C14" s="9">
-        <v>5.4</v>
+        <v>5.3</v>
       </c>
       <c r="D14" s="9">
-        <v>4.7</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="E14" s="9">
-        <v>4.0999999999999996</v>
+        <v>3.8</v>
       </c>
       <c r="F14" s="9">
-        <v>4.0999999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="G14" s="9">
+        <v>3.8</v>
+      </c>
+      <c r="H14" s="9">
+        <v>4</v>
+      </c>
+      <c r="I14" s="9">
         <v>4.2</v>
       </c>
-      <c r="H14" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="J14" s="9">
+        <v>3.4</v>
+      </c>
+      <c r="K14" s="9">
+        <v>3.2</v>
+      </c>
+      <c r="L14" s="9">
+        <v>3.6</v>
+      </c>
+      <c r="M14" s="9">
+        <v>3.6</v>
+      </c>
+      <c r="N14" s="9">
         <v>4</v>
-      </c>
-[...10 lines deleted...]
-        <v>4.5</v>
       </c>
       <c r="P14" s="9"/>
       <c r="Q14" s="9"/>
       <c r="R14" s="9"/>
     </row>
     <row r="15" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B15" s="9">
-        <v>6.3</v>
+        <v>5.5</v>
       </c>
       <c r="C15" s="9">
-        <v>6.3</v>
+        <v>5.4</v>
       </c>
       <c r="D15" s="9">
-        <v>5.8</v>
+        <v>4.7</v>
       </c>
       <c r="E15" s="9">
-        <v>5</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="F15" s="9">
-        <v>5.0999999999999996</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="G15" s="9">
-        <v>5.0999999999999996</v>
+        <v>4.2</v>
       </c>
       <c r="H15" s="9">
-        <v>5.4</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="I15" s="9">
-        <v>5.6</v>
+        <v>4.7</v>
       </c>
       <c r="J15" s="9">
-        <v>4.8</v>
+        <v>4</v>
       </c>
       <c r="K15" s="9">
+        <v>4</v>
+      </c>
+      <c r="L15" s="9">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="M15" s="9">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="N15" s="9">
         <v>4.5</v>
-      </c>
-[...7 lines deleted...]
-        <v>5.2</v>
       </c>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
     </row>
     <row r="16" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="5">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B16" s="9">
-        <v>7.4</v>
+        <v>6.3</v>
       </c>
       <c r="C16" s="9">
-        <v>7.2</v>
+        <v>6.3</v>
       </c>
       <c r="D16" s="9">
-        <v>6.7</v>
+        <v>5.8</v>
       </c>
       <c r="E16" s="9">
-        <v>5.7</v>
+        <v>5</v>
       </c>
       <c r="F16" s="9">
-        <v>6.1</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="G16" s="9">
-        <v>5.8</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="H16" s="9">
-        <v>6.1</v>
+        <v>5.4</v>
       </c>
       <c r="I16" s="9">
-        <v>6.1</v>
+        <v>5.6</v>
       </c>
       <c r="J16" s="9">
+        <v>4.8</v>
+      </c>
+      <c r="K16" s="9">
+        <v>4.5</v>
+      </c>
+      <c r="L16" s="9">
+        <v>4.5</v>
+      </c>
+      <c r="M16" s="9">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="N16" s="9">
         <v>5.2</v>
-      </c>
-[...10 lines deleted...]
-        <v>6</v>
       </c>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
     </row>
     <row r="17" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="5">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B17" s="9">
-        <v>9.6999999999999993</v>
+        <v>7.4</v>
       </c>
       <c r="C17" s="9">
-        <v>9.5</v>
+        <v>7.2</v>
       </c>
       <c r="D17" s="9">
-        <v>9</v>
+        <v>6.7</v>
       </c>
       <c r="E17" s="9">
-        <v>7.6</v>
+        <v>5.7</v>
       </c>
       <c r="F17" s="9">
-        <v>7.8</v>
+        <v>6.1</v>
       </c>
       <c r="G17" s="9">
-        <v>7.3</v>
+        <v>5.8</v>
       </c>
       <c r="H17" s="9">
-        <v>7.9</v>
+        <v>6.1</v>
       </c>
       <c r="I17" s="9">
-        <v>7.9</v>
+        <v>6.1</v>
       </c>
       <c r="J17" s="9">
-        <v>7</v>
+        <v>5.2</v>
       </c>
       <c r="K17" s="9">
-        <v>6.5</v>
+        <v>5.3</v>
       </c>
       <c r="L17" s="9">
-        <v>6.7</v>
+        <v>5.6</v>
       </c>
       <c r="M17" s="9">
-        <v>6.2</v>
+        <v>5.3</v>
       </c>
       <c r="N17" s="9">
-        <v>7.8</v>
+        <v>6</v>
       </c>
       <c r="P17" s="9"/>
       <c r="Q17" s="9"/>
       <c r="R17" s="9"/>
     </row>
     <row r="18" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="5">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B18" s="9">
-        <v>10.7</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="C18" s="9">
-        <v>10.199999999999999</v>
+        <v>9.5</v>
       </c>
       <c r="D18" s="9">
-        <v>9.6999999999999993</v>
+        <v>9</v>
       </c>
       <c r="E18" s="9">
-        <v>9</v>
+        <v>7.6</v>
       </c>
       <c r="F18" s="9">
-        <v>9.4</v>
+        <v>7.8</v>
       </c>
       <c r="G18" s="9">
-        <v>9.3000000000000007</v>
+        <v>7.3</v>
       </c>
       <c r="H18" s="9">
-        <v>9.6999999999999993</v>
+        <v>7.9</v>
       </c>
       <c r="I18" s="9">
-        <v>9.8000000000000007</v>
+        <v>7.9</v>
       </c>
       <c r="J18" s="9">
-        <v>9.1999999999999993</v>
+        <v>7</v>
       </c>
       <c r="K18" s="9">
-        <v>9.1</v>
+        <v>6.5</v>
       </c>
       <c r="L18" s="9">
-        <v>9</v>
+        <v>6.7</v>
       </c>
       <c r="M18" s="9">
-        <v>8.6999999999999993</v>
+        <v>6.2</v>
       </c>
       <c r="N18" s="9">
-        <v>9.5</v>
+        <v>7.8</v>
       </c>
       <c r="P18" s="9"/>
       <c r="Q18" s="9"/>
       <c r="R18" s="9"/>
     </row>
     <row r="19" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="5">
-        <v>2012</v>
-[...13 lines deleted...]
-      <c r="F19" s="5">
+        <v>2013</v>
+      </c>
+      <c r="B19" s="9">
+        <v>10.7</v>
+      </c>
+      <c r="C19" s="9">
         <v>10.199999999999999</v>
       </c>
-      <c r="G19" s="5">
-[...8 lines deleted...]
-      <c r="J19" s="5">
+      <c r="D19" s="9">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E19" s="9">
+        <v>9</v>
+      </c>
+      <c r="F19" s="9">
+        <v>9.4</v>
+      </c>
+      <c r="G19" s="9">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="H19" s="9">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="I19" s="9">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="J19" s="9">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="K19" s="9">
+        <v>9.1</v>
+      </c>
+      <c r="L19" s="9">
+        <v>9</v>
+      </c>
+      <c r="M19" s="9">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="N19" s="9">
         <v>9.5</v>
-      </c>
-[...10 lines deleted...]
-        <v>10.3</v>
       </c>
       <c r="P19" s="9"/>
       <c r="Q19" s="9"/>
       <c r="R19" s="9"/>
     </row>
-    <row r="20" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="5">
-        <v>2011</v>
-[...16 lines deleted...]
-      <c r="G20" s="9">
+        <v>2012</v>
+      </c>
+      <c r="B20" s="5">
+        <v>11.8</v>
+      </c>
+      <c r="C20" s="5">
+        <v>11.7</v>
+      </c>
+      <c r="D20" s="5">
+        <v>11</v>
+      </c>
+      <c r="E20" s="5">
+        <v>10</v>
+      </c>
+      <c r="F20" s="5">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="G20" s="5">
+        <v>10.1</v>
+      </c>
+      <c r="H20" s="5">
         <v>10.7</v>
       </c>
-      <c r="H20" s="9">
-[...9 lines deleted...]
-        <v>10.7</v>
+      <c r="I20" s="5">
+        <v>10.5</v>
+      </c>
+      <c r="J20" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="K20" s="5">
+        <v>9.4</v>
       </c>
       <c r="L20" s="9">
-        <v>10.7</v>
-[...2 lines deleted...]
-        <v>10.7</v>
+        <v>9.4</v>
+      </c>
+      <c r="M20" s="5">
+        <v>9.3000000000000007</v>
       </c>
       <c r="N20" s="9">
-        <v>11.1</v>
-[...1 lines deleted...]
-      <c r="O20" s="9"/>
+        <v>10.3</v>
+      </c>
       <c r="P20" s="9"/>
       <c r="Q20" s="9"/>
       <c r="R20" s="9"/>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A21" s="5">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="B21" s="9">
-        <v>12.9</v>
+        <v>12.2</v>
       </c>
       <c r="C21" s="9">
-        <v>12.8</v>
+        <v>12</v>
       </c>
       <c r="D21" s="9">
-        <v>12.4</v>
+        <v>11.5</v>
       </c>
       <c r="E21" s="9">
-        <v>11.6</v>
+        <v>10.6</v>
       </c>
       <c r="F21" s="9">
-        <v>11.4</v>
+        <v>10.8</v>
       </c>
       <c r="G21" s="9">
+        <v>10.7</v>
+      </c>
+      <c r="H21" s="9">
+        <v>11.3</v>
+      </c>
+      <c r="I21" s="9">
+        <v>11.2</v>
+      </c>
+      <c r="J21" s="9">
+        <v>10.8</v>
+      </c>
+      <c r="K21" s="9">
+        <v>10.7</v>
+      </c>
+      <c r="L21" s="9">
+        <v>10.7</v>
+      </c>
+      <c r="M21" s="9">
+        <v>10.7</v>
+      </c>
+      <c r="N21" s="9">
         <v>11.1</v>
-      </c>
-[...19 lines deleted...]
-        <v>11.6</v>
       </c>
       <c r="O21" s="9"/>
       <c r="P21" s="9"/>
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A22" s="5">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B22" s="9">
-        <v>11.1</v>
+        <v>12.9</v>
       </c>
       <c r="C22" s="9">
+        <v>12.8</v>
+      </c>
+      <c r="D22" s="9">
+        <v>12.4</v>
+      </c>
+      <c r="E22" s="9">
+        <v>11.6</v>
+      </c>
+      <c r="F22" s="9">
         <v>11.4</v>
-      </c>
-[...7 lines deleted...]
-        <v>11.1</v>
       </c>
       <c r="G22" s="9">
         <v>11.1</v>
       </c>
       <c r="H22" s="9">
+        <v>11.6</v>
+      </c>
+      <c r="I22" s="9">
+        <v>11.6</v>
+      </c>
+      <c r="J22" s="9">
+        <v>10.9</v>
+      </c>
+      <c r="K22" s="9">
+        <v>10.9</v>
+      </c>
+      <c r="L22" s="9">
         <v>11.4</v>
       </c>
-      <c r="I22" s="9">
-[...8 lines deleted...]
-      <c r="L22" s="9">
+      <c r="M22" s="9">
         <v>11.1</v>
       </c>
-      <c r="M22" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="N22" s="9">
-        <v>11.2</v>
+        <v>11.6</v>
       </c>
       <c r="O22" s="9"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
       <c r="R22" s="9"/>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A23" s="5">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="B23" s="9">
-        <v>7.2</v>
+        <v>11.1</v>
       </c>
       <c r="C23" s="9">
-        <v>7</v>
+        <v>11.4</v>
       </c>
       <c r="D23" s="9">
-        <v>6.9</v>
+        <v>11.3</v>
       </c>
       <c r="E23" s="9">
-        <v>6.2</v>
+        <v>10.9</v>
       </c>
       <c r="F23" s="9">
-        <v>7.1</v>
+        <v>11.1</v>
       </c>
       <c r="G23" s="9">
-        <v>7.2</v>
+        <v>11.1</v>
       </c>
       <c r="H23" s="9">
-        <v>7.9</v>
+        <v>11.4</v>
       </c>
       <c r="I23" s="9">
-        <v>8.4</v>
+        <v>11.4</v>
       </c>
       <c r="J23" s="9">
-        <v>7.9</v>
+        <v>11</v>
       </c>
       <c r="K23" s="9">
-        <v>8.1</v>
+        <v>11</v>
       </c>
       <c r="L23" s="9">
-        <v>8.4</v>
+        <v>11.1</v>
       </c>
       <c r="M23" s="9">
-        <v>9.1999999999999993</v>
+        <v>11.4</v>
       </c>
       <c r="N23" s="9">
-        <v>7.6</v>
-      </c>
+        <v>11.2</v>
+      </c>
+      <c r="O23" s="9"/>
       <c r="P23" s="9"/>
       <c r="Q23" s="9"/>
       <c r="R23" s="9"/>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A24" s="5">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="B24" s="9">
-        <v>5.7</v>
+        <v>7.2</v>
       </c>
       <c r="C24" s="9">
-        <v>5.4</v>
+        <v>7</v>
       </c>
       <c r="D24" s="9">
-        <v>4.9000000000000004</v>
+        <v>6.9</v>
       </c>
       <c r="E24" s="9">
-        <v>4.7</v>
+        <v>6.2</v>
       </c>
       <c r="F24" s="9">
-        <v>4.7</v>
+        <v>7.1</v>
       </c>
       <c r="G24" s="9">
-        <v>4.7</v>
+        <v>7.2</v>
       </c>
       <c r="H24" s="9">
-        <v>5.4</v>
+        <v>7.9</v>
       </c>
       <c r="I24" s="9">
-        <v>5.3</v>
+        <v>8.4</v>
       </c>
       <c r="J24" s="9">
-        <v>4.8</v>
+        <v>7.9</v>
       </c>
       <c r="K24" s="9">
-        <v>4.9000000000000004</v>
+        <v>8.1</v>
       </c>
       <c r="L24" s="9">
-        <v>5.2</v>
+        <v>8.4</v>
       </c>
       <c r="M24" s="9">
-        <v>5.7</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="N24" s="9">
-        <v>5.0999999999999996</v>
+        <v>7.6</v>
       </c>
       <c r="P24" s="9"/>
       <c r="Q24" s="9"/>
       <c r="R24" s="9"/>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A25" s="5">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="B25" s="9">
-        <v>6.1</v>
+        <v>5.7</v>
       </c>
       <c r="C25" s="9">
-        <v>6.2</v>
+        <v>5.4</v>
       </c>
       <c r="D25" s="9">
-        <v>5.8</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="E25" s="9">
+        <v>4.7</v>
+      </c>
+      <c r="F25" s="9">
+        <v>4.7</v>
+      </c>
+      <c r="G25" s="9">
+        <v>4.7</v>
+      </c>
+      <c r="H25" s="9">
+        <v>5.4</v>
+      </c>
+      <c r="I25" s="9">
         <v>5.3</v>
       </c>
-      <c r="F25" s="9">
+      <c r="J25" s="9">
+        <v>4.8</v>
+      </c>
+      <c r="K25" s="9">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="L25" s="9">
         <v>5.2</v>
       </c>
-      <c r="G25" s="9">
-[...16 lines deleted...]
-      </c>
       <c r="M25" s="9">
-        <v>4.5999999999999996</v>
+        <v>5.7</v>
       </c>
       <c r="N25" s="9">
-        <v>5.2</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="P25" s="9"/>
       <c r="Q25" s="9"/>
       <c r="R25" s="9"/>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A26" s="5">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="B26" s="9">
-        <v>5.7</v>
+        <v>6.1</v>
       </c>
       <c r="C26" s="9">
-        <v>5.7</v>
+        <v>6.2</v>
       </c>
       <c r="D26" s="9">
-        <v>5.5</v>
+        <v>5.8</v>
       </c>
       <c r="E26" s="9">
+        <v>5.3</v>
+      </c>
+      <c r="F26" s="9">
+        <v>5.2</v>
+      </c>
+      <c r="G26" s="9">
+        <v>5.2</v>
+      </c>
+      <c r="H26" s="9">
+        <v>5.6</v>
+      </c>
+      <c r="I26" s="9">
+        <v>5.4</v>
+      </c>
+      <c r="J26" s="9">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="K26" s="9">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="L26" s="9">
         <v>4.7</v>
       </c>
-      <c r="F26" s="9">
-[...19 lines deleted...]
-      </c>
       <c r="M26" s="9">
-        <v>5</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="N26" s="9">
-        <v>5.0999999999999996</v>
+        <v>5.2</v>
       </c>
       <c r="P26" s="9"/>
       <c r="Q26" s="9"/>
       <c r="R26" s="9"/>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A27" s="5">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="B27" s="9">
-        <v>6.6</v>
+        <v>5.7</v>
       </c>
       <c r="C27" s="9">
-        <v>6.2</v>
+        <v>5.7</v>
       </c>
       <c r="D27" s="9">
-        <v>6.3</v>
+        <v>5.5</v>
       </c>
       <c r="E27" s="9">
-        <v>5.6</v>
+        <v>4.7</v>
       </c>
       <c r="F27" s="9">
+        <v>4.7</v>
+      </c>
+      <c r="G27" s="9">
+        <v>5</v>
+      </c>
+      <c r="H27" s="9">
         <v>5.4</v>
       </c>
-      <c r="G27" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="I27" s="9">
+        <v>5.3</v>
+      </c>
+      <c r="J27" s="9">
         <v>5.0999999999999996</v>
       </c>
-      <c r="J27" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="K27" s="9">
-        <v>4.0999999999999996</v>
+        <v>4.8</v>
       </c>
       <c r="L27" s="9">
-        <v>4.3</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="M27" s="9">
-        <v>4.4000000000000004</v>
+        <v>5</v>
       </c>
       <c r="N27" s="9">
-        <v>5.3</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="P27" s="9"/>
       <c r="Q27" s="9"/>
       <c r="R27" s="9"/>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A28" s="5">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="B28" s="9">
         <v>6.6</v>
       </c>
       <c r="C28" s="9">
+        <v>6.2</v>
+      </c>
+      <c r="D28" s="9">
         <v>6.3</v>
       </c>
-      <c r="D28" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="9">
-        <v>5.4</v>
+        <v>5.6</v>
       </c>
       <c r="F28" s="9">
         <v>5.4</v>
       </c>
       <c r="G28" s="9">
-        <v>5.7</v>
+        <v>5.4</v>
       </c>
       <c r="H28" s="9">
-        <v>5.7</v>
+        <v>5.6</v>
       </c>
       <c r="I28" s="9">
-        <v>5.5</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="J28" s="9">
-        <v>4.8</v>
+        <v>4.3</v>
       </c>
       <c r="K28" s="9">
-        <v>4.8</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="L28" s="9">
-        <v>5</v>
+        <v>4.3</v>
       </c>
       <c r="M28" s="9">
-        <v>5</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="N28" s="9">
-        <v>5.5</v>
-[...1 lines deleted...]
-      <c r="O28" s="9"/>
+        <v>5.3</v>
+      </c>
       <c r="P28" s="9"/>
       <c r="Q28" s="9"/>
       <c r="R28" s="9"/>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A29" s="5">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="B29" s="9">
-        <v>5.9</v>
+        <v>6.6</v>
       </c>
       <c r="C29" s="9">
-        <v>5.3</v>
+        <v>6.3</v>
       </c>
       <c r="D29" s="9">
-        <v>5.0999999999999996</v>
+        <v>6.1</v>
       </c>
       <c r="E29" s="9">
-        <v>4.7</v>
+        <v>5.4</v>
       </c>
       <c r="F29" s="9">
-        <v>4.5999999999999996</v>
+        <v>5.4</v>
       </c>
       <c r="G29" s="9">
-        <v>4.5</v>
+        <v>5.7</v>
       </c>
       <c r="H29" s="9">
+        <v>5.7</v>
+      </c>
+      <c r="I29" s="9">
+        <v>5.5</v>
+      </c>
+      <c r="J29" s="9">
+        <v>4.8</v>
+      </c>
+      <c r="K29" s="9">
+        <v>4.8</v>
+      </c>
+      <c r="L29" s="9">
         <v>5</v>
       </c>
-      <c r="I29" s="9">
-[...5 lines deleted...]
-      <c r="K29" s="9">
+      <c r="M29" s="9">
         <v>5</v>
       </c>
-      <c r="L29" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="N29" s="9">
-        <v>5.0999999999999996</v>
+        <v>5.5</v>
       </c>
       <c r="O29" s="9"/>
       <c r="P29" s="9"/>
       <c r="Q29" s="9"/>
       <c r="R29" s="9"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A30" s="5">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="B30" s="9">
-        <v>5.2</v>
+        <v>5.9</v>
       </c>
       <c r="C30" s="9">
-        <v>5</v>
+        <v>5.3</v>
       </c>
       <c r="D30" s="9">
         <v>5.0999999999999996</v>
       </c>
       <c r="E30" s="9">
-        <v>4.3</v>
+        <v>4.7</v>
       </c>
       <c r="F30" s="9">
-        <v>4.3</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="G30" s="9">
         <v>4.5</v>
       </c>
       <c r="H30" s="9">
-        <v>4.7</v>
+        <v>5</v>
       </c>
       <c r="I30" s="9">
-        <v>4.5</v>
+        <v>5.3</v>
       </c>
       <c r="J30" s="9">
-        <v>3.9</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="K30" s="9">
-        <v>4.0999999999999996</v>
+        <v>5</v>
       </c>
       <c r="L30" s="9">
-        <v>4.2</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="M30" s="9">
-        <v>4.3</v>
+        <v>5.2</v>
       </c>
       <c r="N30" s="9">
-        <v>4.5</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="O30" s="9"/>
       <c r="P30" s="9"/>
       <c r="Q30" s="9"/>
       <c r="R30" s="9"/>
     </row>
     <row r="31" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A31" s="5">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="B31" s="9">
-        <v>5.3</v>
+        <v>5.2</v>
       </c>
       <c r="C31" s="9">
+        <v>5</v>
+      </c>
+      <c r="D31" s="9">
         <v>5.0999999999999996</v>
       </c>
-      <c r="D31" s="9">
+      <c r="E31" s="9">
+        <v>4.3</v>
+      </c>
+      <c r="F31" s="9">
+        <v>4.3</v>
+      </c>
+      <c r="G31" s="9">
         <v>4.5</v>
       </c>
-      <c r="E31" s="9">
-[...2 lines deleted...]
-      <c r="F31" s="9">
+      <c r="H31" s="9">
+        <v>4.7</v>
+      </c>
+      <c r="I31" s="9">
+        <v>4.5</v>
+      </c>
+      <c r="J31" s="9">
         <v>3.9</v>
       </c>
-      <c r="G31" s="9">
-[...2 lines deleted...]
-      <c r="H31" s="9">
+      <c r="K31" s="9">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L31" s="9">
         <v>4.2</v>
       </c>
-      <c r="I31" s="9">
+      <c r="M31" s="9">
         <v>4.3</v>
       </c>
-      <c r="J31" s="9">
-[...10 lines deleted...]
-      </c>
       <c r="N31" s="9">
-        <v>4</v>
+        <v>4.5</v>
       </c>
       <c r="O31" s="9"/>
       <c r="P31" s="9"/>
       <c r="Q31" s="9"/>
       <c r="R31" s="9"/>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A32" s="5">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="B32" s="9">
-        <v>5.4</v>
+        <v>5.3</v>
       </c>
       <c r="C32" s="9">
-        <v>4.8</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="D32" s="9">
-        <v>4.0999999999999996</v>
+        <v>4.5</v>
       </c>
       <c r="E32" s="9">
         <v>3.7</v>
       </c>
       <c r="F32" s="9">
+        <v>3.9</v>
+      </c>
+      <c r="G32" s="9">
         <v>3.8</v>
       </c>
-      <c r="G32" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="H32" s="9">
-        <v>4.4000000000000004</v>
+        <v>4.2</v>
       </c>
       <c r="I32" s="9">
         <v>4.3</v>
       </c>
       <c r="J32" s="9">
-        <v>4.0999999999999996</v>
+        <v>3.5</v>
       </c>
       <c r="K32" s="9">
-        <v>4.0999999999999996</v>
+        <v>3.3</v>
       </c>
       <c r="L32" s="9">
-        <v>3.9</v>
+        <v>3.4</v>
       </c>
       <c r="M32" s="9">
-        <v>3.8</v>
+        <v>3.4</v>
       </c>
       <c r="N32" s="9">
-        <v>4.2</v>
+        <v>4</v>
       </c>
       <c r="O32" s="9"/>
       <c r="P32" s="9"/>
       <c r="Q32" s="9"/>
       <c r="R32" s="9"/>
     </row>
     <row r="33" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A33" s="5">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="B33" s="9">
-        <v>6.1</v>
+        <v>5.4</v>
       </c>
       <c r="C33" s="9">
-        <v>5.8</v>
+        <v>4.8</v>
       </c>
       <c r="D33" s="9">
-        <v>5.6</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="E33" s="9">
-        <v>4.4000000000000004</v>
+        <v>3.7</v>
       </c>
       <c r="F33" s="9">
-        <v>4.3</v>
+        <v>3.8</v>
       </c>
       <c r="G33" s="9">
-        <v>4.2</v>
+        <v>4</v>
       </c>
       <c r="H33" s="9">
         <v>4.4000000000000004</v>
       </c>
       <c r="I33" s="9">
-        <v>4.4000000000000004</v>
+        <v>4.3</v>
       </c>
       <c r="J33" s="9">
-        <v>4.3</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="K33" s="9">
-        <v>4.3</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="L33" s="9">
+        <v>3.9</v>
+      </c>
+      <c r="M33" s="9">
         <v>3.8</v>
       </c>
-      <c r="M33" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="N33" s="9">
-        <v>4.5999999999999996</v>
+        <v>4.2</v>
       </c>
       <c r="O33" s="9"/>
       <c r="P33" s="9"/>
       <c r="Q33" s="9"/>
       <c r="R33" s="9"/>
     </row>
     <row r="34" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A34" s="5">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="B34" s="9">
-        <v>6.7</v>
+        <v>6.1</v>
       </c>
       <c r="C34" s="9">
-        <v>6.3</v>
+        <v>5.8</v>
       </c>
       <c r="D34" s="9">
-        <v>6.1</v>
+        <v>5.6</v>
       </c>
       <c r="E34" s="9">
-        <v>5.3</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="F34" s="9">
-        <v>5.3</v>
+        <v>4.3</v>
       </c>
       <c r="G34" s="9">
-        <v>5.3</v>
+        <v>4.2</v>
       </c>
       <c r="H34" s="9">
-        <v>5.3</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="I34" s="9">
-        <v>5.0999999999999996</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="J34" s="9">
-        <v>4.9000000000000004</v>
+        <v>4.3</v>
       </c>
       <c r="K34" s="9">
-        <v>4.7</v>
+        <v>4.3</v>
       </c>
       <c r="L34" s="9">
-        <v>4.5</v>
+        <v>3.8</v>
       </c>
       <c r="M34" s="9">
-        <v>4.5</v>
+        <v>3.5</v>
       </c>
       <c r="N34" s="9">
-        <v>5.3</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="O34" s="9"/>
       <c r="P34" s="9"/>
       <c r="Q34" s="9"/>
       <c r="R34" s="9"/>
     </row>
     <row r="35" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A35" s="5">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="B35" s="9">
-        <v>7</v>
+        <v>6.7</v>
       </c>
       <c r="C35" s="9">
-        <v>6.4</v>
+        <v>6.3</v>
       </c>
       <c r="D35" s="9">
-        <v>5.8</v>
+        <v>6.1</v>
       </c>
       <c r="E35" s="9">
+        <v>5.3</v>
+      </c>
+      <c r="F35" s="9">
+        <v>5.3</v>
+      </c>
+      <c r="G35" s="9">
+        <v>5.3</v>
+      </c>
+      <c r="H35" s="9">
+        <v>5.3</v>
+      </c>
+      <c r="I35" s="9">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="J35" s="9">
         <v>4.9000000000000004</v>
       </c>
-      <c r="F35" s="9">
+      <c r="K35" s="9">
         <v>4.7</v>
       </c>
-      <c r="G35" s="9">
-[...13 lines deleted...]
-      </c>
       <c r="L35" s="9">
-        <v>4.9000000000000004</v>
+        <v>4.5</v>
       </c>
       <c r="M35" s="9">
-        <v>4.9000000000000004</v>
+        <v>4.5</v>
       </c>
       <c r="N35" s="9">
-        <v>5.2</v>
+        <v>5.3</v>
       </c>
       <c r="O35" s="9"/>
       <c r="P35" s="9"/>
       <c r="Q35" s="9"/>
       <c r="R35" s="9"/>
     </row>
     <row r="36" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A36" s="5">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="B36" s="9">
-        <v>7.7</v>
+        <v>7</v>
       </c>
       <c r="C36" s="9">
-        <v>7.2</v>
+        <v>6.4</v>
       </c>
       <c r="D36" s="9">
-        <v>6.9</v>
+        <v>5.8</v>
       </c>
       <c r="E36" s="9">
-        <v>6.4</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="F36" s="9">
-        <v>6.3</v>
+        <v>4.7</v>
       </c>
       <c r="G36" s="9">
-        <v>6.3</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="H36" s="9">
-        <v>6.7</v>
+        <v>5</v>
       </c>
       <c r="I36" s="9">
-        <v>6.3</v>
+        <v>4.8</v>
       </c>
       <c r="J36" s="9">
-        <v>6</v>
+        <v>4.7</v>
       </c>
       <c r="K36" s="9">
-        <v>5.6</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="L36" s="9">
-        <v>5.3</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="M36" s="9">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="N36" s="9">
         <v>5.2</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.3</v>
       </c>
       <c r="O36" s="9"/>
       <c r="P36" s="9"/>
       <c r="Q36" s="9"/>
       <c r="R36" s="9"/>
     </row>
     <row r="37" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A37" s="5">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="B37" s="9">
-        <v>8.8000000000000007</v>
+        <v>7.7</v>
       </c>
       <c r="C37" s="9">
-        <v>8.1</v>
+        <v>7.2</v>
       </c>
       <c r="D37" s="9">
-        <v>7.7</v>
+        <v>6.9</v>
       </c>
       <c r="E37" s="9">
-        <v>6.5</v>
+        <v>6.4</v>
       </c>
       <c r="F37" s="9">
-        <v>6.1</v>
+        <v>6.3</v>
       </c>
       <c r="G37" s="9">
-        <v>6.2</v>
+        <v>6.3</v>
       </c>
       <c r="H37" s="9">
-        <v>6.6</v>
+        <v>6.7</v>
       </c>
       <c r="I37" s="9">
-        <v>6.5</v>
+        <v>6.3</v>
       </c>
       <c r="J37" s="9">
-        <v>6.2</v>
+        <v>6</v>
       </c>
       <c r="K37" s="9">
-        <v>6.1</v>
+        <v>5.6</v>
       </c>
       <c r="L37" s="9">
-        <v>5.8</v>
+        <v>5.3</v>
       </c>
       <c r="M37" s="9">
-        <v>5.5</v>
+        <v>5.2</v>
       </c>
       <c r="N37" s="9">
-        <v>6.7</v>
+        <v>6.3</v>
       </c>
       <c r="O37" s="9"/>
       <c r="P37" s="9"/>
       <c r="Q37" s="9"/>
       <c r="R37" s="9"/>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A38" s="5">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="B38" s="9">
-        <v>9.6</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="C38" s="9">
-        <v>9.1999999999999993</v>
+        <v>8.1</v>
       </c>
       <c r="D38" s="9">
-        <v>8.6999999999999993</v>
+        <v>7.7</v>
       </c>
       <c r="E38" s="9">
-        <v>8</v>
+        <v>6.5</v>
       </c>
       <c r="F38" s="9">
-        <v>7.5</v>
+        <v>6.1</v>
       </c>
       <c r="G38" s="9">
-        <v>7.4</v>
+        <v>6.2</v>
       </c>
       <c r="H38" s="9">
-        <v>7.1</v>
+        <v>6.6</v>
       </c>
       <c r="I38" s="9">
-        <v>6.9</v>
+        <v>6.5</v>
       </c>
       <c r="J38" s="9">
-        <v>6.9</v>
+        <v>6.2</v>
       </c>
       <c r="K38" s="9">
-        <v>7.1</v>
+        <v>6.1</v>
       </c>
       <c r="L38" s="9">
-        <v>6.8</v>
+        <v>5.8</v>
       </c>
       <c r="M38" s="9">
+        <v>5.5</v>
+      </c>
+      <c r="N38" s="9">
         <v>6.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>7.7</v>
       </c>
       <c r="O38" s="9"/>
       <c r="P38" s="9"/>
       <c r="Q38" s="9"/>
       <c r="R38" s="9"/>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A39" s="5">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="B39" s="9">
-        <v>10.199999999999999</v>
+        <v>9.6</v>
       </c>
       <c r="C39" s="9">
-        <v>10.199999999999999</v>
+        <v>9.1999999999999993</v>
       </c>
       <c r="D39" s="9">
-        <v>9.8000000000000007</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="E39" s="9">
-        <v>8.9</v>
+        <v>8</v>
       </c>
       <c r="F39" s="9">
-        <v>8.9</v>
+        <v>7.5</v>
       </c>
       <c r="G39" s="9">
-        <v>9.1999999999999993</v>
+        <v>7.4</v>
       </c>
       <c r="H39" s="9">
-        <v>9</v>
+        <v>7.1</v>
       </c>
       <c r="I39" s="9">
-        <v>8.8000000000000007</v>
+        <v>6.9</v>
       </c>
       <c r="J39" s="9">
-        <v>8.6999999999999993</v>
+        <v>6.9</v>
       </c>
       <c r="K39" s="9">
-        <v>8.1999999999999993</v>
+        <v>7.1</v>
       </c>
       <c r="L39" s="9">
-        <v>8.1999999999999993</v>
+        <v>6.8</v>
       </c>
       <c r="M39" s="9">
-        <v>8</v>
+        <v>6.7</v>
       </c>
       <c r="N39" s="9">
-        <v>9</v>
+        <v>7.7</v>
       </c>
       <c r="O39" s="9"/>
       <c r="P39" s="9"/>
       <c r="Q39" s="9"/>
       <c r="R39" s="9"/>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A40" s="5">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="B40" s="9">
-        <v>8.5</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="C40" s="9">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="D40" s="9">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="E40" s="9">
+        <v>8.9</v>
+      </c>
+      <c r="F40" s="9">
+        <v>8.9</v>
+      </c>
+      <c r="G40" s="9">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="H40" s="9">
+        <v>9</v>
+      </c>
+      <c r="I40" s="9">
         <v>8.8000000000000007</v>
       </c>
-      <c r="D40" s="9">
+      <c r="J40" s="9">
         <v>8.6999999999999993</v>
       </c>
-      <c r="E40" s="9">
-[...11 lines deleted...]
-      <c r="I40" s="9">
+      <c r="K40" s="9">
         <v>8.1999999999999993</v>
       </c>
-      <c r="J40" s="9">
-[...4 lines deleted...]
-      </c>
       <c r="L40" s="9">
-        <v>8.3000000000000007</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="M40" s="9">
-        <v>8.4</v>
+        <v>8</v>
       </c>
       <c r="N40" s="9">
-        <v>8.3000000000000007</v>
+        <v>9</v>
       </c>
       <c r="O40" s="9"/>
       <c r="P40" s="9"/>
       <c r="Q40" s="9"/>
       <c r="R40" s="9"/>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A41" s="5">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="B41" s="9">
-        <v>6.6</v>
+        <v>8.5</v>
       </c>
       <c r="C41" s="9">
-        <v>6.7</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="D41" s="9">
-        <v>5.9</v>
+        <v>8.6999999999999993</v>
       </c>
       <c r="E41" s="9">
-        <v>6</v>
+        <v>7.8</v>
       </c>
       <c r="F41" s="9">
-        <v>5.8</v>
+        <v>7.9</v>
       </c>
       <c r="G41" s="9">
-        <v>5.8</v>
+        <v>7.9</v>
       </c>
       <c r="H41" s="9">
-        <v>6.2</v>
+        <v>8.1</v>
       </c>
       <c r="I41" s="9">
-        <v>6</v>
+        <v>8.1999999999999993</v>
       </c>
       <c r="J41" s="9">
-        <v>6.1</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="K41" s="9">
-        <v>6.1</v>
+        <v>8.4</v>
       </c>
       <c r="L41" s="9">
-        <v>6.5</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="M41" s="9">
-        <v>6.6</v>
+        <v>8.4</v>
       </c>
       <c r="N41" s="9">
-        <v>6.2</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="O41" s="9"/>
       <c r="P41" s="9"/>
       <c r="Q41" s="9"/>
       <c r="R41" s="9"/>
     </row>
     <row r="42" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A42" s="5">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="B42" s="9">
-        <v>4.3</v>
+        <v>6.6</v>
       </c>
       <c r="C42" s="9">
-        <v>4</v>
+        <v>6.7</v>
       </c>
       <c r="D42" s="9">
-        <v>3.8</v>
+        <v>5.9</v>
       </c>
       <c r="E42" s="9">
-        <v>3.3</v>
+        <v>6</v>
       </c>
       <c r="F42" s="9">
-        <v>3.1</v>
+        <v>5.8</v>
       </c>
       <c r="G42" s="9">
-        <v>3.2</v>
+        <v>5.8</v>
       </c>
       <c r="H42" s="9">
-        <v>3.5</v>
+        <v>6.2</v>
       </c>
       <c r="I42" s="9">
-        <v>3.6</v>
+        <v>6</v>
       </c>
       <c r="J42" s="9">
-        <v>4.0999999999999996</v>
+        <v>6.1</v>
       </c>
       <c r="K42" s="9">
-        <v>4.4000000000000004</v>
+        <v>6.1</v>
       </c>
       <c r="L42" s="9">
-        <v>4.5</v>
+        <v>6.5</v>
       </c>
       <c r="M42" s="9">
-        <v>4.9000000000000004</v>
+        <v>6.6</v>
       </c>
       <c r="N42" s="9">
-        <v>3.9</v>
+        <v>6.2</v>
       </c>
       <c r="O42" s="9"/>
       <c r="P42" s="9"/>
       <c r="Q42" s="9"/>
       <c r="R42" s="9"/>
     </row>
     <row r="43" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A43" s="5">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="B43" s="9">
+        <v>4.3</v>
+      </c>
+      <c r="C43" s="9">
+        <v>4</v>
+      </c>
+      <c r="D43" s="9">
+        <v>3.8</v>
+      </c>
+      <c r="E43" s="9">
+        <v>3.3</v>
+      </c>
+      <c r="F43" s="9">
+        <v>3.1</v>
+      </c>
+      <c r="G43" s="9">
+        <v>3.2</v>
+      </c>
+      <c r="H43" s="9">
+        <v>3.5</v>
+      </c>
+      <c r="I43" s="9">
+        <v>3.6</v>
+      </c>
+      <c r="J43" s="9">
         <v>4.0999999999999996</v>
       </c>
-      <c r="C43" s="9">
-[...22 lines deleted...]
-      </c>
       <c r="K43" s="9">
-        <v>3</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="L43" s="9">
-        <v>2.7</v>
+        <v>4.5</v>
       </c>
       <c r="M43" s="9">
-        <v>2.6</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="N43" s="9">
-        <v>3</v>
+        <v>3.9</v>
       </c>
       <c r="O43" s="9"/>
       <c r="P43" s="9"/>
       <c r="Q43" s="9"/>
       <c r="R43" s="9"/>
     </row>
     <row r="44" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A44" s="5">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="B44" s="9">
-        <v>5.0999999999999996</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="C44" s="9">
-        <v>4.9000000000000004</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="D44" s="9">
-        <v>4.9000000000000004</v>
+        <v>3.5</v>
       </c>
       <c r="E44" s="9">
-        <v>4</v>
+        <v>2.5</v>
       </c>
       <c r="F44" s="9">
-        <v>3.5</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="G44" s="9">
-        <v>3.4</v>
+        <v>2.6</v>
       </c>
       <c r="H44" s="9">
-        <v>3.2</v>
+        <v>2.6</v>
       </c>
       <c r="I44" s="9">
-        <v>3.2</v>
+        <v>2.9</v>
       </c>
       <c r="J44" s="9">
-        <v>3.4</v>
+        <v>3</v>
       </c>
       <c r="K44" s="9">
-        <v>3.4</v>
+        <v>3</v>
       </c>
       <c r="L44" s="9">
+        <v>2.7</v>
+      </c>
+      <c r="M44" s="9">
+        <v>2.6</v>
+      </c>
+      <c r="N44" s="9">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>3.7</v>
       </c>
       <c r="O44" s="9"/>
       <c r="P44" s="9"/>
       <c r="Q44" s="9"/>
       <c r="R44" s="9"/>
     </row>
     <row r="45" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A45" s="5">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="B45" s="9">
-        <v>4.9000000000000004</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="C45" s="9">
         <v>4.9000000000000004</v>
       </c>
       <c r="D45" s="9">
-        <v>4.4000000000000004</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="E45" s="9">
-        <v>3.7</v>
+        <v>4</v>
       </c>
       <c r="F45" s="9">
         <v>3.5</v>
       </c>
       <c r="G45" s="9">
-        <v>3.9</v>
+        <v>3.4</v>
       </c>
       <c r="H45" s="9">
-        <v>3.9</v>
+        <v>3.2</v>
       </c>
       <c r="I45" s="9">
+        <v>3.2</v>
+      </c>
+      <c r="J45" s="9">
+        <v>3.4</v>
+      </c>
+      <c r="K45" s="9">
+        <v>3.4</v>
+      </c>
+      <c r="L45" s="9">
+        <v>3</v>
+      </c>
+      <c r="M45" s="9">
+        <v>2.7</v>
+      </c>
+      <c r="N45" s="9">
         <v>3.7</v>
-      </c>
-[...13 lines deleted...]
-        <v>4.0999999999999996</v>
       </c>
       <c r="O45" s="9"/>
       <c r="P45" s="9"/>
       <c r="Q45" s="9"/>
       <c r="R45" s="9"/>
     </row>
     <row r="46" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A46" s="5">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="B46" s="9">
-        <v>6.3</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="C46" s="9">
-        <v>6</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="D46" s="9">
-        <v>5.5</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="E46" s="9">
-        <v>4.8</v>
+        <v>3.7</v>
       </c>
       <c r="F46" s="9">
-        <v>4.4000000000000004</v>
+        <v>3.5</v>
       </c>
       <c r="G46" s="9">
-        <v>4.5999999999999996</v>
+        <v>3.9</v>
       </c>
       <c r="H46" s="9">
-        <v>4.5</v>
+        <v>3.9</v>
       </c>
       <c r="I46" s="9">
+        <v>3.7</v>
+      </c>
+      <c r="J46" s="9">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="K46" s="9">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="L46" s="9">
         <v>4</v>
       </c>
-      <c r="J46" s="9">
-[...5 lines deleted...]
-      <c r="L46" s="9">
+      <c r="M46" s="9">
         <v>3.7</v>
       </c>
-      <c r="M46" s="9">
-[...1 lines deleted...]
-      </c>
       <c r="N46" s="9">
-        <v>4.7</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="O46" s="9"/>
       <c r="P46" s="9"/>
       <c r="Q46" s="9"/>
       <c r="R46" s="9"/>
     </row>
     <row r="47" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A47" s="5">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="B47" s="9">
-        <v>7.9</v>
+        <v>6.3</v>
       </c>
       <c r="C47" s="9">
-        <v>7.4</v>
+        <v>6</v>
       </c>
       <c r="D47" s="9">
-        <v>6.7</v>
+        <v>5.5</v>
       </c>
       <c r="E47" s="9">
-        <v>5.8</v>
+        <v>4.8</v>
       </c>
       <c r="F47" s="9">
-        <v>5.3</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="G47" s="9">
-        <v>5.0999999999999996</v>
+        <v>4.5999999999999996</v>
       </c>
       <c r="H47" s="9">
-        <v>4.9000000000000004</v>
+        <v>4.5</v>
       </c>
       <c r="I47" s="9">
-        <v>4.2</v>
+        <v>4</v>
       </c>
       <c r="J47" s="9">
         <v>4.4000000000000004</v>
       </c>
       <c r="K47" s="9">
-        <v>4.5</v>
+        <v>4.2</v>
       </c>
       <c r="L47" s="9">
-        <v>4.0999999999999996</v>
+        <v>3.7</v>
       </c>
       <c r="M47" s="9">
-        <v>4.2</v>
+        <v>3.5</v>
       </c>
       <c r="N47" s="9">
-        <v>5.4</v>
+        <v>4.7</v>
       </c>
       <c r="O47" s="9"/>
       <c r="P47" s="9"/>
       <c r="Q47" s="9"/>
       <c r="R47" s="9"/>
     </row>
     <row r="48" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A48" s="5">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="B48" s="9">
-        <v>11.3</v>
+        <v>7.9</v>
       </c>
       <c r="C48" s="9">
-        <v>10.8</v>
+        <v>7.4</v>
       </c>
       <c r="D48" s="9">
-        <v>10</v>
+        <v>6.7</v>
       </c>
       <c r="E48" s="9">
-        <v>8.8000000000000007</v>
+        <v>5.8</v>
       </c>
       <c r="F48" s="9">
-        <v>8.5</v>
+        <v>5.3</v>
       </c>
       <c r="G48" s="9">
-        <v>8.6</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="H48" s="9">
-        <v>8</v>
+        <v>4.9000000000000004</v>
       </c>
       <c r="I48" s="9">
-        <v>7.6</v>
+        <v>4.2</v>
       </c>
       <c r="J48" s="9">
-        <v>7.6</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="K48" s="9">
-        <v>7.2</v>
+        <v>4.5</v>
       </c>
       <c r="L48" s="9">
-        <v>6.5</v>
+        <v>4.0999999999999996</v>
       </c>
       <c r="M48" s="9">
-        <v>6.4</v>
+        <v>4.2</v>
       </c>
       <c r="N48" s="9">
-        <v>8.4</v>
+        <v>5.4</v>
       </c>
       <c r="O48" s="9"/>
       <c r="P48" s="9"/>
       <c r="Q48" s="9"/>
       <c r="R48" s="9"/>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A49" s="5">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="B49" s="9">
-        <v>9.9</v>
+        <v>11.3</v>
       </c>
       <c r="C49" s="9">
-        <v>10.199999999999999</v>
+        <v>10.8</v>
       </c>
       <c r="D49" s="9">
-        <v>10.1</v>
+        <v>10</v>
       </c>
       <c r="E49" s="9">
-        <v>9.6999999999999993</v>
+        <v>8.8000000000000007</v>
       </c>
       <c r="F49" s="9">
-        <v>9.4</v>
+        <v>8.5</v>
       </c>
       <c r="G49" s="9">
-        <v>9.5</v>
+        <v>8.6</v>
       </c>
       <c r="H49" s="9">
-        <v>9.6</v>
+        <v>8</v>
       </c>
       <c r="I49" s="9">
-        <v>9.5</v>
+        <v>7.6</v>
       </c>
       <c r="J49" s="9">
-        <v>9.8000000000000007</v>
+        <v>7.6</v>
       </c>
       <c r="K49" s="9">
-        <v>10.1</v>
+        <v>7.2</v>
       </c>
       <c r="L49" s="9">
-        <v>10</v>
+        <v>6.5</v>
       </c>
       <c r="M49" s="9">
-        <v>10.199999999999999</v>
+        <v>6.4</v>
       </c>
       <c r="N49" s="9">
-        <v>9.8000000000000007</v>
+        <v>8.4</v>
       </c>
       <c r="O49" s="9"/>
       <c r="P49" s="9"/>
       <c r="Q49" s="9"/>
       <c r="R49" s="9"/>
     </row>
     <row r="50" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A50" s="5">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="B50" s="9">
-        <v>8.3000000000000007</v>
+        <v>9.9</v>
       </c>
       <c r="C50" s="9">
-        <v>8.4</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="D50" s="9">
-        <v>8</v>
+        <v>10.1</v>
       </c>
       <c r="E50" s="9">
-        <v>6.9</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="F50" s="9">
-        <v>6.9</v>
+        <v>9.4</v>
       </c>
       <c r="G50" s="9">
-        <v>7.1</v>
+        <v>9.5</v>
       </c>
       <c r="H50" s="9">
-        <v>7.1</v>
+        <v>9.6</v>
       </c>
       <c r="I50" s="9">
-        <v>7.2</v>
+        <v>9.5</v>
       </c>
       <c r="J50" s="9">
-        <v>7.5</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="K50" s="9">
-        <v>7.7</v>
+        <v>10.1</v>
       </c>
       <c r="L50" s="9">
-        <v>7.8</v>
+        <v>10</v>
       </c>
       <c r="M50" s="9">
-        <v>8.5</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="N50" s="9">
-        <v>7.6</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="O50" s="9"/>
       <c r="P50" s="9"/>
       <c r="Q50" s="9"/>
       <c r="R50" s="9"/>
     </row>
     <row r="51" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A51" s="5">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="B51" s="9">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="C51" s="9">
+        <v>8.4</v>
+      </c>
+      <c r="D51" s="9">
+        <v>8</v>
+      </c>
+      <c r="E51" s="9">
+        <v>6.9</v>
+      </c>
+      <c r="F51" s="9">
+        <v>6.9</v>
+      </c>
+      <c r="G51" s="9">
+        <v>7.1</v>
+      </c>
+      <c r="H51" s="9">
+        <v>7.1</v>
+      </c>
+      <c r="I51" s="9">
+        <v>7.2</v>
+      </c>
+      <c r="J51" s="9">
+        <v>7.5</v>
+      </c>
+      <c r="K51" s="9">
         <v>7.7</v>
       </c>
-      <c r="C51" s="9">
-[...17 lines deleted...]
-      <c r="I51" s="9">
+      <c r="L51" s="9">
+        <v>7.8</v>
+      </c>
+      <c r="M51" s="9">
+        <v>8.5</v>
+      </c>
+      <c r="N51" s="9">
         <v>7.6</v>
-      </c>
-[...13 lines deleted...]
-        <v>7.2</v>
       </c>
       <c r="O51" s="9"/>
       <c r="P51" s="9"/>
       <c r="Q51" s="9"/>
       <c r="R51" s="9"/>
     </row>
     <row r="52" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A52" s="5">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="B52" s="9">
+        <v>7.7</v>
+      </c>
+      <c r="C52" s="9">
+        <v>7.7</v>
+      </c>
+      <c r="D52" s="9">
+        <v>7.3</v>
+      </c>
+      <c r="E52" s="9">
+        <v>6.7</v>
+      </c>
+      <c r="F52" s="9">
+        <v>6.8</v>
+      </c>
+      <c r="G52" s="9">
+        <v>7.3</v>
+      </c>
+      <c r="H52" s="9">
+        <v>7.3</v>
+      </c>
+      <c r="I52" s="9">
         <v>7.6</v>
       </c>
-      <c r="C52" s="9">
-[...2 lines deleted...]
-      <c r="D52" s="9">
+      <c r="J52" s="9">
+        <v>7.3</v>
+      </c>
+      <c r="K52" s="9">
+        <v>7.2</v>
+      </c>
+      <c r="L52" s="9">
         <v>6.8</v>
       </c>
-      <c r="E52" s="9">
-[...22 lines deleted...]
-      </c>
       <c r="M52" s="9">
-        <v>6.2</v>
+        <v>6.7</v>
       </c>
       <c r="N52" s="9">
-        <v>6.3</v>
+        <v>7.2</v>
       </c>
       <c r="O52" s="9"/>
       <c r="P52" s="9"/>
       <c r="Q52" s="9"/>
       <c r="R52" s="9"/>
     </row>
     <row r="53" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A53" s="5">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="B53" s="9">
-        <v>8.1999999999999993</v>
+        <v>7.6</v>
       </c>
       <c r="C53" s="9">
-        <v>8.1999999999999993</v>
+        <v>7.5</v>
       </c>
       <c r="D53" s="9">
-        <v>7.4</v>
+        <v>6.8</v>
       </c>
       <c r="E53" s="9">
-        <v>5.8</v>
+        <v>6.2</v>
       </c>
       <c r="F53" s="9">
-        <v>5.5</v>
+        <v>5.7</v>
       </c>
       <c r="G53" s="9">
+        <v>6</v>
+      </c>
+      <c r="H53" s="9">
+        <v>6</v>
+      </c>
+      <c r="I53" s="9">
         <v>5.9</v>
-      </c>
-[...4 lines deleted...]
-        <v>5.8</v>
       </c>
       <c r="J53" s="9">
         <v>6.1</v>
       </c>
       <c r="K53" s="9">
-        <v>5.8</v>
+        <v>6.1</v>
       </c>
       <c r="L53" s="9">
-        <v>5.7</v>
+        <v>5.9</v>
       </c>
       <c r="M53" s="9">
-        <v>5.8</v>
+        <v>6.2</v>
       </c>
       <c r="N53" s="9">
         <v>6.3</v>
       </c>
       <c r="O53" s="9"/>
       <c r="P53" s="9"/>
       <c r="Q53" s="9"/>
       <c r="R53" s="9"/>
     </row>
-    <row r="54" spans="1:18" s="10" customFormat="1" x14ac:dyDescent="0.2">
-[...24 lines deleted...]
-      <c r="I54" s="11">
+    <row r="54" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A54" s="5">
+        <v>1978</v>
+      </c>
+      <c r="B54" s="9">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="C54" s="9">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="D54" s="9">
         <v>7.4</v>
       </c>
-      <c r="J54" s="11">
-[...9 lines deleted...]
-        <v>6.6</v>
+      <c r="E54" s="9">
+        <v>5.8</v>
+      </c>
+      <c r="F54" s="9">
+        <v>5.5</v>
+      </c>
+      <c r="G54" s="9">
+        <v>5.9</v>
+      </c>
+      <c r="H54" s="9">
+        <v>5.9</v>
+      </c>
+      <c r="I54" s="9">
+        <v>5.8</v>
+      </c>
+      <c r="J54" s="9">
+        <v>6.1</v>
+      </c>
+      <c r="K54" s="9">
+        <v>5.8</v>
+      </c>
+      <c r="L54" s="9">
+        <v>5.7</v>
+      </c>
+      <c r="M54" s="9">
+        <v>5.8</v>
       </c>
       <c r="N54" s="9">
-        <v>8.1</v>
-[...1 lines deleted...]
-      <c r="O54" s="12"/>
+        <v>6.3</v>
+      </c>
+      <c r="O54" s="9"/>
       <c r="P54" s="9"/>
-      <c r="Q54" s="11"/>
+      <c r="Q54" s="9"/>
       <c r="R54" s="9"/>
     </row>
     <row r="55" spans="1:18" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="3">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="B55" s="11">
-        <v>9.3000000000000007</v>
+        <v>10.1</v>
       </c>
       <c r="C55" s="11">
-        <v>9.1999999999999993</v>
+        <v>10.4</v>
       </c>
       <c r="D55" s="11">
-        <v>8.5</v>
+        <v>9.5</v>
       </c>
       <c r="E55" s="11">
+        <v>8.1</v>
+      </c>
+      <c r="F55" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="G55" s="11">
+        <v>7.7</v>
+      </c>
+      <c r="H55" s="11">
+        <v>7.8</v>
+      </c>
+      <c r="I55" s="11">
         <v>7.4</v>
       </c>
-      <c r="F55" s="11">
+      <c r="J55" s="11">
+        <v>7.7</v>
+      </c>
+      <c r="K55" s="11">
+        <v>7.3</v>
+      </c>
+      <c r="L55" s="11">
+        <v>7</v>
+      </c>
+      <c r="M55" s="11">
         <v>6.6</v>
       </c>
-      <c r="G55" s="11">
-[...19 lines deleted...]
-      </c>
       <c r="N55" s="9">
-        <v>8</v>
+        <v>8.1</v>
       </c>
       <c r="O55" s="12"/>
       <c r="P55" s="9"/>
       <c r="Q55" s="11"/>
       <c r="R55" s="9"/>
     </row>
-    <row r="56" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="O56" s="9"/>
+    <row r="56" spans="1:18" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="3">
+        <v>1976</v>
+      </c>
+      <c r="B56" s="11">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="C56" s="11">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="D56" s="11">
+        <v>8.5</v>
+      </c>
+      <c r="E56" s="11">
+        <v>7.4</v>
+      </c>
+      <c r="F56" s="11">
+        <v>6.6</v>
+      </c>
+      <c r="G56" s="11">
+        <v>7.5</v>
+      </c>
+      <c r="H56" s="11">
+        <v>7.4</v>
+      </c>
+      <c r="I56" s="11">
+        <v>7.6</v>
+      </c>
+      <c r="J56" s="11">
+        <v>8</v>
+      </c>
+      <c r="K56" s="11">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="L56" s="11">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="M56" s="11">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="N56" s="9">
+        <v>8</v>
+      </c>
+      <c r="O56" s="12"/>
+      <c r="P56" s="9"/>
+      <c r="Q56" s="11"/>
+      <c r="R56" s="9"/>
     </row>
     <row r="57" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="9"/>
       <c r="C57" s="9"/>
       <c r="D57" s="9"/>
       <c r="E57" s="9"/>
       <c r="F57" s="9"/>
       <c r="G57" s="9"/>
       <c r="H57" s="9"/>
       <c r="I57" s="9"/>
       <c r="J57" s="9"/>
       <c r="K57" s="9"/>
       <c r="L57" s="9"/>
       <c r="M57" s="9"/>
       <c r="N57" s="9"/>
       <c r="O57" s="9"/>
     </row>
     <row r="58" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B58" s="9"/>
       <c r="C58" s="9"/>
       <c r="D58" s="9"/>
       <c r="E58" s="9"/>
       <c r="F58" s="9"/>
       <c r="G58" s="9"/>
       <c r="H58" s="9"/>
       <c r="I58" s="9"/>
       <c r="J58" s="9"/>
       <c r="K58" s="9"/>
       <c r="L58" s="9"/>
       <c r="M58" s="9"/>
       <c r="N58" s="9"/>
       <c r="O58" s="9"/>
     </row>
-    <row r="59" spans="1:18" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-[...35 lines deleted...]
-      </c>
+    <row r="59" spans="1:18" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B59" s="9"/>
+      <c r="C59" s="9"/>
+      <c r="D59" s="9"/>
+      <c r="E59" s="9"/>
+      <c r="F59" s="9"/>
+      <c r="G59" s="9"/>
+      <c r="H59" s="9"/>
+      <c r="I59" s="9"/>
+      <c r="J59" s="9"/>
+      <c r="K59" s="9"/>
+      <c r="L59" s="9"/>
+      <c r="M59" s="9"/>
+      <c r="N59" s="9"/>
+      <c r="O59" s="9"/>
+    </row>
+    <row r="60" spans="1:18" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="13"/>
+      <c r="B60" s="14"/>
+      <c r="C60" s="14"/>
+      <c r="D60" s="14"/>
+      <c r="E60" s="14"/>
+      <c r="F60" s="14"/>
+      <c r="G60" s="14"/>
+      <c r="H60" s="14"/>
+      <c r="I60" s="14"/>
+      <c r="J60" s="14"/>
+      <c r="K60" s="14"/>
+      <c r="L60" s="14"/>
+      <c r="M60" s="14"/>
+      <c r="N60" s="14"/>
+      <c r="O60" s="14"/>
+    </row>
+    <row r="61" spans="1:18" ht="6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="9"/>
       <c r="C61" s="9"/>
       <c r="D61" s="9"/>
       <c r="E61" s="9"/>
       <c r="F61" s="9"/>
       <c r="G61" s="9"/>
       <c r="H61" s="9"/>
       <c r="I61" s="9"/>
       <c r="J61" s="9"/>
       <c r="K61" s="9"/>
       <c r="L61" s="9"/>
       <c r="M61" s="9"/>
-      <c r="N61" s="21">
-[...2 lines deleted...]
-      <c r="O61" s="21"/>
+      <c r="N61" s="18"/>
+      <c r="O61" s="9"/>
     </row>
     <row r="62" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A62" s="20" t="s">
-        <v>19</v>
+      <c r="A62" s="15" t="s">
+        <v>16</v>
       </c>
       <c r="B62" s="9"/>
       <c r="C62" s="9"/>
       <c r="D62" s="9"/>
       <c r="E62" s="9"/>
       <c r="F62" s="9"/>
       <c r="G62" s="9"/>
       <c r="H62" s="9"/>
       <c r="I62" s="9"/>
       <c r="J62" s="9"/>
       <c r="K62" s="9"/>
       <c r="L62" s="9"/>
       <c r="M62" s="9"/>
-      <c r="N62" s="9"/>
-      <c r="O62" s="9"/>
+      <c r="N62" s="21">
+        <v>46163</v>
+      </c>
+      <c r="O62" s="21"/>
     </row>
     <row r="63" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A63" s="20" t="s">
+        <v>18</v>
+      </c>
       <c r="B63" s="9"/>
       <c r="C63" s="9"/>
       <c r="D63" s="9"/>
       <c r="E63" s="9"/>
       <c r="F63" s="9"/>
       <c r="G63" s="9"/>
       <c r="H63" s="9"/>
       <c r="I63" s="9"/>
       <c r="J63" s="9"/>
       <c r="K63" s="9"/>
       <c r="L63" s="9"/>
       <c r="M63" s="9"/>
       <c r="N63" s="9"/>
       <c r="O63" s="9"/>
     </row>
     <row r="64" spans="1:18" x14ac:dyDescent="0.2">
       <c r="B64" s="9"/>
       <c r="C64" s="9"/>
       <c r="D64" s="9"/>
       <c r="E64" s="9"/>
       <c r="F64" s="9"/>
       <c r="G64" s="9"/>
       <c r="H64" s="9"/>
       <c r="I64" s="9"/>
       <c r="J64" s="9"/>
       <c r="K64" s="9"/>
       <c r="L64" s="9"/>
       <c r="M64" s="9"/>
       <c r="N64" s="9"/>
       <c r="O64" s="9"/>
     </row>
     <row r="65" spans="2:15" x14ac:dyDescent="0.2">
       <c r="B65" s="9"/>
       <c r="C65" s="9"/>
       <c r="D65" s="9"/>
       <c r="E65" s="9"/>
       <c r="F65" s="9"/>
       <c r="G65" s="9"/>
       <c r="H65" s="9"/>
       <c r="I65" s="9"/>
       <c r="J65" s="9"/>
       <c r="K65" s="9"/>
       <c r="L65" s="9"/>
       <c r="M65" s="9"/>
       <c r="N65" s="9"/>
       <c r="O65" s="9"/>
     </row>
+    <row r="66" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B66" s="9"/>
+      <c r="C66" s="9"/>
+      <c r="D66" s="9"/>
+      <c r="E66" s="9"/>
+      <c r="F66" s="9"/>
+      <c r="G66" s="9"/>
+      <c r="H66" s="9"/>
+      <c r="I66" s="9"/>
+      <c r="J66" s="9"/>
+      <c r="K66" s="9"/>
+      <c r="L66" s="9"/>
+      <c r="M66" s="9"/>
+      <c r="N66" s="9"/>
+      <c r="O66" s="9"/>
+    </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="N62:O62"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.75" right="0.75" top="0.31" bottom="0.17" header="0.5" footer="0.32"/>
   <pageSetup scale="74" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>