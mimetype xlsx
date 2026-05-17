--- v1 (2026-03-10)
+++ v2 (2026-05-17)
@@ -1,147 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rigov-my.sharepoint.com/personal/lisa_dutilly_dlt_ri_gov/Documents/H Drive Documents/My Documents/My Documents/Web Update/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="8" documentId="14_{CAB959F0-798B-47A3-B035-D27458FC66A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AEA6A635-84A5-44F4-B398-5381E0609500}"/>
+  <xr:revisionPtr revIDLastSave="34" documentId="14_{CAB959F0-798B-47A3-B035-D27458FC66A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BB7CEC26-0E13-4D16-AF9B-81F1D82F3C3E}"/>
   <bookViews>
-    <workbookView xWindow="21480" yWindow="555" windowWidth="21840" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="MFG" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">MFG!$A$1:$R$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">MFG!$A$1:$R$28</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="20">
   <si>
     <t>RHODE ISLAND DEPARTMENT OF LABOR AND TRAINING</t>
   </si>
   <si>
     <t xml:space="preserve">EMPLOYMENT  </t>
   </si>
   <si>
     <t>PRODUCTION WORKER AVERAGES</t>
   </si>
   <si>
     <t xml:space="preserve"> (in thousands)</t>
   </si>
   <si>
     <t>WEEKLY HOURS</t>
   </si>
   <si>
     <t>HOURLY EARNINGS</t>
   </si>
   <si>
     <t xml:space="preserve"> Manufacturing         </t>
   </si>
   <si>
     <t xml:space="preserve">  Durable Goods        </t>
   </si>
   <si>
     <t>Fabricated Metal Product Mfg.</t>
   </si>
   <si>
     <t>Computer &amp; Electronic Product Mfg.</t>
   </si>
   <si>
-    <t xml:space="preserve">  Jewelry and Silverware   </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  Non-Durable Goods    </t>
   </si>
   <si>
-    <t>Chemical Manufacturing</t>
-[...1 lines deleted...]
-  <si>
     <t>* Hours and earnings are not Bureau of Labor Statistics (BLS) approved.</t>
   </si>
   <si>
     <t>Some subcategories are not additive.</t>
   </si>
   <si>
     <t>Current month figures are preliminary and subject to revision.</t>
   </si>
   <si>
     <t>NET CHANGE FROM</t>
   </si>
   <si>
     <t>MANUFACTURING EMPLOYMENT IN RHODE ISLAND - UNADJUSTED</t>
   </si>
   <si>
     <t>Miscellaneous DG Manufacturing</t>
   </si>
   <si>
     <t>Transportation Equipment Mfg.</t>
   </si>
   <si>
-    <t>NOV</t>
-[...2 lines deleted...]
-    <t>DEC</t>
+    <t>FEB</t>
+  </si>
+  <si>
+    <t>MAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
@@ -183,99 +177,94 @@
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
@@ -546,796 +535,715 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V31"/>
+  <dimension ref="A1:V28"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="50" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12.6" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" style="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="20" max="20" width="14.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="3.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="3.5546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="33.109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="4.109375" style="1" customWidth="1"/>
+    <col min="5" max="7" width="6.88671875" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="1.6640625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="7.88671875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="8.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="1.88671875" style="1" customWidth="1"/>
+    <col min="12" max="14" width="6.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="1.6640625" style="1" customWidth="1"/>
+    <col min="16" max="18" width="8.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="1.6640625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="14.5546875" style="1" customWidth="1"/>
     <col min="21" max="22" width="11" style="1" bestFit="1" customWidth="1"/>
-    <col min="23" max="16384" width="9.140625" style="1"/>
+    <col min="23" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" customFormat="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A2" s="28" t="s">
+    <row r="1" spans="1:22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:22" s="20" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A2" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="28"/>
-[...82 lines deleted...]
-      <c r="E6" s="29" t="s">
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+    </row>
+    <row r="3" spans="1:22" s="20" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A3" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="25"/>
+      <c r="K3" s="25"/>
+      <c r="L3" s="25"/>
+      <c r="M3" s="25"/>
+      <c r="N3" s="25"/>
+      <c r="O3" s="25"/>
+      <c r="P3" s="25"/>
+      <c r="Q3" s="25"/>
+      <c r="R3" s="25"/>
+    </row>
+    <row r="4" spans="1:22" s="20" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A4" s="25">
+        <v>2026</v>
+      </c>
+      <c r="B4" s="25"/>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="25"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+    </row>
+    <row r="5" spans="1:22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A5" s="19"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="19"/>
+      <c r="K5" s="19"/>
+      <c r="L5" s="19"/>
+      <c r="M5" s="19"/>
+      <c r="N5" s="19"/>
+      <c r="O5" s="19"/>
+      <c r="P5" s="19"/>
+      <c r="Q5" s="19"/>
+      <c r="R5" s="19"/>
+    </row>
+    <row r="6" spans="1:22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="E6" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="F6" s="29"/>
-[...4 lines deleted...]
-      <c r="L6" s="29" t="s">
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="L6" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="M6" s="29"/>
-[...8 lines deleted...]
-      <c r="E8" s="26" t="s">
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+    </row>
+    <row r="7" spans="1:22" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:22" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E8" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="F8" s="26"/>
-[...5 lines deleted...]
-      <c r="L8" s="26" t="s">
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="I8" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="J8" s="24"/>
+      <c r="L8" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="M8" s="26"/>
-[...1 lines deleted...]
-      <c r="P8" s="26" t="s">
+      <c r="M8" s="23"/>
+      <c r="N8" s="23"/>
+      <c r="P8" s="23" t="s">
         <v>5</v>
       </c>
-      <c r="Q8" s="26"/>
-      <c r="R8" s="26"/>
+      <c r="Q8" s="23"/>
+      <c r="R8" s="23"/>
     </row>
     <row r="9" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
     </row>
-    <row r="10" spans="1:22" s="23" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:22" s="9" customFormat="1" x14ac:dyDescent="0.2">
       <c r="E10" s="8" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="F10" s="8" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G10" s="8" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="8" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="J10" s="8" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="K10" s="8"/>
       <c r="L10" s="8" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="M10" s="8" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="N10" s="8" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="O10" s="8"/>
       <c r="P10" s="8" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="Q10" s="8" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="R10" s="8" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      <c r="E11" s="10">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="E11" s="9">
+        <v>2026</v>
+      </c>
+      <c r="F11" s="9">
+        <v>2026</v>
+      </c>
+      <c r="G11" s="9">
         <v>2025</v>
       </c>
-      <c r="F11" s="10">
+      <c r="H11" s="9"/>
+      <c r="I11" s="9">
+        <v>2026</v>
+      </c>
+      <c r="J11" s="9">
         <v>2025</v>
       </c>
-      <c r="G11" s="10">
-[...3 lines deleted...]
-      <c r="I11" s="10">
+      <c r="K11" s="9"/>
+      <c r="L11" s="9">
+        <v>2026</v>
+      </c>
+      <c r="M11" s="9">
+        <v>2026</v>
+      </c>
+      <c r="N11" s="9">
         <v>2025</v>
       </c>
-      <c r="J11" s="10">
-[...3 lines deleted...]
-      <c r="L11" s="10">
+      <c r="O11" s="9"/>
+      <c r="P11" s="9">
+        <v>2026</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>2026</v>
+      </c>
+      <c r="R11" s="9">
         <v>2025</v>
       </c>
-      <c r="M11" s="10">
-[...22 lines deleted...]
-      <c r="A13" s="12" t="s">
+    </row>
+    <row r="13" spans="1:22" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="12"/>
-[...15 lines deleted...]
-      <c r="J13" s="14">
+      <c r="B13" s="10"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="11">
+        <v>39.5</v>
+      </c>
+      <c r="F13" s="11">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="G13" s="11">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="H13" s="11"/>
+      <c r="I13" s="12">
         <v>299.99999999999716</v>
       </c>
-      <c r="K13" s="13"/>
-[...6 lines deleted...]
-      <c r="N13" s="13">
+      <c r="J13" s="12">
+        <v>200.00000000000284</v>
+      </c>
+      <c r="K13" s="11"/>
+      <c r="L13" s="11">
+        <v>43.1</v>
+      </c>
+      <c r="M13" s="11">
+        <v>43.3</v>
+      </c>
+      <c r="N13" s="11">
         <v>40.5</v>
       </c>
-      <c r="O13" s="13"/>
-[...35 lines deleted...]
-      <c r="B15" s="12" t="s">
+      <c r="O13" s="11"/>
+      <c r="P13" s="13">
+        <v>26.03</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>25.67</v>
+      </c>
+      <c r="R13" s="13">
+        <v>25.97</v>
+      </c>
+      <c r="T13" s="15"/>
+      <c r="U13" s="15"/>
+      <c r="V13" s="15"/>
+    </row>
+    <row r="14" spans="1:22" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="10"/>
+      <c r="B14" s="10"/>
+      <c r="C14" s="10"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="11"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="11"/>
+      <c r="N14" s="11"/>
+      <c r="O14" s="11"/>
+      <c r="P14" s="13"/>
+      <c r="Q14" s="13"/>
+      <c r="R14" s="13"/>
+    </row>
+    <row r="15" spans="1:22" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="10"/>
+      <c r="B15" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C15" s="12"/>
-[...60 lines deleted...]
-      <c r="T16" s="17"/>
+      <c r="C15" s="10"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="11">
+        <v>26</v>
+      </c>
+      <c r="F15" s="11">
+        <v>25.8</v>
+      </c>
+      <c r="G15" s="11">
+        <v>25.6</v>
+      </c>
+      <c r="H15" s="11"/>
+      <c r="I15" s="12">
+        <v>199.99999999999929</v>
+      </c>
+      <c r="J15" s="12">
+        <v>399.99999999999858</v>
+      </c>
+      <c r="K15" s="11"/>
+      <c r="L15" s="11">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="M15" s="11">
+        <v>36.6</v>
+      </c>
+      <c r="N15" s="11">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="O15" s="11"/>
+      <c r="P15" s="13">
+        <v>25.01</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>25.5</v>
+      </c>
+      <c r="R15" s="13">
+        <v>25.92</v>
+      </c>
+      <c r="T15" s="15"/>
+      <c r="U15" s="15"/>
+      <c r="V15" s="15"/>
+    </row>
+    <row r="16" spans="1:22" s="14" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="10"/>
+      <c r="B16" s="10"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="13"/>
+      <c r="Q16" s="13"/>
+      <c r="R16" s="13"/>
+      <c r="T16" s="15"/>
     </row>
     <row r="17" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A17" s="2"/>
       <c r="B17" s="2"/>
       <c r="C17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="7">
-        <v>4.4000000000000004</v>
+        <v>4.3</v>
       </c>
       <c r="F17" s="7">
         <v>4.3</v>
       </c>
       <c r="G17" s="7">
         <v>4.3</v>
       </c>
       <c r="H17" s="7"/>
-      <c r="I17" s="18">
-[...3 lines deleted...]
-        <v>100.00000000000054</v>
+      <c r="I17" s="16">
+        <v>0</v>
+      </c>
+      <c r="J17" s="16">
+        <v>0</v>
       </c>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
-      <c r="P17" s="19"/>
-[...4 lines deleted...]
-      <c r="V17" s="20"/>
+      <c r="P17" s="17"/>
+      <c r="Q17" s="17"/>
+      <c r="R17" s="17"/>
+      <c r="T17" s="18"/>
+      <c r="U17" s="18"/>
+      <c r="V17" s="18"/>
     </row>
     <row r="18" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A18" s="2"/>
       <c r="B18" s="7"/>
       <c r="C18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="7">
-        <v>3.6</v>
+        <v>3.4</v>
       </c>
       <c r="F18" s="7">
-        <v>3.6</v>
+        <v>3.4</v>
       </c>
       <c r="G18" s="7">
-        <v>3.5</v>
+        <v>3.3</v>
       </c>
       <c r="H18" s="7"/>
-      <c r="I18" s="18">
+      <c r="I18" s="16">
         <v>0</v>
       </c>
-      <c r="J18" s="18">
+      <c r="J18" s="16">
         <v>100.00000000000009</v>
       </c>
       <c r="K18" s="7"/>
-      <c r="L18" s="24"/>
-[...8 lines deleted...]
-      <c r="V18" s="20"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+      <c r="N18" s="21"/>
+      <c r="O18" s="21"/>
+      <c r="P18" s="22"/>
+      <c r="Q18" s="22"/>
+      <c r="R18" s="22"/>
+      <c r="T18" s="18"/>
+      <c r="U18" s="18"/>
+      <c r="V18" s="18"/>
     </row>
     <row r="19" spans="1:22" x14ac:dyDescent="0.2">
       <c r="B19" s="7"/>
       <c r="C19" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="7">
-        <v>8.6999999999999993</v>
+        <v>9</v>
       </c>
       <c r="F19" s="7">
-        <v>8.6999999999999993</v>
+        <v>8.9</v>
       </c>
       <c r="G19" s="7">
-        <v>8.1999999999999993</v>
+        <v>8.3000000000000007</v>
       </c>
       <c r="H19" s="7"/>
-      <c r="I19" s="18">
-[...3 lines deleted...]
-        <v>500</v>
+      <c r="I19" s="16">
+        <v>99.999999999999645</v>
+      </c>
+      <c r="J19" s="16">
+        <v>699.99999999999932</v>
       </c>
       <c r="K19" s="7"/>
-      <c r="L19" s="24"/>
-[...8 lines deleted...]
-      <c r="V19" s="20"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="21"/>
+      <c r="O19" s="21"/>
+      <c r="P19" s="22"/>
+      <c r="Q19" s="22"/>
+      <c r="R19" s="22"/>
+      <c r="T19" s="18"/>
+      <c r="U19" s="18"/>
+      <c r="V19" s="18"/>
     </row>
     <row r="20" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="7">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="F20" s="7">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="G20" s="7">
-        <v>3.6</v>
+        <v>3.7</v>
       </c>
       <c r="H20" s="7"/>
-      <c r="I20" s="18">
+      <c r="I20" s="16">
         <v>0</v>
       </c>
-      <c r="J20" s="18">
+      <c r="J20" s="16">
         <v>0</v>
       </c>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
-      <c r="P20" s="19"/>
-[...4 lines deleted...]
-      <c r="V20" s="20"/>
+      <c r="P20" s="17"/>
+      <c r="Q20" s="17"/>
+      <c r="R20" s="17"/>
+      <c r="T20" s="18"/>
+      <c r="U20" s="18"/>
+      <c r="V20" s="18"/>
     </row>
     <row r="21" spans="1:22" x14ac:dyDescent="0.2">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
-      <c r="C21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C21" s="2"/>
       <c r="D21" s="2"/>
-      <c r="E21" s="7">
-[...7 lines deleted...]
-      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
       <c r="H21" s="7"/>
-      <c r="I21" s="18">
-[...4 lines deleted...]
-      </c>
+      <c r="I21" s="16"/>
+      <c r="J21" s="16"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
-      <c r="P21" s="19"/>
-[...31 lines deleted...]
-      <c r="B23" s="12" t="s">
+      <c r="P21" s="17"/>
+      <c r="Q21" s="17"/>
+      <c r="R21" s="17"/>
+      <c r="T21" s="18"/>
+      <c r="U21" s="18"/>
+      <c r="V21" s="18"/>
+    </row>
+    <row r="22" spans="1:22" s="14" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="10"/>
+      <c r="B22" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="10"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="11">
+        <v>13.5</v>
+      </c>
+      <c r="F22" s="11">
+        <v>13.4</v>
+      </c>
+      <c r="G22" s="11">
+        <v>13.7</v>
+      </c>
+      <c r="H22" s="11"/>
+      <c r="I22" s="12">
+        <v>99.999999999999645</v>
+      </c>
+      <c r="J22" s="12">
+        <v>-199.99999999999929</v>
+      </c>
+      <c r="K22" s="11"/>
+      <c r="L22" s="11">
+        <v>40.9</v>
+      </c>
+      <c r="M22" s="11">
+        <v>41.1</v>
+      </c>
+      <c r="N22" s="11">
+        <v>40.5</v>
+      </c>
+      <c r="O22" s="11"/>
+      <c r="P22" s="13">
+        <v>30.9</v>
+      </c>
+      <c r="Q22" s="13">
+        <v>30.56</v>
+      </c>
+      <c r="R22" s="13">
+        <v>27.75</v>
+      </c>
+      <c r="T22" s="18"/>
+      <c r="U22" s="18"/>
+      <c r="V22" s="18"/>
+    </row>
+    <row r="23" spans="1:22" s="14" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="10"/>
+      <c r="B23" s="10"/>
+      <c r="C23" s="10"/>
+      <c r="D23" s="10"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="12"/>
+      <c r="K23" s="11"/>
+      <c r="L23" s="11"/>
+      <c r="M23" s="11"/>
+      <c r="N23" s="11"/>
+      <c r="O23" s="11"/>
+      <c r="P23" s="13"/>
+      <c r="Q23" s="13"/>
+      <c r="R23" s="13"/>
+      <c r="T23" s="18"/>
+      <c r="U23" s="18"/>
+      <c r="V23" s="18"/>
+    </row>
+    <row r="24" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+    </row>
+    <row r="25" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="4"/>
+    </row>
+    <row r="26" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A26" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C23" s="12"/>
-[...67 lines deleted...]
-      <c r="C25" s="2" t="s">
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+    </row>
+    <row r="27" spans="1:22" s="6" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D25" s="2"/>
-[...38 lines deleted...]
-      <c r="D27" s="4"/>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="1"/>
+      <c r="J27" s="1"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="1"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="1"/>
     </row>
     <row r="28" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A28" s="4"/>
-[...5 lines deleted...]
-      <c r="A29" s="4" t="s">
+      <c r="A28" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B29" s="4"/>
-[...29 lines deleted...]
-      <c r="H31" s="1"/>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="E8:G8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="L8:N8"/>
     <mergeCell ref="P8:R8"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="A4:R4"/>
     <mergeCell ref="L6:R6"/>
     <mergeCell ref="E6:J6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.75" header="0.5" footer="0.5"/>
-  <pageSetup scale="93" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
+  <pageSetup scale="94" orientation="landscape" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>